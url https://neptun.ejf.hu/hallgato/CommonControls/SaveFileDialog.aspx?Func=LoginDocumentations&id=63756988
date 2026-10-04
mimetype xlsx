--- v0 (2026-05-17)
+++ v1 (2026-10-04)
@@ -1,119 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ejfhu-my.sharepoint.com/personal/csilics_bernadett_ejf_hu/Documents/DROPI/ÓRARENDEK_2025_26_2/ÓRAREND_N_2025_26_2/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ejfhu-my.sharepoint.com/personal/csilics_bernadett_ejf_hu/Documents/DROPI/ÓRARENDEK_2026_27_1/ÓRAREND_N_2026_27_1/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2724" documentId="114_{D3D10472-6F6B-4BED-84AE-CB0F8F0F5C92}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7019CE35-34F2-499D-8311-04667B9F3672}"/>
+  <xr:revisionPtr revIDLastSave="612" documentId="11_A7F5A12AF51DFF4BE7747E12020E4F88CB64D711" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{412119A9-60D6-4F36-9BD8-696DA0EE1805}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ÓP_N_I" sheetId="1" r:id="rId1"/>
-    <sheet name="ÓP_N_II" sheetId="2" r:id="rId2"/>
+    <sheet name="ÓP_N_II" sheetId="4" r:id="rId2"/>
     <sheet name="ÓP_N_III" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
-    </ext>
-[...7 lines deleted...]
-      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="97">
   <si>
     <t>EÖTVÖS JÓZSEF FŐISKOLA</t>
-  </si>
-[...4 lines deleted...]
-    <t>I. ÉVFOLYAM, NAPPALI TAGOZAT</t>
   </si>
   <si>
     <t>ÓVODAPEDAGÓGUS SZAK</t>
   </si>
   <si>
     <t>HÉTFŐ</t>
   </si>
   <si>
     <t>KEDD</t>
   </si>
   <si>
     <t>SZERDA</t>
   </si>
   <si>
     <t>CSÜTÖRTÖK</t>
   </si>
   <si>
     <t>PÉNTEK</t>
   </si>
   <si>
     <t>Óvodapedagógus</t>
   </si>
   <si>
     <t>Német nemzetiségi</t>
   </si>
   <si>
+    <t>Horvát nemzetiségi</t>
+  </si>
+  <si>
     <r>
       <t>8</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t>00</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t>-8</t>
@@ -556,2599 +544,3541 @@
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t>-19</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t>45</t>
     </r>
   </si>
   <si>
-    <t>II. ÉVFOLYAM, NAPPALI TAGOZAT</t>
-[...1996 lines deleted...]
-    </r>
+    <t xml:space="preserve">ÓK309N
+Óvodai szakmai gyakorlat III. </t>
   </si>
   <si>
     <t xml:space="preserve">
-ÓK601N
-Óvodai szakmai gyakorlat vI. </t>
+ÓK505N
+Óvodai szakmai gyakorlat V. </t>
   </si>
   <si>
-    <r>
-[...60 lines deleted...]
-    </r>
+    <t>Zenei képességfejlesztés fakultáció  (Bakacsi Zita) Kedd - 16:00-17:30 A/94</t>
   </si>
   <si>
-    <r>
-[...60 lines deleted...]
-    </r>
+    <t>összevont órák</t>
   </si>
   <si>
-    <r>
-[...49 lines deleted...]
-    </r>
+    <t>műveltségi terület/szakirány/specializáció</t>
   </si>
   <si>
-    <r>
-[...48 lines deleted...]
-    </r>
+    <t>NYELVI ÓRÁK</t>
   </si>
   <si>
-    <r>
-[...28 lines deleted...]
-    </r>
+    <t>Nyelvi órák keretében</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">SF1123
-Prezentációs Technikák
+      <t>ÓV106N
+Nemz. óvodai fogl. módszertana I. Horvát</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Dr. Győrfi Tamás</t>
-[...23 lines deleted...]
-      <t>A/6</t>
+      <t xml:space="preserve">Dr. Morana Plavac
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/42</t>
     </r>
   </si>
   <si>
-    <t>Zenei képességfejlesztés fakultáció (Bakacsi Zita) Kedd - 15:00-17:30</t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ÓV105N
+Horvát ir., nemz. ir., gyermekir. módszertana I.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Morana Plava</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">c
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/42</t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
-        <u/>
-[...12 lines deleted...]
-        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ÓK504N
+Gyermekrajzok elemzése
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Szabó Áron</t>
+    </r>
+    <r>
+      <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
-ÓV219N
-[...37 lines deleted...]
-      <t>C/4</t>
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/47</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ÓV519N
+Angol nyelvű foglalkozások módszertana II.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Szőcs Krisztina</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>15:30-tól
-[...4 lines deleted...]
-        <b/>
+      <t>Angol spec.</t>
+    </r>
+    <r>
+      <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
-Angol nyelv II.
-[...78 lines deleted...]
-      <t>C/32-34</t>
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/35</t>
     </r>
   </si>
   <si>
     <r>
-      <rPr>
-[...9 lines deleted...]
-A kétnyelvűség elmélete és gyakorlat I. (német)
+      <t xml:space="preserve">ÓV104N
+Horvát nemz. nyelv, nyelvtan, nyelvműv. I.
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">Dr. Putterer Elisabeth
-[...12 lines deleted...]
-      <t>C/56</t>
+      <t xml:space="preserve">Goran Marjanović
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/42</t>
     </r>
   </si>
   <si>
-    <t>Bábtechnikák, kreatív alkotó műhely (Szabó Áron) - Kedd - 15.30-17.00 C/47</t>
+    <r>
+      <t xml:space="preserve">ÓV103N
+Nemz. óvodai fogl. módszertana és gyak. I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Müller Mónika</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+C/56</t>
+    </r>
+  </si>
+  <si>
+    <t>ÓRAREND
+2026/2027. TANÉV 1. FÉLÉV
+III. ÉVFOLYAM, NAPPALI TAGOZAT</t>
+  </si>
+  <si>
+    <t>ÓRAREND
+2026/2027. TANÉV 1. FÉLÉV
+I. ÉVFOLYAM, NAPPALI TAGOZAT</t>
+  </si>
+  <si>
+    <t>ÓRAREND
+2026/2027. TANÉV 1. FÉLÉV
+II. ÉVFOLYAM, NAPPALI TAGOZAT</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ÓV302N
+Nemz. óvodai fogl. módszertana és gyak. III.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Szabó-Szettele Katinka</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/56</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ÓV502N
+Német ir., nemz. ir., gyermekir. II.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Szabó-Szettele Katinka
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/56</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>8.30-tól</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+ÓV102N
+Német irodalom, nemz. irodalom, gyermekirodalom I.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Szabó-Szettele Katinka</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/56</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ÓV518N
+Gyermekirodalom II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Pogány Csilla
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Angol spec.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/35</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ÓV305N
+Nemz. óvodai fogl. módszertana III. Horvát</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Morana Plavac
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/42</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ÓK304N
+Informatika
+CSOPORT I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Győrfi Tamás</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>A/6</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>15.30-tól</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+ÓK304N
+Informatika
+CSOPORT II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Győrfi Tamás</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>A/6</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ÓV522N
+Német nyelv V.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/50</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ÓK502N
+Egészségtan
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Patocskai Mária</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+C/58</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ÓV515N
+Angol nyelvi kompetenciák fejlesztése V.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Kirsteen Crawford
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Angol spec.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/35</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ÓK503N
+Ének-zene IV.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Bakacsi Zita</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>A/94</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ÓK305
+Matematika II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Stankov Gordana</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/50</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ÓV309N
+Romológiai alapismeretek
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Huszár-Samu Nóra</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/32-34</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ÓK101N
+Pszichológia I., Általános pszichológia</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>dr. Pump Luca</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/32-34</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ÓK501N
+A pedagógus pályára való felkészítés - portfólió
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Simon Dóra</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/32-34</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ÓK108N
+Alapozó vizuális stúdium
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Szabó Áron</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/32-34</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ÓK107N
+Természetismeret-környezetvédelem</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Patocskai Mária</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>B EM035</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ÓK102N
+Bevezetés a pedagógiába
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Horváth Réka</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>A/88</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ÓV109N
+Integrált nevelést igénylő csoportok I.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Borszéki Szabolcsné Gábris Virág</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/32-34</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ÓK103N
+A játék pedagógiája és módszertana I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Borszéki Szabolcsné Gábris Virág</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/32-34</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ÓV101N
+Német nemz. nyelv, nyelvtan, nyelvműv. I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/50</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ÓK104N
+Anyanyelvi ismeretek
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Ladányi Éva</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/32-34</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ÓK307N
+Vizuális nevelés módszertana
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Szabó Áron</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/47</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>12.30-tól</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+ÓV301N
+Német nemz. nyelv, nyelvtan nyelvművelé</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">s III.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/50</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">SF1240
+Német nemzetiségikommunikáció
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/50</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ÓK301N
+Pszichológia III., Személyiségpszichológia</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Babity Mária</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>A/88</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ÓV503N
+Nemzetiségismeret II. Német
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Szauter Terézia</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/56</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ÓV523N
+Angol nyelv V.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Kirsteen Crawford
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/35</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ÓV504N
+A kétnyelvűség elmélete és gyakorlata II. német</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Szauter Terézia</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/59</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ÓV523N
+Angol nyelv V.</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Bencze Balázs</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/35</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ÓV316N
+Szaknyelv II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Mótyán Éva
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Angol spec.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/59</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ÓV310N
+Óvoda-iskola átmenet</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Borszéki Szabolcsné Gábris Virág</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/48</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">ÓV312N
+Angol nyelvi kompetenciák fejlesztése III.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Kirsteen Michelle Crawford</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Angol spec.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+C/35</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">ÓV306N
+Horvát szaknyelv I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Sibalin Mirjana</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+C/42</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ÓV315N
+Országismeret I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Angol spec.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Kirsteen Crawford</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/48</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ÓK306N
+Ének-zene II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Bakacsi Zita</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>A/94</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ÓV319N
+Német nyelv III.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/50</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">ÓV303N
+Német szaknyelv I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Müller Mónika</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+C/59</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">ÓV320N
+Angol nyelv III.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Kirsteen Michelle Crawford</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+C/35</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ÓK303N
+Differenciáló pedagógia
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Zalay Szabolcs</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/58</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">ÓV315N
+Országismeret I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Kirsteen Michelle Crawford</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Angol spec.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/47</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>12.30-tól</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+ÓV501N
+Német nemz. nyelv, nyelvtan, nyelvműv. V.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/50</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ÓK507N
+Önismereti tréning
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Babity Mária</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2026.10.02.
+2026.10.09.
+2026.10.16.
+2026.11.06.
+2026.11.13.
+2026.11.20.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/50</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">ÓV320N
+Angol nyelv III.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Bencze Balázs
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/59</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">ÓV320N
+Angol nyelv III.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Pogány Csilla</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+C/4</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">SF1240
+Német nyelvi kommunikáció I., III.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/48</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">ÓV118N
+Német nyelv I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+C/50</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">ÓV119N
+Angol nyelv I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Kirsteen Michelle Crawford</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+C/47</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ÓV111N
+Angol nyelvi kompetenciák fejlesztése I.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Pogány Csilla
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Angol spec.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/51</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ÓK109N
+Testnevelés I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Koch Tamás
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>"B" Sportcsarnok</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>B EM035</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ÓK308N
+Testnevelés III. és módszertana
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Koch Tamás
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>"B" Sportcsarnok</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>B EM035</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">ÓK107N
+Természetismeret-környezetvédelem
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Patocskai Mária
+C</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">/49
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ÓK106N
+Gyermekirodalom és módszertana I.
+CSOPORT II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Ladányi Éva</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>A/88</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ÓK105N
+Kommunikációs készségfejlesztés
+CSOPORT I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Ladányi Éva
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>A/88</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ÓK105N
+Kommunikációs készségfejlesztés
+CSOPORT II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Ladányi Éva
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>A/88</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ÓV304N
+Horvát nemz. nyelv, nyelvtan nyelvművelé</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">s III.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Goran Marjanović</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/35</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>14.30-tól</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+ÓV119N
+Angol nyelv I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Bencze Balázs</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+C/59</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
@@ -3175,182 +4105,165 @@
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...7 lines deleted...]
-    <font>
       <i/>
       <sz val="11"/>
-      <color theme="1"/>
-[...6 lines deleted...]
-      <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <i/>
-[...1 lines deleted...]
-      <color theme="1"/>
+      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="14"/>
+      <u/>
+      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
+      <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
       <i/>
-      <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <i/>
-[...10 lines deleted...]
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="7">
+  <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFBEFCF5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFBCF1FE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.59999389629810485"/>
+        <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF92D050"/>
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="28">
+  <borders count="30">
     <border>
       <left/>
-      <right/>
-[...7 lines deleted...]
-      </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
@@ -3393,871 +4306,930 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...9 lines deleted...]
-    <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thick">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
-      <right style="thick">
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thick">
         <color indexed="64"/>
       </left>
-      <right/>
-      <top style="thick">
+      <right style="medium">
         <color indexed="64"/>
-      </top>
+      </right>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
-      <right style="thick">
+      <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...24 lines deleted...]
-      <bottom style="thin">
+      <top/>
+      <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="214">
+  <cellXfs count="222">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
-[...3 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...8 lines deleted...]
-      <alignment vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
-[...40 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
-[...59 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...98 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="24" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...98 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...88 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normál" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FF66FFCC"/>
+      <color rgb="FF00FFFF"/>
+      <color rgb="FF66FFFF"/>
+      <color rgb="FFC8F2D3"/>
       <color rgb="FFBCF1FE"/>
-      <color rgb="FF00FFCC"/>
-      <color rgb="FFC8F2D3"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -4509,4944 +5481,5253 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AG50"/>
+  <dimension ref="A1:AF73"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A8" zoomScale="53" zoomScaleNormal="53" workbookViewId="0">
-      <selection activeCell="P34" sqref="P34:Q39"/>
+    <sheetView tabSelected="1" topLeftCell="A18" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
+      <selection activeCell="R48" sqref="R48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.42578125" customWidth="1"/>
-    <col min="2" max="3" width="9.85546875" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="29" max="31" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.85546875" customWidth="1"/>
+    <col min="17" max="17" width="10.85546875" customWidth="1"/>
+    <col min="27" max="29" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:32" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="40"/>
+      <c r="T1" s="40"/>
+      <c r="U1" s="40"/>
+      <c r="V1" s="40"/>
+      <c r="W1" s="40"/>
+      <c r="X1" s="40"/>
+      <c r="Y1" s="40"/>
+    </row>
+    <row r="2" spans="1:32" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="40"/>
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+      <c r="R2" s="40"/>
+      <c r="S2" s="40"/>
+      <c r="T2" s="40"/>
+      <c r="U2" s="40"/>
+      <c r="V2" s="40"/>
+      <c r="W2" s="40"/>
+      <c r="X2" s="40"/>
+      <c r="Y2" s="40"/>
+    </row>
+    <row r="3" spans="1:32" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A3" s="1"/>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="40"/>
+      <c r="K3" s="40"/>
+      <c r="L3" s="40"/>
+      <c r="M3" s="40"/>
+      <c r="N3" s="40"/>
+      <c r="O3" s="40"/>
+      <c r="P3" s="40"/>
+      <c r="Q3" s="40"/>
+      <c r="R3" s="40"/>
+      <c r="S3" s="40"/>
+      <c r="T3" s="40"/>
+      <c r="U3" s="40"/>
+      <c r="V3" s="40"/>
+      <c r="W3" s="40"/>
+      <c r="X3" s="40"/>
+      <c r="Y3" s="40"/>
+    </row>
+    <row r="4" spans="1:32" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
+      <c r="J4" s="40"/>
+      <c r="K4" s="40"/>
+      <c r="L4" s="40"/>
+      <c r="M4" s="40"/>
+      <c r="N4" s="40"/>
+      <c r="O4" s="40"/>
+      <c r="P4" s="40"/>
+      <c r="Q4" s="40"/>
+      <c r="R4" s="40"/>
+      <c r="S4" s="40"/>
+      <c r="T4" s="40"/>
+      <c r="U4" s="40"/>
+      <c r="V4" s="40"/>
+      <c r="W4" s="40"/>
+      <c r="X4" s="40"/>
+      <c r="Y4" s="40"/>
+    </row>
+    <row r="5" spans="1:32" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="1"/>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1"/>
+      <c r="G5" s="1"/>
+      <c r="H5" s="40"/>
+      <c r="I5" s="40"/>
+      <c r="J5" s="40"/>
+      <c r="K5" s="40"/>
+      <c r="L5" s="40"/>
+      <c r="M5" s="40"/>
+      <c r="N5" s="40"/>
+      <c r="O5" s="40"/>
+      <c r="P5" s="40"/>
+      <c r="Q5" s="40"/>
+      <c r="R5" s="40"/>
+      <c r="S5" s="40"/>
+      <c r="T5" s="40"/>
+      <c r="U5" s="40"/>
+      <c r="V5" s="40"/>
+      <c r="W5" s="40"/>
+      <c r="X5" s="40"/>
+      <c r="Y5" s="40"/>
+    </row>
+    <row r="6" spans="1:32" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="7" spans="1:32" ht="19.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="4"/>
+      <c r="B7" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="C7" s="42"/>
+      <c r="D7" s="42"/>
+      <c r="E7" s="42"/>
+      <c r="F7" s="42"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="41" t="s">
+        <v>3</v>
+      </c>
+      <c r="I7" s="42"/>
+      <c r="J7" s="42"/>
+      <c r="K7" s="42"/>
+      <c r="L7" s="42"/>
+      <c r="M7" s="43"/>
+      <c r="N7" s="41" t="s">
+        <v>4</v>
+      </c>
+      <c r="O7" s="42"/>
+      <c r="P7" s="42"/>
+      <c r="Q7" s="42"/>
+      <c r="R7" s="42"/>
+      <c r="S7" s="43"/>
+      <c r="T7" s="41" t="s">
+        <v>5</v>
+      </c>
+      <c r="U7" s="42"/>
+      <c r="V7" s="42"/>
+      <c r="W7" s="42"/>
+      <c r="X7" s="42"/>
+      <c r="Y7" s="43"/>
+      <c r="Z7" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="AA7" s="42"/>
+      <c r="AB7" s="42"/>
+      <c r="AC7" s="42"/>
+      <c r="AD7" s="42"/>
+      <c r="AE7" s="43"/>
+    </row>
+    <row r="8" spans="1:32" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="4"/>
+      <c r="B8" s="61"/>
+      <c r="C8" s="62"/>
+      <c r="D8" s="62"/>
+      <c r="E8" s="62"/>
+      <c r="F8" s="62"/>
+      <c r="G8" s="63"/>
+      <c r="H8" s="44"/>
+      <c r="I8" s="45"/>
+      <c r="J8" s="45"/>
+      <c r="K8" s="45"/>
+      <c r="L8" s="45"/>
+      <c r="M8" s="46"/>
+      <c r="N8" s="44"/>
+      <c r="O8" s="45"/>
+      <c r="P8" s="45"/>
+      <c r="Q8" s="45"/>
+      <c r="R8" s="45"/>
+      <c r="S8" s="46"/>
+      <c r="T8" s="44"/>
+      <c r="U8" s="45"/>
+      <c r="V8" s="45"/>
+      <c r="W8" s="45"/>
+      <c r="X8" s="45"/>
+      <c r="Y8" s="46"/>
+      <c r="Z8" s="45"/>
+      <c r="AA8" s="45"/>
+      <c r="AB8" s="45"/>
+      <c r="AC8" s="45"/>
+      <c r="AD8" s="45"/>
+      <c r="AE8" s="46"/>
+    </row>
+    <row r="9" spans="1:32" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" s="70"/>
+      <c r="D9" s="101" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="70"/>
+      <c r="F9" s="101" t="s">
+        <v>9</v>
+      </c>
+      <c r="G9" s="70"/>
+      <c r="H9" s="79" t="s">
+        <v>7</v>
+      </c>
+      <c r="I9" s="80"/>
+      <c r="J9" s="69" t="s">
+        <v>8</v>
+      </c>
+      <c r="K9" s="70"/>
+      <c r="L9" s="101" t="s">
+        <v>9</v>
+      </c>
+      <c r="M9" s="70"/>
+      <c r="N9" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="O9" s="101"/>
+      <c r="P9" s="69" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q9" s="70"/>
+      <c r="R9" s="101" t="s">
+        <v>9</v>
+      </c>
+      <c r="S9" s="70"/>
+      <c r="T9" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="U9" s="101"/>
+      <c r="V9" s="69" t="s">
+        <v>8</v>
+      </c>
+      <c r="W9" s="70"/>
+      <c r="X9" s="101" t="s">
+        <v>9</v>
+      </c>
+      <c r="Y9" s="70"/>
+      <c r="Z9" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA9" s="70"/>
+      <c r="AB9" s="80" t="s">
+        <v>8</v>
+      </c>
+      <c r="AC9" s="80"/>
+      <c r="AD9" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="AE9" s="70"/>
+      <c r="AF9" s="3"/>
+    </row>
+    <row r="10" spans="1:32" ht="50.1" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="85" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="162" t="s">
+        <v>88</v>
+      </c>
+      <c r="C10" s="163"/>
+      <c r="D10" s="201" t="s">
+        <v>42</v>
+      </c>
+      <c r="E10" s="201"/>
+      <c r="F10" s="162" t="s">
+        <v>32</v>
+      </c>
+      <c r="G10" s="163"/>
+      <c r="H10" s="154" t="s">
+        <v>57</v>
+      </c>
+      <c r="I10" s="171"/>
+      <c r="J10" s="171"/>
+      <c r="K10" s="171"/>
+      <c r="L10" s="171"/>
+      <c r="M10" s="155"/>
+      <c r="P10" s="55" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q10" s="56"/>
+      <c r="R10" s="158" t="s">
+        <v>35</v>
+      </c>
+      <c r="S10" s="159"/>
+      <c r="T10" s="154" t="s">
+        <v>58</v>
+      </c>
+      <c r="U10" s="155"/>
+      <c r="V10" s="158" t="s">
+        <v>36</v>
+      </c>
+      <c r="W10" s="159"/>
+      <c r="Z10" s="16"/>
+      <c r="AA10" s="18"/>
+      <c r="AD10" s="16"/>
+      <c r="AE10" s="18"/>
+    </row>
+    <row r="11" spans="1:32" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="86"/>
+      <c r="B11" s="164"/>
+      <c r="C11" s="165"/>
+      <c r="D11" s="202"/>
+      <c r="E11" s="202"/>
+      <c r="F11" s="164"/>
+      <c r="G11" s="165"/>
+      <c r="H11" s="156"/>
+      <c r="I11" s="172"/>
+      <c r="J11" s="172"/>
+      <c r="K11" s="172"/>
+      <c r="L11" s="172"/>
+      <c r="M11" s="157"/>
+      <c r="P11" s="57"/>
+      <c r="Q11" s="58"/>
+      <c r="R11" s="160"/>
+      <c r="S11" s="161"/>
+      <c r="T11" s="156"/>
+      <c r="U11" s="157"/>
+      <c r="V11" s="160"/>
+      <c r="W11" s="161"/>
+      <c r="Z11" s="12"/>
+      <c r="AA11" s="11"/>
+      <c r="AD11" s="12"/>
+      <c r="AE11" s="11"/>
+    </row>
+    <row r="12" spans="1:32" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="87"/>
+      <c r="B12" s="164"/>
+      <c r="C12" s="165"/>
+      <c r="D12" s="202"/>
+      <c r="E12" s="202"/>
+      <c r="F12" s="164"/>
+      <c r="G12" s="165"/>
+      <c r="H12" s="156"/>
+      <c r="I12" s="172"/>
+      <c r="J12" s="172"/>
+      <c r="K12" s="172"/>
+      <c r="L12" s="172"/>
+      <c r="M12" s="157"/>
+      <c r="O12" s="4"/>
+      <c r="P12" s="78"/>
+      <c r="Q12" s="58"/>
+      <c r="R12" s="160"/>
+      <c r="S12" s="161"/>
+      <c r="T12" s="156"/>
+      <c r="U12" s="157"/>
+      <c r="V12" s="160"/>
+      <c r="W12" s="161"/>
+      <c r="Z12" s="12"/>
+      <c r="AA12" s="11"/>
+      <c r="AD12" s="12"/>
+      <c r="AE12" s="11"/>
+    </row>
+    <row r="13" spans="1:32" ht="24.95" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="85" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="164"/>
+      <c r="C13" s="165"/>
+      <c r="D13" s="202"/>
+      <c r="E13" s="202"/>
+      <c r="F13" s="164"/>
+      <c r="G13" s="165"/>
+      <c r="H13" s="156"/>
+      <c r="I13" s="172"/>
+      <c r="J13" s="172"/>
+      <c r="K13" s="172"/>
+      <c r="L13" s="172"/>
+      <c r="M13" s="157"/>
+      <c r="O13" s="4"/>
+      <c r="P13" s="78"/>
+      <c r="Q13" s="58"/>
+      <c r="R13" s="160"/>
+      <c r="S13" s="161"/>
+      <c r="T13" s="156"/>
+      <c r="U13" s="157"/>
+      <c r="V13" s="160"/>
+      <c r="W13" s="161"/>
+      <c r="Z13" s="12"/>
+      <c r="AA13" s="11"/>
+      <c r="AD13" s="12"/>
+      <c r="AE13" s="11"/>
+    </row>
+    <row r="14" spans="1:32" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="86"/>
+      <c r="B14" s="164"/>
+      <c r="C14" s="165"/>
+      <c r="D14" s="202"/>
+      <c r="E14" s="202"/>
+      <c r="F14" s="164"/>
+      <c r="G14" s="165"/>
+      <c r="H14" s="156"/>
+      <c r="I14" s="172"/>
+      <c r="J14" s="172"/>
+      <c r="K14" s="172"/>
+      <c r="L14" s="172"/>
+      <c r="M14" s="157"/>
+      <c r="O14" s="4"/>
+      <c r="P14" s="78"/>
+      <c r="Q14" s="58"/>
+      <c r="R14" s="160"/>
+      <c r="S14" s="161"/>
+      <c r="T14" s="156"/>
+      <c r="U14" s="157"/>
+      <c r="V14" s="160"/>
+      <c r="W14" s="161"/>
+      <c r="Z14" s="12"/>
+      <c r="AA14" s="11"/>
+      <c r="AD14" s="12"/>
+      <c r="AE14" s="11"/>
+    </row>
+    <row r="15" spans="1:32" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="87"/>
+      <c r="B15" s="166"/>
+      <c r="C15" s="167"/>
+      <c r="D15" s="203"/>
+      <c r="E15" s="203"/>
+      <c r="F15" s="166"/>
+      <c r="G15" s="167"/>
+      <c r="H15" s="198"/>
+      <c r="I15" s="199"/>
+      <c r="J15" s="199"/>
+      <c r="K15" s="199"/>
+      <c r="L15" s="199"/>
+      <c r="M15" s="200"/>
+      <c r="O15" s="34"/>
+      <c r="P15" s="170"/>
+      <c r="Q15" s="60"/>
+      <c r="R15" s="168"/>
+      <c r="S15" s="169"/>
+      <c r="T15" s="156"/>
+      <c r="U15" s="157"/>
+      <c r="V15" s="160"/>
+      <c r="W15" s="161"/>
+      <c r="Z15" s="12"/>
+      <c r="AA15" s="11"/>
+      <c r="AD15" s="12"/>
+      <c r="AE15" s="11"/>
+    </row>
+    <row r="16" spans="1:32" ht="24.95" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="83" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="91" t="s">
+        <v>53</v>
+      </c>
+      <c r="C16" s="141"/>
+      <c r="D16" s="141"/>
+      <c r="E16" s="141"/>
+      <c r="F16" s="141"/>
+      <c r="G16" s="142"/>
+      <c r="N16" s="91" t="s">
+        <v>59</v>
+      </c>
+      <c r="O16" s="92"/>
+      <c r="P16" s="92"/>
+      <c r="Q16" s="92"/>
+      <c r="R16" s="92"/>
+      <c r="S16" s="92"/>
+      <c r="T16" s="91" t="s">
+        <v>61</v>
+      </c>
+      <c r="U16" s="92"/>
+      <c r="V16" s="92"/>
+      <c r="W16" s="92"/>
+      <c r="X16" s="92"/>
+      <c r="Y16" s="93"/>
+      <c r="Z16" s="12"/>
+      <c r="AA16" s="11"/>
+      <c r="AD16" s="12"/>
+      <c r="AE16" s="11"/>
+    </row>
+    <row r="17" spans="1:31" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="47"/>
+      <c r="B17" s="47"/>
+      <c r="C17" s="143"/>
+      <c r="D17" s="143"/>
+      <c r="E17" s="143"/>
+      <c r="F17" s="143"/>
+      <c r="G17" s="144"/>
+      <c r="N17" s="94"/>
+      <c r="O17" s="95"/>
+      <c r="P17" s="95"/>
+      <c r="Q17" s="95"/>
+      <c r="R17" s="95"/>
+      <c r="S17" s="95"/>
+      <c r="T17" s="94"/>
+      <c r="U17" s="95"/>
+      <c r="V17" s="95"/>
+      <c r="W17" s="95"/>
+      <c r="X17" s="95"/>
+      <c r="Y17" s="96"/>
+      <c r="Z17" s="12"/>
+      <c r="AA17" s="11"/>
+      <c r="AD17" s="12"/>
+      <c r="AE17" s="11"/>
+    </row>
+    <row r="18" spans="1:31" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="84"/>
+      <c r="B18" s="47"/>
+      <c r="C18" s="143"/>
+      <c r="D18" s="143"/>
+      <c r="E18" s="143"/>
+      <c r="F18" s="143"/>
+      <c r="G18" s="144"/>
+      <c r="N18" s="94"/>
+      <c r="O18" s="95"/>
+      <c r="P18" s="95"/>
+      <c r="Q18" s="95"/>
+      <c r="R18" s="95"/>
+      <c r="S18" s="95"/>
+      <c r="T18" s="94"/>
+      <c r="U18" s="95"/>
+      <c r="V18" s="95"/>
+      <c r="W18" s="95"/>
+      <c r="X18" s="95"/>
+      <c r="Y18" s="96"/>
+      <c r="Z18" s="12"/>
+      <c r="AA18" s="11"/>
+      <c r="AD18" s="12"/>
+      <c r="AE18" s="11"/>
+    </row>
+    <row r="19" spans="1:31" ht="24.95" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="83" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="47"/>
+      <c r="C19" s="143"/>
+      <c r="D19" s="143"/>
+      <c r="E19" s="143"/>
+      <c r="F19" s="143"/>
+      <c r="G19" s="144"/>
+      <c r="N19" s="94"/>
+      <c r="O19" s="95"/>
+      <c r="P19" s="95"/>
+      <c r="Q19" s="95"/>
+      <c r="R19" s="95"/>
+      <c r="S19" s="95"/>
+      <c r="T19" s="94"/>
+      <c r="U19" s="95"/>
+      <c r="V19" s="95"/>
+      <c r="W19" s="95"/>
+      <c r="X19" s="95"/>
+      <c r="Y19" s="96"/>
+      <c r="Z19" s="12"/>
+      <c r="AA19" s="11"/>
+      <c r="AD19" s="12"/>
+      <c r="AE19" s="11"/>
+    </row>
+    <row r="20" spans="1:31" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="47"/>
+      <c r="B20" s="47"/>
+      <c r="C20" s="143"/>
+      <c r="D20" s="143"/>
+      <c r="E20" s="143"/>
+      <c r="F20" s="143"/>
+      <c r="G20" s="144"/>
+      <c r="N20" s="94"/>
+      <c r="O20" s="95"/>
+      <c r="P20" s="95"/>
+      <c r="Q20" s="95"/>
+      <c r="R20" s="95"/>
+      <c r="S20" s="95"/>
+      <c r="T20" s="94"/>
+      <c r="U20" s="95"/>
+      <c r="V20" s="95"/>
+      <c r="W20" s="95"/>
+      <c r="X20" s="95"/>
+      <c r="Y20" s="96"/>
+      <c r="Z20" s="12"/>
+      <c r="AA20" s="11"/>
+      <c r="AD20" s="12"/>
+      <c r="AE20" s="11"/>
+    </row>
+    <row r="21" spans="1:31" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="84"/>
+      <c r="B21" s="145"/>
+      <c r="C21" s="146"/>
+      <c r="D21" s="146"/>
+      <c r="E21" s="146"/>
+      <c r="F21" s="146"/>
+      <c r="G21" s="147"/>
+      <c r="N21" s="97"/>
+      <c r="O21" s="98"/>
+      <c r="P21" s="98"/>
+      <c r="Q21" s="98"/>
+      <c r="R21" s="98"/>
+      <c r="S21" s="98"/>
+      <c r="T21" s="97"/>
+      <c r="U21" s="98"/>
+      <c r="V21" s="98"/>
+      <c r="W21" s="98"/>
+      <c r="X21" s="98"/>
+      <c r="Y21" s="99"/>
+      <c r="Z21" s="12"/>
+      <c r="AA21" s="11"/>
+      <c r="AD21" s="12"/>
+      <c r="AE21" s="11"/>
+    </row>
+    <row r="22" spans="1:31" ht="35.1" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="83" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" s="94" t="s">
+        <v>89</v>
+      </c>
+      <c r="C22" s="95"/>
+      <c r="D22" s="95"/>
+      <c r="E22" s="95"/>
+      <c r="F22" s="95"/>
+      <c r="G22" s="96"/>
+      <c r="N22" s="91" t="s">
+        <v>55</v>
+      </c>
+      <c r="O22" s="92"/>
+      <c r="P22" s="92"/>
+      <c r="Q22" s="92"/>
+      <c r="R22" s="92"/>
+      <c r="S22" s="93"/>
+      <c r="T22" s="91" t="s">
+        <v>92</v>
+      </c>
+      <c r="U22" s="92"/>
+      <c r="V22" s="92"/>
+      <c r="W22" s="92"/>
+      <c r="X22" s="92"/>
+      <c r="Y22" s="93"/>
+      <c r="Z22" s="12"/>
+      <c r="AA22" s="11"/>
+      <c r="AB22" s="12"/>
+      <c r="AC22" s="11"/>
+      <c r="AD22" s="12"/>
+      <c r="AE22" s="11"/>
+    </row>
+    <row r="23" spans="1:31" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="47"/>
+      <c r="B23" s="94"/>
+      <c r="C23" s="95"/>
+      <c r="D23" s="95"/>
+      <c r="E23" s="95"/>
+      <c r="F23" s="95"/>
+      <c r="G23" s="96"/>
+      <c r="N23" s="94"/>
+      <c r="O23" s="95"/>
+      <c r="P23" s="95"/>
+      <c r="Q23" s="95"/>
+      <c r="R23" s="95"/>
+      <c r="S23" s="96"/>
+      <c r="T23" s="94"/>
+      <c r="U23" s="95"/>
+      <c r="V23" s="95"/>
+      <c r="W23" s="95"/>
+      <c r="X23" s="95"/>
+      <c r="Y23" s="96"/>
+      <c r="Z23" s="12"/>
+      <c r="AA23" s="11"/>
+      <c r="AB23" s="12"/>
+      <c r="AC23" s="11"/>
+      <c r="AD23" s="12"/>
+      <c r="AE23" s="11"/>
+    </row>
+    <row r="24" spans="1:31" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="84"/>
+      <c r="B24" s="94"/>
+      <c r="C24" s="95"/>
+      <c r="D24" s="95"/>
+      <c r="E24" s="95"/>
+      <c r="F24" s="95"/>
+      <c r="G24" s="96"/>
+      <c r="N24" s="94"/>
+      <c r="O24" s="95"/>
+      <c r="P24" s="95"/>
+      <c r="Q24" s="95"/>
+      <c r="R24" s="95"/>
+      <c r="S24" s="96"/>
+      <c r="T24" s="94"/>
+      <c r="U24" s="95"/>
+      <c r="V24" s="95"/>
+      <c r="W24" s="95"/>
+      <c r="X24" s="95"/>
+      <c r="Y24" s="96"/>
+      <c r="Z24" s="12"/>
+      <c r="AA24" s="11"/>
+      <c r="AB24" s="12"/>
+      <c r="AC24" s="11"/>
+      <c r="AD24" s="12"/>
+      <c r="AE24" s="11"/>
+    </row>
+    <row r="25" spans="1:31" ht="35.1" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="B25" s="94"/>
+      <c r="C25" s="95"/>
+      <c r="D25" s="95"/>
+      <c r="E25" s="95"/>
+      <c r="F25" s="95"/>
+      <c r="G25" s="96"/>
+      <c r="H25" s="197" t="s">
+        <v>91</v>
+      </c>
+      <c r="I25" s="92"/>
+      <c r="J25" s="92"/>
+      <c r="K25" s="92"/>
+      <c r="L25" s="92"/>
+      <c r="M25" s="93"/>
+      <c r="N25" s="94"/>
+      <c r="O25" s="95"/>
+      <c r="P25" s="95"/>
+      <c r="Q25" s="95"/>
+      <c r="R25" s="95"/>
+      <c r="S25" s="96"/>
+      <c r="T25" s="94"/>
+      <c r="U25" s="95"/>
+      <c r="V25" s="95"/>
+      <c r="W25" s="95"/>
+      <c r="X25" s="95"/>
+      <c r="Y25" s="96"/>
+      <c r="Z25" s="12"/>
+      <c r="AA25" s="11"/>
+      <c r="AB25" s="12"/>
+      <c r="AC25" s="11"/>
+      <c r="AD25" s="12"/>
+      <c r="AE25" s="11"/>
+    </row>
+    <row r="26" spans="1:31" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="49"/>
+      <c r="B26" s="94"/>
+      <c r="C26" s="95"/>
+      <c r="D26" s="95"/>
+      <c r="E26" s="95"/>
+      <c r="F26" s="95"/>
+      <c r="G26" s="96"/>
+      <c r="H26" s="95"/>
+      <c r="I26" s="95"/>
+      <c r="J26" s="95"/>
+      <c r="K26" s="95"/>
+      <c r="L26" s="95"/>
+      <c r="M26" s="96"/>
+      <c r="N26" s="94"/>
+      <c r="O26" s="95"/>
+      <c r="P26" s="95"/>
+      <c r="Q26" s="95"/>
+      <c r="R26" s="95"/>
+      <c r="S26" s="96"/>
+      <c r="T26" s="94"/>
+      <c r="U26" s="95"/>
+      <c r="V26" s="95"/>
+      <c r="W26" s="95"/>
+      <c r="X26" s="95"/>
+      <c r="Y26" s="96"/>
+      <c r="Z26" s="12"/>
+      <c r="AA26" s="11"/>
+      <c r="AB26" s="12"/>
+      <c r="AC26" s="11"/>
+      <c r="AD26" s="12"/>
+      <c r="AE26" s="11"/>
+    </row>
+    <row r="27" spans="1:31" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="50"/>
+      <c r="B27" s="94"/>
+      <c r="C27" s="95"/>
+      <c r="D27" s="95"/>
+      <c r="E27" s="95"/>
+      <c r="F27" s="95"/>
+      <c r="G27" s="96"/>
+      <c r="H27" s="98"/>
+      <c r="I27" s="98"/>
+      <c r="J27" s="98"/>
+      <c r="K27" s="98"/>
+      <c r="L27" s="98"/>
+      <c r="M27" s="99"/>
+      <c r="N27" s="94"/>
+      <c r="O27" s="95"/>
+      <c r="P27" s="95"/>
+      <c r="Q27" s="95"/>
+      <c r="R27" s="95"/>
+      <c r="S27" s="96"/>
+      <c r="T27" s="97"/>
+      <c r="U27" s="98"/>
+      <c r="V27" s="98"/>
+      <c r="W27" s="98"/>
+      <c r="X27" s="98"/>
+      <c r="Y27" s="99"/>
+      <c r="Z27" s="12"/>
+      <c r="AA27" s="11"/>
+      <c r="AB27" s="12"/>
+      <c r="AC27" s="11"/>
+      <c r="AD27" s="12"/>
+      <c r="AE27" s="11"/>
+    </row>
+    <row r="28" spans="1:31" ht="24.95" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="B28" s="184" t="s">
+        <v>29</v>
+      </c>
+      <c r="C28" s="185"/>
+      <c r="D28" s="185"/>
+      <c r="E28" s="186"/>
+      <c r="F28" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="G28" s="187"/>
+      <c r="H28" s="154" t="s">
+        <v>56</v>
+      </c>
+      <c r="I28" s="171"/>
+      <c r="J28" s="171"/>
+      <c r="K28" s="171"/>
+      <c r="L28" s="171"/>
+      <c r="M28" s="155"/>
+      <c r="N28" s="94"/>
+      <c r="O28" s="95"/>
+      <c r="P28" s="95"/>
+      <c r="Q28" s="95"/>
+      <c r="R28" s="95"/>
+      <c r="S28" s="96"/>
+      <c r="T28" s="94" t="s">
+        <v>93</v>
+      </c>
+      <c r="U28" s="95"/>
+      <c r="V28" s="95"/>
+      <c r="W28" s="95"/>
+      <c r="X28" s="95"/>
+      <c r="Y28" s="96"/>
+      <c r="Z28" s="12"/>
+      <c r="AA28" s="11"/>
+      <c r="AB28" s="12"/>
+      <c r="AC28" s="11"/>
+      <c r="AD28" s="12"/>
+      <c r="AE28" s="11"/>
+    </row>
+    <row r="29" spans="1:31" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="49"/>
+      <c r="B29" s="134"/>
+      <c r="C29" s="135"/>
+      <c r="D29" s="135"/>
+      <c r="E29" s="136"/>
+      <c r="F29" s="164"/>
+      <c r="G29" s="165"/>
+      <c r="H29" s="156"/>
+      <c r="I29" s="172"/>
+      <c r="J29" s="172"/>
+      <c r="K29" s="172"/>
+      <c r="L29" s="172"/>
+      <c r="M29" s="157"/>
+      <c r="N29" s="94"/>
+      <c r="O29" s="95"/>
+      <c r="P29" s="95"/>
+      <c r="Q29" s="95"/>
+      <c r="R29" s="95"/>
+      <c r="S29" s="96"/>
+      <c r="T29" s="94"/>
+      <c r="U29" s="95"/>
+      <c r="V29" s="95"/>
+      <c r="W29" s="95"/>
+      <c r="X29" s="95"/>
+      <c r="Y29" s="96"/>
+      <c r="Z29" s="12"/>
+      <c r="AA29" s="11"/>
+      <c r="AB29" s="12"/>
+      <c r="AC29" s="11"/>
+      <c r="AD29" s="12"/>
+      <c r="AE29" s="11"/>
+    </row>
+    <row r="30" spans="1:31" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="50"/>
+      <c r="B30" s="134"/>
+      <c r="C30" s="135"/>
+      <c r="D30" s="135"/>
+      <c r="E30" s="136"/>
+      <c r="F30" s="164"/>
+      <c r="G30" s="165"/>
+      <c r="H30" s="156"/>
+      <c r="I30" s="172"/>
+      <c r="J30" s="172"/>
+      <c r="K30" s="172"/>
+      <c r="L30" s="172"/>
+      <c r="M30" s="157"/>
+      <c r="N30" s="97"/>
+      <c r="O30" s="98"/>
+      <c r="P30" s="98"/>
+      <c r="Q30" s="98"/>
+      <c r="R30" s="98"/>
+      <c r="S30" s="99"/>
+      <c r="T30" s="94"/>
+      <c r="U30" s="95"/>
+      <c r="V30" s="95"/>
+      <c r="W30" s="95"/>
+      <c r="X30" s="95"/>
+      <c r="Y30" s="96"/>
+      <c r="Z30" s="12"/>
+      <c r="AA30" s="11"/>
+      <c r="AB30" s="12"/>
+      <c r="AC30" s="11"/>
+      <c r="AD30" s="12"/>
+      <c r="AE30" s="11"/>
+    </row>
+    <row r="31" spans="1:31" ht="24.95" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="48" t="s">
+        <v>17</v>
+      </c>
+      <c r="B31" s="134"/>
+      <c r="C31" s="135"/>
+      <c r="D31" s="135"/>
+      <c r="E31" s="136"/>
+      <c r="F31" s="164"/>
+      <c r="G31" s="165"/>
+      <c r="H31" s="156"/>
+      <c r="I31" s="172"/>
+      <c r="J31" s="172"/>
+      <c r="K31" s="172"/>
+      <c r="L31" s="172"/>
+      <c r="M31" s="157"/>
+      <c r="N31" s="148" t="s">
+        <v>96</v>
+      </c>
+      <c r="O31" s="149"/>
+      <c r="P31" s="38"/>
+      <c r="Q31" s="38"/>
+      <c r="R31" s="38"/>
+      <c r="S31" s="11"/>
+      <c r="T31" s="94"/>
+      <c r="U31" s="95"/>
+      <c r="V31" s="95"/>
+      <c r="W31" s="95"/>
+      <c r="X31" s="95"/>
+      <c r="Y31" s="96"/>
+      <c r="Z31" s="12"/>
+      <c r="AA31" s="11"/>
+      <c r="AB31" s="12"/>
+      <c r="AC31" s="11"/>
+      <c r="AD31" s="12"/>
+      <c r="AE31" s="11"/>
+    </row>
+    <row r="32" spans="1:31" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="49"/>
+      <c r="B32" s="134"/>
+      <c r="C32" s="135"/>
+      <c r="D32" s="135"/>
+      <c r="E32" s="136"/>
+      <c r="F32" s="164"/>
+      <c r="G32" s="165"/>
+      <c r="H32" s="156"/>
+      <c r="I32" s="172"/>
+      <c r="J32" s="172"/>
+      <c r="K32" s="172"/>
+      <c r="L32" s="172"/>
+      <c r="M32" s="157"/>
+      <c r="N32" s="150"/>
+      <c r="O32" s="151"/>
+      <c r="P32" s="38"/>
+      <c r="Q32" s="38"/>
+      <c r="R32" s="38"/>
+      <c r="S32" s="11"/>
+      <c r="T32" s="94"/>
+      <c r="U32" s="95"/>
+      <c r="V32" s="95"/>
+      <c r="W32" s="95"/>
+      <c r="X32" s="95"/>
+      <c r="Y32" s="96"/>
+      <c r="Z32" s="12"/>
+      <c r="AA32" s="11"/>
+      <c r="AB32" s="13"/>
+      <c r="AC32" s="7"/>
+      <c r="AD32" s="12"/>
+      <c r="AE32" s="11"/>
+    </row>
+    <row r="33" spans="1:31" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="50"/>
+      <c r="B33" s="137"/>
+      <c r="C33" s="138"/>
+      <c r="D33" s="138"/>
+      <c r="E33" s="139"/>
+      <c r="F33" s="166"/>
+      <c r="G33" s="167"/>
+      <c r="H33" s="156"/>
+      <c r="I33" s="172"/>
+      <c r="J33" s="172"/>
+      <c r="K33" s="172"/>
+      <c r="L33" s="172"/>
+      <c r="M33" s="157"/>
+      <c r="N33" s="150"/>
+      <c r="O33" s="151"/>
+      <c r="P33" s="38"/>
+      <c r="Q33" s="38"/>
+      <c r="R33" s="38"/>
+      <c r="S33" s="11"/>
+      <c r="T33" s="97"/>
+      <c r="U33" s="98"/>
+      <c r="V33" s="98"/>
+      <c r="W33" s="98"/>
+      <c r="X33" s="98"/>
+      <c r="Y33" s="99"/>
+      <c r="Z33" s="6"/>
+      <c r="AA33" s="7"/>
+      <c r="AB33" s="6"/>
+      <c r="AC33" s="7"/>
+      <c r="AD33" s="6"/>
+      <c r="AE33" s="7"/>
+    </row>
+    <row r="34" spans="1:31" ht="24.95" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="48" t="s">
+        <v>18</v>
+      </c>
+      <c r="B34" s="188" t="s">
+        <v>19</v>
+      </c>
+      <c r="C34" s="189"/>
+      <c r="D34" s="189"/>
+      <c r="E34" s="189"/>
+      <c r="F34" s="189"/>
+      <c r="G34" s="190"/>
+      <c r="H34" s="112" t="s">
+        <v>20</v>
+      </c>
+      <c r="I34" s="113"/>
+      <c r="J34" s="182" t="s">
+        <v>85</v>
+      </c>
+      <c r="K34" s="183"/>
+      <c r="L34" s="112" t="s">
+        <v>20</v>
+      </c>
+      <c r="M34" s="114"/>
+      <c r="N34" s="150"/>
+      <c r="O34" s="151"/>
+      <c r="P34" s="38"/>
+      <c r="Q34" s="38"/>
+      <c r="R34" s="38"/>
+      <c r="S34" s="11"/>
+      <c r="T34" s="94" t="s">
+        <v>94</v>
+      </c>
+      <c r="U34" s="95"/>
+      <c r="V34" s="95"/>
+      <c r="W34" s="95"/>
+      <c r="X34" s="95"/>
+      <c r="Y34" s="96"/>
+      <c r="Z34" s="6"/>
+      <c r="AA34" s="7"/>
+      <c r="AB34" s="6"/>
+      <c r="AC34" s="7"/>
+      <c r="AD34" s="6"/>
+      <c r="AE34" s="7"/>
+    </row>
+    <row r="35" spans="1:31" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="49"/>
+      <c r="B35" s="191"/>
+      <c r="C35" s="192"/>
+      <c r="D35" s="192"/>
+      <c r="E35" s="192"/>
+      <c r="F35" s="192"/>
+      <c r="G35" s="193"/>
+      <c r="H35" s="115"/>
+      <c r="I35" s="116"/>
+      <c r="J35" s="53"/>
+      <c r="K35" s="54"/>
+      <c r="L35" s="115"/>
+      <c r="M35" s="117"/>
+      <c r="N35" s="150"/>
+      <c r="O35" s="151"/>
+      <c r="P35" s="38"/>
+      <c r="Q35" s="38"/>
+      <c r="R35" s="38"/>
+      <c r="S35" s="11"/>
+      <c r="T35" s="94"/>
+      <c r="U35" s="95"/>
+      <c r="V35" s="95"/>
+      <c r="W35" s="95"/>
+      <c r="X35" s="95"/>
+      <c r="Y35" s="96"/>
+      <c r="Z35" s="6"/>
+      <c r="AA35" s="7"/>
+      <c r="AB35" s="6"/>
+      <c r="AC35" s="7"/>
+      <c r="AD35" s="6"/>
+      <c r="AE35" s="7"/>
+    </row>
+    <row r="36" spans="1:31" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="50"/>
+      <c r="B36" s="191"/>
+      <c r="C36" s="192"/>
+      <c r="D36" s="192"/>
+      <c r="E36" s="192"/>
+      <c r="F36" s="192"/>
+      <c r="G36" s="193"/>
+      <c r="H36" s="115"/>
+      <c r="I36" s="116"/>
+      <c r="J36" s="53"/>
+      <c r="K36" s="54"/>
+      <c r="L36" s="115"/>
+      <c r="M36" s="117"/>
+      <c r="N36" s="152"/>
+      <c r="O36" s="153"/>
+      <c r="P36" s="38"/>
+      <c r="Q36" s="38"/>
+      <c r="R36" s="38"/>
+      <c r="S36" s="11"/>
+      <c r="T36" s="94"/>
+      <c r="U36" s="95"/>
+      <c r="V36" s="95"/>
+      <c r="W36" s="95"/>
+      <c r="X36" s="95"/>
+      <c r="Y36" s="96"/>
+      <c r="Z36" s="6"/>
+      <c r="AA36" s="7"/>
+      <c r="AB36" s="6"/>
+      <c r="AC36" s="7"/>
+      <c r="AD36" s="6"/>
+      <c r="AE36" s="7"/>
+    </row>
+    <row r="37" spans="1:31" ht="24.95" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="48" t="s">
+        <v>21</v>
+      </c>
+      <c r="B37" s="191"/>
+      <c r="C37" s="192"/>
+      <c r="D37" s="192"/>
+      <c r="E37" s="192"/>
+      <c r="F37" s="192"/>
+      <c r="G37" s="193"/>
+      <c r="H37" s="115"/>
+      <c r="I37" s="116"/>
+      <c r="J37" s="53"/>
+      <c r="K37" s="54"/>
+      <c r="L37" s="115"/>
+      <c r="M37" s="117"/>
+      <c r="N37" s="12"/>
+      <c r="O37" s="38"/>
+      <c r="P37" s="38"/>
+      <c r="Q37" s="38"/>
+      <c r="R37" s="38"/>
+      <c r="S37" s="11"/>
+      <c r="T37" s="94"/>
+      <c r="U37" s="95"/>
+      <c r="V37" s="95"/>
+      <c r="W37" s="95"/>
+      <c r="X37" s="95"/>
+      <c r="Y37" s="96"/>
+      <c r="Z37" s="6"/>
+      <c r="AA37" s="7"/>
+      <c r="AB37" s="6"/>
+      <c r="AC37" s="7"/>
+      <c r="AD37" s="6"/>
+      <c r="AE37" s="7"/>
+    </row>
+    <row r="38" spans="1:31" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="49"/>
+      <c r="B38" s="191"/>
+      <c r="C38" s="192"/>
+      <c r="D38" s="192"/>
+      <c r="E38" s="192"/>
+      <c r="F38" s="192"/>
+      <c r="G38" s="193"/>
+      <c r="H38" s="115"/>
+      <c r="I38" s="116"/>
+      <c r="J38" s="53"/>
+      <c r="K38" s="54"/>
+      <c r="L38" s="115"/>
+      <c r="M38" s="117"/>
+      <c r="N38" s="12"/>
+      <c r="O38" s="38"/>
+      <c r="P38" s="38"/>
+      <c r="Q38" s="38"/>
+      <c r="R38" s="38"/>
+      <c r="S38" s="11"/>
+      <c r="T38" s="94"/>
+      <c r="U38" s="95"/>
+      <c r="V38" s="95"/>
+      <c r="W38" s="95"/>
+      <c r="X38" s="95"/>
+      <c r="Y38" s="96"/>
+      <c r="Z38" s="6"/>
+      <c r="AA38" s="7"/>
+      <c r="AB38" s="6"/>
+      <c r="AC38" s="7"/>
+      <c r="AD38" s="6"/>
+      <c r="AE38" s="7"/>
+    </row>
+    <row r="39" spans="1:31" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="50"/>
+      <c r="B39" s="194"/>
+      <c r="C39" s="195"/>
+      <c r="D39" s="195"/>
+      <c r="E39" s="195"/>
+      <c r="F39" s="195"/>
+      <c r="G39" s="196"/>
+      <c r="H39" s="118"/>
+      <c r="I39" s="119"/>
+      <c r="J39" s="128"/>
+      <c r="K39" s="130"/>
+      <c r="L39" s="118"/>
+      <c r="M39" s="120"/>
+      <c r="N39" s="12"/>
+      <c r="O39" s="38"/>
+      <c r="P39" s="38"/>
+      <c r="Q39" s="38"/>
+      <c r="R39" s="38"/>
+      <c r="S39" s="11"/>
+      <c r="T39" s="97"/>
+      <c r="U39" s="98"/>
+      <c r="V39" s="98"/>
+      <c r="W39" s="98"/>
+      <c r="X39" s="98"/>
+      <c r="Y39" s="99"/>
+      <c r="Z39" s="6"/>
+      <c r="AA39" s="7"/>
+      <c r="AB39" s="6"/>
+      <c r="AC39" s="7"/>
+      <c r="AD39" s="6"/>
+      <c r="AE39" s="7"/>
+    </row>
+    <row r="40" spans="1:31" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="48" t="s">
+        <v>22</v>
+      </c>
+      <c r="B40" s="6"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="6"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="6"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="13"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="6"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="6"/>
+      <c r="M40" s="17"/>
+      <c r="N40" s="12"/>
+      <c r="O40" s="38"/>
+      <c r="P40" s="38"/>
+      <c r="Q40" s="38"/>
+      <c r="R40" s="38"/>
+      <c r="S40" s="11"/>
+      <c r="T40" s="6"/>
+      <c r="U40" s="4"/>
+      <c r="W40" s="4"/>
+      <c r="X40" s="6"/>
+      <c r="Y40" s="7"/>
+      <c r="Z40" s="6"/>
+      <c r="AA40" s="7"/>
+      <c r="AB40" s="6"/>
+      <c r="AC40" s="7"/>
+      <c r="AD40" s="6"/>
+      <c r="AE40" s="7"/>
+    </row>
+    <row r="41" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A41" s="49"/>
+      <c r="B41" s="6"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="6"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="6"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="6"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="6"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="6"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="12"/>
+      <c r="O41" s="38"/>
+      <c r="P41" s="38"/>
+      <c r="Q41" s="38"/>
+      <c r="R41" s="38"/>
+      <c r="S41" s="11"/>
+      <c r="T41" s="6"/>
+      <c r="U41" s="4"/>
+      <c r="W41" s="4"/>
+      <c r="X41" s="6"/>
+      <c r="Y41" s="7"/>
+      <c r="Z41" s="6"/>
+      <c r="AA41" s="7"/>
+      <c r="AB41" s="6"/>
+      <c r="AC41" s="7"/>
+      <c r="AD41" s="6"/>
+      <c r="AE41" s="7"/>
+    </row>
+    <row r="42" spans="1:31" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="50"/>
+      <c r="B42" s="6"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="6"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="6"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="6"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="6"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="6"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="12"/>
+      <c r="O42" s="38"/>
+      <c r="P42" s="38"/>
+      <c r="Q42" s="38"/>
+      <c r="R42" s="38"/>
+      <c r="S42" s="11"/>
+      <c r="T42" s="6"/>
+      <c r="U42" s="7"/>
+      <c r="V42" s="6"/>
+      <c r="W42" s="7"/>
+      <c r="X42" s="6"/>
+      <c r="Y42" s="7"/>
+      <c r="Z42" s="6"/>
+      <c r="AA42" s="7"/>
+      <c r="AB42" s="6"/>
+      <c r="AC42" s="7"/>
+      <c r="AD42" s="6"/>
+      <c r="AE42" s="7"/>
+    </row>
+    <row r="43" spans="1:31" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="B43" s="6"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="6"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="6"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="6"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="6"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="6"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="12"/>
+      <c r="O43" s="38"/>
+      <c r="P43" s="38"/>
+      <c r="Q43" s="38"/>
+      <c r="R43" s="38"/>
+      <c r="S43" s="11"/>
+      <c r="T43" s="6"/>
+      <c r="U43" s="7"/>
+      <c r="V43" s="6"/>
+      <c r="W43" s="7"/>
+      <c r="X43" s="6"/>
+      <c r="Y43" s="7"/>
+      <c r="Z43" s="6"/>
+      <c r="AA43" s="7"/>
+      <c r="AB43" s="6"/>
+      <c r="AC43" s="7"/>
+      <c r="AD43" s="6"/>
+      <c r="AE43" s="7"/>
+    </row>
+    <row r="44" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A44" s="49"/>
+      <c r="B44" s="6"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="6"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="6"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="6"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="6"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="6"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="12"/>
+      <c r="O44" s="38"/>
+      <c r="P44" s="38"/>
+      <c r="Q44" s="38"/>
+      <c r="R44" s="38"/>
+      <c r="S44" s="11"/>
+      <c r="T44" s="6"/>
+      <c r="U44" s="7"/>
+      <c r="V44" s="6"/>
+      <c r="W44" s="7"/>
+      <c r="X44" s="6"/>
+      <c r="Y44" s="7"/>
+      <c r="Z44" s="6"/>
+      <c r="AA44" s="7"/>
+      <c r="AB44" s="6"/>
+      <c r="AC44" s="7"/>
+      <c r="AD44" s="6"/>
+      <c r="AE44" s="7"/>
+    </row>
+    <row r="45" spans="1:31" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="50"/>
+      <c r="B45" s="10"/>
+      <c r="C45" s="14"/>
+      <c r="D45" s="8"/>
+      <c r="E45" s="14"/>
+      <c r="F45" s="8"/>
+      <c r="G45" s="14"/>
+      <c r="H45" s="10"/>
+      <c r="I45" s="14"/>
+      <c r="J45" s="8"/>
+      <c r="K45" s="14"/>
+      <c r="L45" s="8"/>
+      <c r="M45" s="14"/>
+      <c r="N45" s="12"/>
+      <c r="O45" s="38"/>
+      <c r="P45" s="39"/>
+      <c r="Q45" s="39"/>
+      <c r="R45" s="39"/>
+      <c r="S45" s="11"/>
+      <c r="T45" s="10"/>
+      <c r="U45" s="14"/>
+      <c r="V45" s="8"/>
+      <c r="W45" s="14"/>
+      <c r="X45" s="10"/>
+      <c r="Y45" s="14"/>
+      <c r="Z45" s="8"/>
+      <c r="AA45" s="14"/>
+      <c r="AB45" s="10"/>
+      <c r="AC45" s="14"/>
+      <c r="AD45" s="8"/>
+      <c r="AE45" s="14"/>
+    </row>
+    <row r="46" spans="1:31" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="N46" s="5"/>
+      <c r="O46" s="5"/>
+      <c r="S46" s="5"/>
+      <c r="T46" s="5"/>
+    </row>
+    <row r="47" spans="1:31" ht="14.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="27"/>
+      <c r="B48" s="2" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="49" spans="1:18" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A49" s="28"/>
+      <c r="B49" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="50" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" spans="1:18" ht="25.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="173" t="s">
+        <v>87</v>
+      </c>
+      <c r="B52" s="174"/>
+      <c r="C52" s="175"/>
+      <c r="D52" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H52" s="173" t="s">
+        <v>86</v>
+      </c>
+      <c r="I52" s="174"/>
+      <c r="J52" s="175"/>
+      <c r="K52" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="R52" s="2"/>
+    </row>
+    <row r="53" spans="1:18" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="176"/>
+      <c r="B53" s="177"/>
+      <c r="C53" s="178"/>
+      <c r="H53" s="176"/>
+      <c r="I53" s="177"/>
+      <c r="J53" s="178"/>
+    </row>
+    <row r="54" spans="1:18" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="176"/>
+      <c r="B54" s="177"/>
+      <c r="C54" s="178"/>
+      <c r="H54" s="176"/>
+      <c r="I54" s="177"/>
+      <c r="J54" s="178"/>
+    </row>
+    <row r="55" spans="1:18" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="176"/>
+      <c r="B55" s="177"/>
+      <c r="C55" s="178"/>
+      <c r="H55" s="176"/>
+      <c r="I55" s="177"/>
+      <c r="J55" s="178"/>
+    </row>
+    <row r="56" spans="1:18" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="176"/>
+      <c r="B56" s="177"/>
+      <c r="C56" s="178"/>
+      <c r="H56" s="176"/>
+      <c r="I56" s="177"/>
+      <c r="J56" s="178"/>
+    </row>
+    <row r="57" spans="1:18" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="179"/>
+      <c r="B57" s="180"/>
+      <c r="C57" s="181"/>
+      <c r="H57" s="179"/>
+      <c r="I57" s="180"/>
+      <c r="J57" s="181"/>
+    </row>
+    <row r="59" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="14.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="14.45" customHeight="1" x14ac:dyDescent="0.25"/>
+  </sheetData>
+  <mergeCells count="60">
+    <mergeCell ref="H25:M27"/>
+    <mergeCell ref="H10:M15"/>
+    <mergeCell ref="D10:E15"/>
+    <mergeCell ref="A22:A24"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="B16:G21"/>
+    <mergeCell ref="B10:C15"/>
+    <mergeCell ref="A16:A18"/>
+    <mergeCell ref="A19:A21"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="A10:A12"/>
+    <mergeCell ref="A13:A15"/>
+    <mergeCell ref="B22:G27"/>
+    <mergeCell ref="A25:A27"/>
+    <mergeCell ref="H28:M33"/>
+    <mergeCell ref="A52:C57"/>
+    <mergeCell ref="H52:J57"/>
+    <mergeCell ref="H34:I39"/>
+    <mergeCell ref="J34:K39"/>
+    <mergeCell ref="L34:M39"/>
+    <mergeCell ref="B28:E33"/>
+    <mergeCell ref="A43:A45"/>
+    <mergeCell ref="A40:A42"/>
+    <mergeCell ref="A37:A39"/>
+    <mergeCell ref="F28:G33"/>
+    <mergeCell ref="B34:G39"/>
+    <mergeCell ref="A28:A30"/>
+    <mergeCell ref="A31:A33"/>
+    <mergeCell ref="A34:A36"/>
+    <mergeCell ref="H1:Y5"/>
+    <mergeCell ref="Z7:AE8"/>
+    <mergeCell ref="T7:Y8"/>
+    <mergeCell ref="F10:G15"/>
+    <mergeCell ref="H7:M8"/>
+    <mergeCell ref="N7:S8"/>
+    <mergeCell ref="AD9:AE9"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="AB9:AC9"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="Z9:AA9"/>
+    <mergeCell ref="R10:S15"/>
+    <mergeCell ref="P10:Q15"/>
+    <mergeCell ref="B7:G8"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="N22:S30"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="N16:S21"/>
+    <mergeCell ref="N31:O36"/>
+    <mergeCell ref="T34:Y39"/>
+    <mergeCell ref="T28:Y33"/>
+    <mergeCell ref="T10:U15"/>
+    <mergeCell ref="T16:Y21"/>
+    <mergeCell ref="T22:Y27"/>
+    <mergeCell ref="V10:W15"/>
+  </mergeCells>
+  <phoneticPr fontId="10" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="8" scale="54" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AK68"/>
+  <sheetViews>
+    <sheetView topLeftCell="A6" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="N28" sqref="N28:O33"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="14.42578125" customWidth="1"/>
+    <col min="4" max="7" width="9.7109375" customWidth="1"/>
+    <col min="14" max="15" width="9.7109375" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="20" max="21" width="9.7109375" customWidth="1"/>
+    <col min="23" max="28" width="9.140625" customWidth="1"/>
+    <col min="30" max="31" width="9.7109375" customWidth="1"/>
+    <col min="36" max="37" width="9.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="40"/>
+      <c r="T1" s="40"/>
+      <c r="U1" s="40"/>
+      <c r="V1" s="40"/>
+      <c r="W1" s="40"/>
+      <c r="X1" s="40"/>
+      <c r="Y1" s="40"/>
+      <c r="Z1" s="40"/>
+      <c r="AA1" s="40"/>
+      <c r="AB1" s="40"/>
+      <c r="AC1" s="40"/>
+      <c r="AD1" s="40"/>
+      <c r="AE1" s="40"/>
+    </row>
+    <row r="2" spans="1:37" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="40"/>
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+      <c r="R2" s="40"/>
+      <c r="S2" s="40"/>
+      <c r="T2" s="40"/>
+      <c r="U2" s="40"/>
+      <c r="V2" s="40"/>
+      <c r="W2" s="40"/>
+      <c r="X2" s="40"/>
+      <c r="Y2" s="40"/>
+      <c r="Z2" s="40"/>
+      <c r="AA2" s="40"/>
+      <c r="AB2" s="40"/>
+      <c r="AC2" s="40"/>
+      <c r="AD2" s="40"/>
+      <c r="AE2" s="40"/>
+    </row>
+    <row r="3" spans="1:37" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A3" s="1"/>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="40"/>
+      <c r="K3" s="40"/>
+      <c r="L3" s="40"/>
+      <c r="M3" s="40"/>
+      <c r="N3" s="40"/>
+      <c r="O3" s="40"/>
+      <c r="P3" s="40"/>
+      <c r="Q3" s="40"/>
+      <c r="R3" s="40"/>
+      <c r="S3" s="40"/>
+      <c r="T3" s="40"/>
+      <c r="U3" s="40"/>
+      <c r="V3" s="40"/>
+      <c r="W3" s="40"/>
+      <c r="X3" s="40"/>
+      <c r="Y3" s="40"/>
+      <c r="Z3" s="40"/>
+      <c r="AA3" s="40"/>
+      <c r="AB3" s="40"/>
+      <c r="AC3" s="40"/>
+      <c r="AD3" s="40"/>
+      <c r="AE3" s="40"/>
+    </row>
+    <row r="4" spans="1:37" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
+      <c r="J4" s="40"/>
+      <c r="K4" s="40"/>
+      <c r="L4" s="40"/>
+      <c r="M4" s="40"/>
+      <c r="N4" s="40"/>
+      <c r="O4" s="40"/>
+      <c r="P4" s="40"/>
+      <c r="Q4" s="40"/>
+      <c r="R4" s="40"/>
+      <c r="S4" s="40"/>
+      <c r="T4" s="40"/>
+      <c r="U4" s="40"/>
+      <c r="V4" s="40"/>
+      <c r="W4" s="40"/>
+      <c r="X4" s="40"/>
+      <c r="Y4" s="40"/>
+      <c r="Z4" s="40"/>
+      <c r="AA4" s="40"/>
+      <c r="AB4" s="40"/>
+      <c r="AC4" s="40"/>
+      <c r="AD4" s="40"/>
+      <c r="AE4" s="40"/>
+    </row>
+    <row r="5" spans="1:37" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="1"/>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1"/>
+      <c r="G5" s="1"/>
+      <c r="H5" s="40"/>
+      <c r="I5" s="40"/>
+      <c r="J5" s="40"/>
+      <c r="K5" s="40"/>
+      <c r="L5" s="40"/>
+      <c r="M5" s="40"/>
+      <c r="N5" s="40"/>
+      <c r="O5" s="40"/>
+      <c r="P5" s="40"/>
+      <c r="Q5" s="40"/>
+      <c r="R5" s="40"/>
+      <c r="S5" s="40"/>
+      <c r="T5" s="40"/>
+      <c r="U5" s="40"/>
+      <c r="V5" s="40"/>
+      <c r="W5" s="40"/>
+      <c r="X5" s="40"/>
+      <c r="Y5" s="40"/>
+      <c r="Z5" s="40"/>
+      <c r="AA5" s="40"/>
+      <c r="AB5" s="40"/>
+      <c r="AC5" s="40"/>
+      <c r="AD5" s="40"/>
+      <c r="AE5" s="40"/>
+    </row>
+    <row r="6" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="7" spans="1:37" ht="19.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="4"/>
+      <c r="B7" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="C7" s="42"/>
+      <c r="D7" s="42"/>
+      <c r="E7" s="42"/>
+      <c r="F7" s="42"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="41" t="s">
+        <v>3</v>
+      </c>
+      <c r="I7" s="42"/>
+      <c r="J7" s="42"/>
+      <c r="K7" s="42"/>
+      <c r="L7" s="42"/>
+      <c r="M7" s="42"/>
+      <c r="N7" s="42"/>
+      <c r="O7" s="43"/>
+      <c r="P7" s="41" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q7" s="42"/>
+      <c r="R7" s="42"/>
+      <c r="S7" s="42"/>
+      <c r="T7" s="42"/>
+      <c r="U7" s="43"/>
+      <c r="V7" s="41" t="s">
+        <v>5</v>
+      </c>
+      <c r="W7" s="42"/>
+      <c r="X7" s="42"/>
+      <c r="Y7" s="42"/>
+      <c r="Z7" s="42"/>
+      <c r="AA7" s="42"/>
+      <c r="AB7" s="42"/>
+      <c r="AC7" s="42"/>
+      <c r="AD7" s="42"/>
+      <c r="AE7" s="43"/>
+      <c r="AF7" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="AG7" s="42"/>
+      <c r="AH7" s="42"/>
+      <c r="AI7" s="42"/>
+      <c r="AJ7" s="42"/>
+      <c r="AK7" s="43"/>
+    </row>
+    <row r="8" spans="1:37" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="4"/>
+      <c r="B8" s="44"/>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="45"/>
+      <c r="F8" s="45"/>
+      <c r="G8" s="46"/>
+      <c r="H8" s="44"/>
+      <c r="I8" s="45"/>
+      <c r="J8" s="45"/>
+      <c r="K8" s="45"/>
+      <c r="L8" s="45"/>
+      <c r="M8" s="45"/>
+      <c r="N8" s="45"/>
+      <c r="O8" s="46"/>
+      <c r="P8" s="44"/>
+      <c r="Q8" s="45"/>
+      <c r="R8" s="45"/>
+      <c r="S8" s="45"/>
+      <c r="T8" s="45"/>
+      <c r="U8" s="46"/>
+      <c r="V8" s="44"/>
+      <c r="W8" s="45"/>
+      <c r="X8" s="45"/>
+      <c r="Y8" s="45"/>
+      <c r="Z8" s="45"/>
+      <c r="AA8" s="45"/>
+      <c r="AB8" s="45"/>
+      <c r="AC8" s="45"/>
+      <c r="AD8" s="45"/>
+      <c r="AE8" s="46"/>
+      <c r="AF8" s="45"/>
+      <c r="AG8" s="45"/>
+      <c r="AH8" s="45"/>
+      <c r="AI8" s="45"/>
+      <c r="AJ8" s="45"/>
+      <c r="AK8" s="46"/>
+    </row>
+    <row r="9" spans="1:37" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" s="101"/>
+      <c r="D9" s="69" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="70"/>
+      <c r="F9" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="G9" s="70"/>
+      <c r="H9" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="I9" s="101"/>
+      <c r="J9" s="101"/>
+      <c r="K9" s="70"/>
+      <c r="L9" s="69" t="s">
+        <v>8</v>
+      </c>
+      <c r="M9" s="70"/>
+      <c r="N9" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="O9" s="70"/>
+      <c r="P9" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q9" s="101"/>
+      <c r="R9" s="69" t="s">
+        <v>8</v>
+      </c>
+      <c r="S9" s="70"/>
+      <c r="T9" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="U9" s="70"/>
+      <c r="V9" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="W9" s="101"/>
+      <c r="X9" s="101"/>
+      <c r="Y9" s="101"/>
+      <c r="Z9" s="101"/>
+      <c r="AA9" s="70"/>
+      <c r="AB9" s="79" t="s">
+        <v>8</v>
+      </c>
+      <c r="AC9" s="100"/>
+      <c r="AD9" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="AE9" s="70"/>
+      <c r="AF9" s="101" t="s">
+        <v>7</v>
+      </c>
+      <c r="AG9" s="70"/>
+      <c r="AH9" s="80" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI9" s="100"/>
+      <c r="AJ9" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK9" s="70"/>
+    </row>
+    <row r="10" spans="1:37" ht="19.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="85" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="55" t="s">
+        <v>70</v>
+      </c>
+      <c r="C10" s="187"/>
+      <c r="F10" s="21"/>
+      <c r="G10" s="21"/>
+      <c r="H10" s="121" t="s">
+        <v>24</v>
+      </c>
+      <c r="I10" s="122"/>
+      <c r="J10" s="122"/>
+      <c r="K10" s="122"/>
+      <c r="L10" s="122"/>
+      <c r="M10" s="122"/>
+      <c r="N10" s="122"/>
+      <c r="O10" s="123"/>
+      <c r="P10" s="217" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q10" s="218"/>
+      <c r="R10" s="218"/>
+      <c r="S10" s="218"/>
+      <c r="T10" s="218"/>
+      <c r="U10" s="219"/>
+      <c r="V10" s="91" t="s">
+        <v>62</v>
+      </c>
+      <c r="W10" s="92"/>
+      <c r="X10" s="92"/>
+      <c r="Y10" s="92"/>
+      <c r="Z10" s="92"/>
+      <c r="AA10" s="92"/>
+      <c r="AB10" s="92"/>
+      <c r="AC10" s="92"/>
+      <c r="AD10" s="92"/>
+      <c r="AE10" s="93"/>
+      <c r="AF10" s="6"/>
+      <c r="AG10" s="6"/>
+      <c r="AH10" s="13"/>
+      <c r="AI10" s="7"/>
+      <c r="AJ10" s="6"/>
+      <c r="AK10" s="7"/>
+    </row>
+    <row r="11" spans="1:37" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="86"/>
+      <c r="B11" s="164"/>
+      <c r="C11" s="165"/>
+      <c r="F11" s="22"/>
+      <c r="G11" s="22"/>
+      <c r="H11" s="124"/>
+      <c r="I11" s="125"/>
+      <c r="J11" s="125"/>
+      <c r="K11" s="125"/>
+      <c r="L11" s="125"/>
+      <c r="M11" s="125"/>
+      <c r="N11" s="125"/>
+      <c r="O11" s="126"/>
+      <c r="P11" s="94"/>
+      <c r="Q11" s="95"/>
+      <c r="R11" s="95"/>
+      <c r="S11" s="95"/>
+      <c r="T11" s="95"/>
+      <c r="U11" s="96"/>
+      <c r="V11" s="94"/>
+      <c r="W11" s="95"/>
+      <c r="X11" s="95"/>
+      <c r="Y11" s="95"/>
+      <c r="Z11" s="95"/>
+      <c r="AA11" s="95"/>
+      <c r="AB11" s="95"/>
+      <c r="AC11" s="95"/>
+      <c r="AD11" s="95"/>
+      <c r="AE11" s="96"/>
+      <c r="AF11" s="6"/>
+      <c r="AG11" s="6"/>
+      <c r="AH11" s="13"/>
+      <c r="AI11" s="7"/>
+      <c r="AJ11" s="6"/>
+      <c r="AK11" s="7"/>
+    </row>
+    <row r="12" spans="1:37" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="87"/>
+      <c r="B12" s="164"/>
+      <c r="C12" s="165"/>
+      <c r="F12" s="22"/>
+      <c r="G12" s="22"/>
+      <c r="H12" s="124"/>
+      <c r="I12" s="125"/>
+      <c r="J12" s="125"/>
+      <c r="K12" s="125"/>
+      <c r="L12" s="125"/>
+      <c r="M12" s="125"/>
+      <c r="N12" s="125"/>
+      <c r="O12" s="126"/>
+      <c r="P12" s="94"/>
+      <c r="Q12" s="95"/>
+      <c r="R12" s="95"/>
+      <c r="S12" s="95"/>
+      <c r="T12" s="95"/>
+      <c r="U12" s="96"/>
+      <c r="V12" s="94"/>
+      <c r="W12" s="95"/>
+      <c r="X12" s="95"/>
+      <c r="Y12" s="95"/>
+      <c r="Z12" s="95"/>
+      <c r="AA12" s="95"/>
+      <c r="AB12" s="95"/>
+      <c r="AC12" s="95"/>
+      <c r="AD12" s="95"/>
+      <c r="AE12" s="96"/>
+      <c r="AF12" s="6"/>
+      <c r="AG12" s="6"/>
+      <c r="AH12" s="13"/>
+      <c r="AI12" s="7"/>
+      <c r="AJ12" s="6"/>
+      <c r="AK12" s="7"/>
+    </row>
+    <row r="13" spans="1:37" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="85" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="164"/>
+      <c r="C13" s="165"/>
+      <c r="F13" s="22"/>
+      <c r="G13" s="22"/>
+      <c r="H13" s="124"/>
+      <c r="I13" s="125"/>
+      <c r="J13" s="125"/>
+      <c r="K13" s="125"/>
+      <c r="L13" s="125"/>
+      <c r="M13" s="125"/>
+      <c r="N13" s="125"/>
+      <c r="O13" s="126"/>
+      <c r="P13" s="94"/>
+      <c r="Q13" s="95"/>
+      <c r="R13" s="95"/>
+      <c r="S13" s="95"/>
+      <c r="T13" s="95"/>
+      <c r="U13" s="96"/>
+      <c r="V13" s="94"/>
+      <c r="W13" s="95"/>
+      <c r="X13" s="95"/>
+      <c r="Y13" s="95"/>
+      <c r="Z13" s="95"/>
+      <c r="AA13" s="95"/>
+      <c r="AB13" s="95"/>
+      <c r="AC13" s="95"/>
+      <c r="AD13" s="95"/>
+      <c r="AE13" s="96"/>
+      <c r="AF13" s="6"/>
+      <c r="AG13" s="6"/>
+      <c r="AH13" s="13"/>
+      <c r="AI13" s="7"/>
+      <c r="AJ13" s="6"/>
+      <c r="AK13" s="7"/>
+    </row>
+    <row r="14" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="86"/>
+      <c r="B14" s="164"/>
+      <c r="C14" s="165"/>
+      <c r="F14" s="22"/>
+      <c r="G14" s="22"/>
+      <c r="H14" s="124"/>
+      <c r="I14" s="125"/>
+      <c r="J14" s="125"/>
+      <c r="K14" s="125"/>
+      <c r="L14" s="125"/>
+      <c r="M14" s="125"/>
+      <c r="N14" s="125"/>
+      <c r="O14" s="126"/>
+      <c r="P14" s="94"/>
+      <c r="Q14" s="95"/>
+      <c r="R14" s="95"/>
+      <c r="S14" s="95"/>
+      <c r="T14" s="95"/>
+      <c r="U14" s="96"/>
+      <c r="V14" s="94"/>
+      <c r="W14" s="95"/>
+      <c r="X14" s="95"/>
+      <c r="Y14" s="95"/>
+      <c r="Z14" s="95"/>
+      <c r="AA14" s="95"/>
+      <c r="AB14" s="95"/>
+      <c r="AC14" s="95"/>
+      <c r="AD14" s="95"/>
+      <c r="AE14" s="96"/>
+      <c r="AF14" s="6"/>
+      <c r="AG14" s="6"/>
+      <c r="AH14" s="13"/>
+      <c r="AI14" s="7"/>
+      <c r="AJ14" s="6"/>
+      <c r="AK14" s="7"/>
+    </row>
+    <row r="15" spans="1:37" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="87"/>
+      <c r="B15" s="166"/>
+      <c r="C15" s="167"/>
+      <c r="F15" s="22"/>
+      <c r="G15" s="22"/>
+      <c r="H15" s="124"/>
+      <c r="I15" s="125"/>
+      <c r="J15" s="125"/>
+      <c r="K15" s="125"/>
+      <c r="L15" s="125"/>
+      <c r="M15" s="125"/>
+      <c r="N15" s="125"/>
+      <c r="O15" s="126"/>
+      <c r="P15" s="97"/>
+      <c r="Q15" s="98"/>
+      <c r="R15" s="98"/>
+      <c r="S15" s="98"/>
+      <c r="T15" s="98"/>
+      <c r="U15" s="99"/>
+      <c r="V15" s="97"/>
+      <c r="W15" s="98"/>
+      <c r="X15" s="98"/>
+      <c r="Y15" s="98"/>
+      <c r="Z15" s="98"/>
+      <c r="AA15" s="98"/>
+      <c r="AB15" s="98"/>
+      <c r="AC15" s="98"/>
+      <c r="AD15" s="98"/>
+      <c r="AE15" s="99"/>
+      <c r="AF15" s="6"/>
+      <c r="AG15" s="6"/>
+      <c r="AH15" s="13"/>
+      <c r="AI15" s="7"/>
+      <c r="AJ15" s="6"/>
+      <c r="AK15" s="7"/>
+    </row>
+    <row r="16" spans="1:37" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="48" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="55" t="s">
+        <v>71</v>
+      </c>
+      <c r="C16" s="187"/>
+      <c r="D16" s="55" t="s">
+        <v>40</v>
+      </c>
+      <c r="E16" s="187"/>
+      <c r="H16" s="124"/>
+      <c r="I16" s="125"/>
+      <c r="J16" s="125"/>
+      <c r="K16" s="125"/>
+      <c r="L16" s="125"/>
+      <c r="M16" s="125"/>
+      <c r="N16" s="125"/>
+      <c r="O16" s="126"/>
+      <c r="P16" s="91" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q16" s="92"/>
+      <c r="R16" s="92"/>
+      <c r="S16" s="92"/>
+      <c r="T16" s="92"/>
+      <c r="U16" s="93"/>
+      <c r="V16" s="91" t="s">
+        <v>51</v>
+      </c>
+      <c r="W16" s="92"/>
+      <c r="X16" s="92"/>
+      <c r="Y16" s="92"/>
+      <c r="Z16" s="92"/>
+      <c r="AA16" s="92"/>
+      <c r="AB16" s="92"/>
+      <c r="AC16" s="92"/>
+      <c r="AD16" s="92"/>
+      <c r="AE16" s="92"/>
+      <c r="AF16" s="13"/>
+      <c r="AG16" s="6"/>
+      <c r="AH16" s="13"/>
+      <c r="AI16" s="7"/>
+      <c r="AJ16" s="6"/>
+      <c r="AK16" s="7"/>
+    </row>
+    <row r="17" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A17" s="49"/>
+      <c r="B17" s="164"/>
+      <c r="C17" s="165"/>
+      <c r="D17" s="164"/>
+      <c r="E17" s="165"/>
+      <c r="H17" s="124"/>
+      <c r="I17" s="125"/>
+      <c r="J17" s="125"/>
+      <c r="K17" s="125"/>
+      <c r="L17" s="125"/>
+      <c r="M17" s="125"/>
+      <c r="N17" s="125"/>
+      <c r="O17" s="126"/>
+      <c r="P17" s="94"/>
+      <c r="Q17" s="95"/>
+      <c r="R17" s="95"/>
+      <c r="S17" s="95"/>
+      <c r="T17" s="95"/>
+      <c r="U17" s="96"/>
+      <c r="V17" s="94"/>
+      <c r="W17" s="95"/>
+      <c r="X17" s="95"/>
+      <c r="Y17" s="95"/>
+      <c r="Z17" s="95"/>
+      <c r="AA17" s="95"/>
+      <c r="AB17" s="95"/>
+      <c r="AC17" s="95"/>
+      <c r="AD17" s="95"/>
+      <c r="AE17" s="95"/>
+      <c r="AF17" s="13"/>
+      <c r="AG17" s="6"/>
+      <c r="AH17" s="13"/>
+      <c r="AI17" s="7"/>
+      <c r="AJ17" s="6"/>
+      <c r="AK17" s="7"/>
+    </row>
+    <row r="18" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="50"/>
+      <c r="B18" s="164"/>
+      <c r="C18" s="165"/>
+      <c r="D18" s="164"/>
+      <c r="E18" s="165"/>
+      <c r="H18" s="124"/>
+      <c r="I18" s="125"/>
+      <c r="J18" s="125"/>
+      <c r="K18" s="125"/>
+      <c r="L18" s="125"/>
+      <c r="M18" s="125"/>
+      <c r="N18" s="125"/>
+      <c r="O18" s="126"/>
+      <c r="P18" s="94"/>
+      <c r="Q18" s="95"/>
+      <c r="R18" s="95"/>
+      <c r="S18" s="95"/>
+      <c r="T18" s="95"/>
+      <c r="U18" s="96"/>
+      <c r="V18" s="94"/>
+      <c r="W18" s="95"/>
+      <c r="X18" s="95"/>
+      <c r="Y18" s="95"/>
+      <c r="Z18" s="95"/>
+      <c r="AA18" s="95"/>
+      <c r="AB18" s="95"/>
+      <c r="AC18" s="95"/>
+      <c r="AD18" s="95"/>
+      <c r="AE18" s="95"/>
+      <c r="AF18" s="13"/>
+      <c r="AG18" s="6"/>
+      <c r="AH18" s="13"/>
+      <c r="AI18" s="7"/>
+      <c r="AJ18" s="6"/>
+      <c r="AK18" s="7"/>
+    </row>
+    <row r="19" spans="1:37" ht="20.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="164"/>
+      <c r="C19" s="165"/>
+      <c r="D19" s="164"/>
+      <c r="E19" s="165"/>
+      <c r="H19" s="124"/>
+      <c r="I19" s="125"/>
+      <c r="J19" s="125"/>
+      <c r="K19" s="125"/>
+      <c r="L19" s="125"/>
+      <c r="M19" s="125"/>
+      <c r="N19" s="125"/>
+      <c r="O19" s="126"/>
+      <c r="P19" s="94"/>
+      <c r="Q19" s="95"/>
+      <c r="R19" s="95"/>
+      <c r="S19" s="95"/>
+      <c r="T19" s="95"/>
+      <c r="U19" s="96"/>
+      <c r="V19" s="94"/>
+      <c r="W19" s="95"/>
+      <c r="X19" s="95"/>
+      <c r="Y19" s="95"/>
+      <c r="Z19" s="95"/>
+      <c r="AA19" s="95"/>
+      <c r="AB19" s="95"/>
+      <c r="AC19" s="95"/>
+      <c r="AD19" s="95"/>
+      <c r="AE19" s="95"/>
+      <c r="AF19" s="13"/>
+      <c r="AG19" s="6"/>
+      <c r="AH19" s="13"/>
+      <c r="AI19" s="7"/>
+      <c r="AJ19" s="6"/>
+      <c r="AK19" s="7"/>
+    </row>
+    <row r="20" spans="1:37" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="49"/>
+      <c r="B20" s="164"/>
+      <c r="C20" s="165"/>
+      <c r="D20" s="164"/>
+      <c r="E20" s="165"/>
+      <c r="H20" s="124"/>
+      <c r="I20" s="125"/>
+      <c r="J20" s="125"/>
+      <c r="K20" s="125"/>
+      <c r="L20" s="125"/>
+      <c r="M20" s="125"/>
+      <c r="N20" s="125"/>
+      <c r="O20" s="126"/>
+      <c r="P20" s="94"/>
+      <c r="Q20" s="95"/>
+      <c r="R20" s="95"/>
+      <c r="S20" s="95"/>
+      <c r="T20" s="95"/>
+      <c r="U20" s="96"/>
+      <c r="V20" s="94"/>
+      <c r="W20" s="95"/>
+      <c r="X20" s="95"/>
+      <c r="Y20" s="95"/>
+      <c r="Z20" s="95"/>
+      <c r="AA20" s="95"/>
+      <c r="AB20" s="95"/>
+      <c r="AC20" s="95"/>
+      <c r="AD20" s="95"/>
+      <c r="AE20" s="95"/>
+      <c r="AF20" s="13"/>
+      <c r="AG20" s="6"/>
+      <c r="AH20" s="13"/>
+      <c r="AI20" s="7"/>
+      <c r="AJ20" s="6"/>
+      <c r="AK20" s="7"/>
+    </row>
+    <row r="21" spans="1:37" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="50"/>
+      <c r="B21" s="166"/>
+      <c r="C21" s="167"/>
+      <c r="D21" s="164"/>
+      <c r="E21" s="165"/>
+      <c r="H21" s="209"/>
+      <c r="I21" s="210"/>
+      <c r="J21" s="210"/>
+      <c r="K21" s="210"/>
+      <c r="L21" s="210"/>
+      <c r="M21" s="210"/>
+      <c r="N21" s="210"/>
+      <c r="O21" s="211"/>
+      <c r="P21" s="94"/>
+      <c r="Q21" s="95"/>
+      <c r="R21" s="95"/>
+      <c r="S21" s="95"/>
+      <c r="T21" s="95"/>
+      <c r="U21" s="96"/>
+      <c r="V21" s="97"/>
+      <c r="W21" s="98"/>
+      <c r="X21" s="98"/>
+      <c r="Y21" s="98"/>
+      <c r="Z21" s="98"/>
+      <c r="AA21" s="98"/>
+      <c r="AB21" s="98"/>
+      <c r="AC21" s="98"/>
+      <c r="AD21" s="98"/>
+      <c r="AE21" s="98"/>
+      <c r="AF21" s="13"/>
+      <c r="AG21" s="6"/>
+      <c r="AH21" s="13"/>
+      <c r="AI21" s="7"/>
+      <c r="AJ21" s="6"/>
+      <c r="AK21" s="7"/>
+    </row>
+    <row r="22" spans="1:37" ht="30" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="48" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" s="212" t="s">
+        <v>72</v>
+      </c>
+      <c r="C22" s="56"/>
+      <c r="D22" s="164"/>
+      <c r="E22" s="165"/>
+      <c r="H22" s="51" t="s">
+        <v>52</v>
+      </c>
+      <c r="I22" s="52"/>
+      <c r="J22" s="52"/>
+      <c r="K22" s="52"/>
+      <c r="L22" s="26"/>
+      <c r="M22" s="23"/>
+      <c r="N22" s="55" t="s">
+        <v>44</v>
+      </c>
+      <c r="O22" s="187"/>
+      <c r="P22" s="94"/>
+      <c r="Q22" s="95"/>
+      <c r="R22" s="95"/>
+      <c r="S22" s="95"/>
+      <c r="T22" s="95"/>
+      <c r="U22" s="96"/>
+      <c r="V22" s="204" t="s">
+        <v>78</v>
+      </c>
+      <c r="W22" s="205"/>
+      <c r="X22" s="204" t="s">
+        <v>84</v>
+      </c>
+      <c r="Y22" s="52"/>
+      <c r="Z22" s="221" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA22" s="72"/>
+      <c r="AB22" s="213" t="s">
+        <v>77</v>
+      </c>
+      <c r="AC22" s="187"/>
+      <c r="AF22" s="13"/>
+      <c r="AG22" s="6"/>
+      <c r="AH22" s="13"/>
+      <c r="AI22" s="7"/>
+      <c r="AJ22" s="6"/>
+      <c r="AK22" s="7"/>
+    </row>
+    <row r="23" spans="1:37" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="49"/>
+      <c r="B23" s="57"/>
+      <c r="C23" s="58"/>
+      <c r="D23" s="164"/>
+      <c r="E23" s="165"/>
+      <c r="H23" s="53"/>
+      <c r="I23" s="81"/>
+      <c r="J23" s="81"/>
+      <c r="K23" s="81"/>
+      <c r="L23" s="3"/>
+      <c r="M23" s="4"/>
+      <c r="N23" s="164"/>
+      <c r="O23" s="165"/>
+      <c r="P23" s="94"/>
+      <c r="Q23" s="95"/>
+      <c r="R23" s="95"/>
+      <c r="S23" s="95"/>
+      <c r="T23" s="95"/>
+      <c r="U23" s="96"/>
+      <c r="V23" s="206"/>
+      <c r="W23" s="207"/>
+      <c r="X23" s="206"/>
+      <c r="Y23" s="81"/>
+      <c r="Z23" s="206"/>
+      <c r="AA23" s="54"/>
+      <c r="AB23" s="202"/>
+      <c r="AC23" s="165"/>
+      <c r="AF23" s="13"/>
+      <c r="AG23" s="6"/>
+      <c r="AH23" s="13"/>
+      <c r="AI23" s="7"/>
+      <c r="AJ23" s="6"/>
+      <c r="AK23" s="7"/>
+    </row>
+    <row r="24" spans="1:37" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="50"/>
+      <c r="B24" s="57"/>
+      <c r="C24" s="58"/>
+      <c r="D24" s="166"/>
+      <c r="E24" s="167"/>
+      <c r="H24" s="53"/>
+      <c r="I24" s="81"/>
+      <c r="J24" s="81"/>
+      <c r="K24" s="81"/>
+      <c r="L24" s="36"/>
+      <c r="M24" s="4"/>
+      <c r="N24" s="164"/>
+      <c r="O24" s="165"/>
+      <c r="P24" s="97"/>
+      <c r="Q24" s="98"/>
+      <c r="R24" s="98"/>
+      <c r="S24" s="98"/>
+      <c r="T24" s="98"/>
+      <c r="U24" s="99"/>
+      <c r="V24" s="206"/>
+      <c r="W24" s="207"/>
+      <c r="X24" s="206"/>
+      <c r="Y24" s="81"/>
+      <c r="Z24" s="206"/>
+      <c r="AA24" s="54"/>
+      <c r="AB24" s="202"/>
+      <c r="AC24" s="165"/>
+      <c r="AF24" s="13"/>
+      <c r="AG24" s="6"/>
+      <c r="AH24" s="13"/>
+      <c r="AI24" s="7"/>
+      <c r="AJ24" s="6"/>
+      <c r="AK24" s="7"/>
+    </row>
+    <row r="25" spans="1:37" ht="30" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="B25" s="57"/>
+      <c r="C25" s="58"/>
+      <c r="D25" s="3"/>
+      <c r="E25" s="4"/>
+      <c r="H25" s="53"/>
+      <c r="I25" s="81"/>
+      <c r="J25" s="81"/>
+      <c r="K25" s="81"/>
+      <c r="L25" s="51" t="s">
+        <v>63</v>
+      </c>
+      <c r="M25" s="64"/>
+      <c r="N25" s="164"/>
+      <c r="O25" s="165"/>
+      <c r="P25" s="51" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q25" s="52"/>
+      <c r="R25" s="52"/>
+      <c r="S25" s="52"/>
+      <c r="T25" s="52"/>
+      <c r="U25" s="72"/>
+      <c r="V25" s="206"/>
+      <c r="W25" s="207"/>
+      <c r="X25" s="206"/>
+      <c r="Y25" s="81"/>
+      <c r="Z25" s="206"/>
+      <c r="AA25" s="54"/>
+      <c r="AB25" s="202"/>
+      <c r="AC25" s="165"/>
+      <c r="AF25" s="13"/>
+      <c r="AG25" s="6"/>
+      <c r="AH25" s="13"/>
+      <c r="AI25" s="7"/>
+      <c r="AJ25" s="6"/>
+      <c r="AK25" s="7"/>
+    </row>
+    <row r="26" spans="1:37" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="49"/>
+      <c r="B26" s="57"/>
+      <c r="C26" s="58"/>
+      <c r="D26" s="3"/>
+      <c r="E26" s="4"/>
+      <c r="H26" s="53"/>
+      <c r="I26" s="81"/>
+      <c r="J26" s="81"/>
+      <c r="K26" s="81"/>
+      <c r="L26" s="65"/>
+      <c r="M26" s="66"/>
+      <c r="N26" s="164"/>
+      <c r="O26" s="165"/>
+      <c r="P26" s="53"/>
+      <c r="Q26" s="81"/>
+      <c r="R26" s="81"/>
+      <c r="S26" s="81"/>
+      <c r="T26" s="81"/>
+      <c r="U26" s="54"/>
+      <c r="V26" s="206"/>
+      <c r="W26" s="207"/>
+      <c r="X26" s="206"/>
+      <c r="Y26" s="81"/>
+      <c r="Z26" s="206"/>
+      <c r="AA26" s="54"/>
+      <c r="AB26" s="202"/>
+      <c r="AC26" s="165"/>
+      <c r="AF26" s="13"/>
+      <c r="AG26" s="6"/>
+      <c r="AH26" s="13"/>
+      <c r="AI26" s="7"/>
+      <c r="AJ26" s="6"/>
+      <c r="AK26" s="7"/>
+    </row>
+    <row r="27" spans="1:37" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="50"/>
+      <c r="B27" s="57"/>
+      <c r="C27" s="58"/>
+      <c r="D27" s="3"/>
+      <c r="E27" s="4"/>
+      <c r="H27" s="53"/>
+      <c r="I27" s="81"/>
+      <c r="J27" s="81"/>
+      <c r="K27" s="81"/>
+      <c r="L27" s="65"/>
+      <c r="M27" s="66"/>
+      <c r="N27" s="166"/>
+      <c r="O27" s="167"/>
+      <c r="P27" s="53"/>
+      <c r="Q27" s="81"/>
+      <c r="R27" s="81"/>
+      <c r="S27" s="81"/>
+      <c r="T27" s="81"/>
+      <c r="U27" s="54"/>
+      <c r="V27" s="208"/>
+      <c r="W27" s="220"/>
+      <c r="X27" s="208"/>
+      <c r="Y27" s="82"/>
+      <c r="Z27" s="208"/>
+      <c r="AA27" s="76"/>
+      <c r="AB27" s="202"/>
+      <c r="AC27" s="165"/>
+      <c r="AF27" s="13"/>
+      <c r="AG27" s="6"/>
+      <c r="AH27" s="13"/>
+      <c r="AI27" s="7"/>
+      <c r="AJ27" s="6"/>
+      <c r="AK27" s="7"/>
+    </row>
+    <row r="28" spans="1:37" ht="24.95" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="B28" s="91" t="s">
+        <v>90</v>
+      </c>
+      <c r="C28" s="92"/>
+      <c r="D28" s="92"/>
+      <c r="E28" s="92"/>
+      <c r="F28" s="92"/>
+      <c r="G28" s="93"/>
+      <c r="H28" s="51" t="s">
+        <v>74</v>
+      </c>
+      <c r="I28" s="64"/>
+      <c r="J28" s="204" t="s">
+        <v>83</v>
+      </c>
+      <c r="K28" s="205"/>
+      <c r="L28" s="65"/>
+      <c r="M28" s="66"/>
+      <c r="N28" s="212" t="s">
+        <v>73</v>
+      </c>
+      <c r="O28" s="187"/>
+      <c r="P28" s="53"/>
+      <c r="Q28" s="81"/>
+      <c r="R28" s="81"/>
+      <c r="S28" s="81"/>
+      <c r="T28" s="81"/>
+      <c r="U28" s="54"/>
+      <c r="V28" s="91" t="s">
+        <v>79</v>
+      </c>
+      <c r="W28" s="92"/>
+      <c r="X28" s="92"/>
+      <c r="Y28" s="92"/>
+      <c r="Z28" s="92"/>
+      <c r="AA28" s="92"/>
+      <c r="AB28" s="92"/>
+      <c r="AC28" s="92"/>
+      <c r="AD28" s="92"/>
+      <c r="AE28" s="92"/>
+      <c r="AF28" s="13"/>
+      <c r="AG28" s="6"/>
+      <c r="AH28" s="13"/>
+      <c r="AI28" s="7"/>
+      <c r="AJ28" s="6"/>
+      <c r="AK28" s="7"/>
+    </row>
+    <row r="29" spans="1:37" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="49"/>
+      <c r="B29" s="94"/>
+      <c r="C29" s="95"/>
+      <c r="D29" s="95"/>
+      <c r="E29" s="95"/>
+      <c r="F29" s="95"/>
+      <c r="G29" s="96"/>
+      <c r="H29" s="65"/>
+      <c r="I29" s="66"/>
+      <c r="J29" s="206"/>
+      <c r="K29" s="207"/>
+      <c r="L29" s="65"/>
+      <c r="M29" s="66"/>
+      <c r="N29" s="164"/>
+      <c r="O29" s="165"/>
+      <c r="P29" s="53"/>
+      <c r="Q29" s="81"/>
+      <c r="R29" s="81"/>
+      <c r="S29" s="81"/>
+      <c r="T29" s="81"/>
+      <c r="U29" s="54"/>
+      <c r="V29" s="94"/>
+      <c r="W29" s="95"/>
+      <c r="X29" s="95"/>
+      <c r="Y29" s="95"/>
+      <c r="Z29" s="95"/>
+      <c r="AA29" s="95"/>
+      <c r="AB29" s="95"/>
+      <c r="AC29" s="95"/>
+      <c r="AD29" s="95"/>
+      <c r="AE29" s="95"/>
+      <c r="AF29" s="13"/>
+      <c r="AG29" s="6"/>
+      <c r="AH29" s="13"/>
+      <c r="AI29" s="7"/>
+      <c r="AJ29" s="6"/>
+      <c r="AK29" s="7"/>
+    </row>
+    <row r="30" spans="1:37" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="50"/>
+      <c r="B30" s="94"/>
+      <c r="C30" s="95"/>
+      <c r="D30" s="95"/>
+      <c r="E30" s="95"/>
+      <c r="F30" s="95"/>
+      <c r="G30" s="96"/>
+      <c r="H30" s="65"/>
+      <c r="I30" s="66"/>
+      <c r="J30" s="206"/>
+      <c r="K30" s="207"/>
+      <c r="L30" s="67"/>
+      <c r="M30" s="68"/>
+      <c r="N30" s="164"/>
+      <c r="O30" s="165"/>
+      <c r="P30" s="53"/>
+      <c r="Q30" s="81"/>
+      <c r="R30" s="81"/>
+      <c r="S30" s="81"/>
+      <c r="T30" s="81"/>
+      <c r="U30" s="54"/>
+      <c r="V30" s="94"/>
+      <c r="W30" s="95"/>
+      <c r="X30" s="95"/>
+      <c r="Y30" s="95"/>
+      <c r="Z30" s="95"/>
+      <c r="AA30" s="95"/>
+      <c r="AB30" s="95"/>
+      <c r="AC30" s="95"/>
+      <c r="AD30" s="95"/>
+      <c r="AE30" s="96"/>
+      <c r="AF30" s="6"/>
+      <c r="AG30" s="6"/>
+      <c r="AH30" s="13"/>
+      <c r="AI30" s="7"/>
+      <c r="AJ30" s="6"/>
+      <c r="AK30" s="7"/>
+    </row>
+    <row r="31" spans="1:37" ht="24.95" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="48" t="s">
+        <v>17</v>
+      </c>
+      <c r="B31" s="94"/>
+      <c r="C31" s="95"/>
+      <c r="D31" s="95"/>
+      <c r="E31" s="95"/>
+      <c r="F31" s="95"/>
+      <c r="G31" s="96"/>
+      <c r="H31" s="65"/>
+      <c r="I31" s="66"/>
+      <c r="J31" s="206"/>
+      <c r="K31" s="81"/>
+      <c r="L31" s="26"/>
+      <c r="M31" s="4"/>
+      <c r="N31" s="164"/>
+      <c r="O31" s="165"/>
+      <c r="P31" s="91" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q31" s="92"/>
+      <c r="R31" s="92"/>
+      <c r="S31" s="92"/>
+      <c r="T31" s="55" t="s">
+        <v>95</v>
+      </c>
+      <c r="U31" s="56"/>
+      <c r="V31" s="94"/>
+      <c r="W31" s="95"/>
+      <c r="X31" s="95"/>
+      <c r="Y31" s="95"/>
+      <c r="Z31" s="95"/>
+      <c r="AA31" s="95"/>
+      <c r="AB31" s="95"/>
+      <c r="AC31" s="95"/>
+      <c r="AD31" s="95"/>
+      <c r="AE31" s="96"/>
+      <c r="AF31" s="6"/>
+      <c r="AG31" s="6"/>
+      <c r="AH31" s="13"/>
+      <c r="AI31" s="7"/>
+      <c r="AJ31" s="6"/>
+      <c r="AK31" s="7"/>
+    </row>
+    <row r="32" spans="1:37" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="49"/>
+      <c r="B32" s="94"/>
+      <c r="C32" s="95"/>
+      <c r="D32" s="95"/>
+      <c r="E32" s="95"/>
+      <c r="F32" s="95"/>
+      <c r="G32" s="96"/>
+      <c r="H32" s="65"/>
+      <c r="I32" s="66"/>
+      <c r="J32" s="206"/>
+      <c r="K32" s="81"/>
+      <c r="L32" s="3"/>
+      <c r="M32" s="4"/>
+      <c r="N32" s="164"/>
+      <c r="O32" s="165"/>
+      <c r="P32" s="94"/>
+      <c r="Q32" s="95"/>
+      <c r="R32" s="95"/>
+      <c r="S32" s="95"/>
+      <c r="T32" s="57"/>
+      <c r="U32" s="58"/>
+      <c r="V32" s="94"/>
+      <c r="W32" s="95"/>
+      <c r="X32" s="95"/>
+      <c r="Y32" s="95"/>
+      <c r="Z32" s="95"/>
+      <c r="AA32" s="95"/>
+      <c r="AB32" s="95"/>
+      <c r="AC32" s="95"/>
+      <c r="AD32" s="95"/>
+      <c r="AE32" s="96"/>
+      <c r="AF32" s="6"/>
+      <c r="AG32" s="6"/>
+      <c r="AH32" s="13"/>
+      <c r="AI32" s="7"/>
+      <c r="AJ32" s="6"/>
+      <c r="AK32" s="7"/>
+    </row>
+    <row r="33" spans="1:37" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="50"/>
+      <c r="B33" s="214"/>
+      <c r="C33" s="215"/>
+      <c r="D33" s="215"/>
+      <c r="E33" s="215"/>
+      <c r="F33" s="215"/>
+      <c r="G33" s="216"/>
+      <c r="H33" s="67"/>
+      <c r="I33" s="68"/>
+      <c r="J33" s="208"/>
+      <c r="K33" s="82"/>
+      <c r="L33" s="35"/>
+      <c r="M33" s="4"/>
+      <c r="N33" s="164"/>
+      <c r="O33" s="165"/>
+      <c r="P33" s="94"/>
+      <c r="Q33" s="95"/>
+      <c r="R33" s="95"/>
+      <c r="S33" s="95"/>
+      <c r="T33" s="57"/>
+      <c r="U33" s="58"/>
+      <c r="V33" s="97"/>
+      <c r="W33" s="98"/>
+      <c r="X33" s="98"/>
+      <c r="Y33" s="98"/>
+      <c r="Z33" s="98"/>
+      <c r="AA33" s="98"/>
+      <c r="AB33" s="98"/>
+      <c r="AC33" s="98"/>
+      <c r="AD33" s="98"/>
+      <c r="AE33" s="99"/>
+      <c r="AF33" s="6"/>
+      <c r="AG33" s="6"/>
+      <c r="AH33" s="13"/>
+      <c r="AI33" s="7"/>
+      <c r="AJ33" s="6"/>
+      <c r="AK33" s="7"/>
+    </row>
+    <row r="34" spans="1:37" ht="24.95" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="48" t="s">
+        <v>18</v>
+      </c>
+      <c r="B34" s="188" t="s">
+        <v>19</v>
+      </c>
+      <c r="C34" s="189"/>
+      <c r="D34" s="189"/>
+      <c r="E34" s="189"/>
+      <c r="F34" s="189"/>
+      <c r="G34" s="190"/>
+      <c r="H34" s="112" t="s">
+        <v>20</v>
+      </c>
+      <c r="I34" s="113"/>
+      <c r="J34" s="113"/>
+      <c r="K34" s="114"/>
+      <c r="L34" s="182" t="s">
+        <v>64</v>
+      </c>
+      <c r="M34" s="183"/>
+      <c r="N34" s="112" t="s">
+        <v>20</v>
+      </c>
+      <c r="O34" s="113"/>
+      <c r="P34" s="94"/>
+      <c r="Q34" s="95"/>
+      <c r="R34" s="95"/>
+      <c r="S34" s="95"/>
+      <c r="T34" s="57"/>
+      <c r="U34" s="58"/>
+      <c r="W34" s="23"/>
+      <c r="Z34" s="26"/>
+      <c r="AA34" s="23"/>
+      <c r="AD34" s="26"/>
+      <c r="AE34" s="23"/>
+      <c r="AF34" s="6"/>
+      <c r="AG34" s="6"/>
+      <c r="AH34" s="13"/>
+      <c r="AI34" s="7"/>
+      <c r="AJ34" s="6"/>
+      <c r="AK34" s="7"/>
+    </row>
+    <row r="35" spans="1:37" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="49"/>
+      <c r="B35" s="191"/>
+      <c r="C35" s="192"/>
+      <c r="D35" s="192"/>
+      <c r="E35" s="192"/>
+      <c r="F35" s="192"/>
+      <c r="G35" s="193"/>
+      <c r="H35" s="115"/>
+      <c r="I35" s="116"/>
+      <c r="J35" s="116"/>
+      <c r="K35" s="117"/>
+      <c r="L35" s="53"/>
+      <c r="M35" s="54"/>
+      <c r="N35" s="115"/>
+      <c r="O35" s="116"/>
+      <c r="P35" s="94"/>
+      <c r="Q35" s="95"/>
+      <c r="R35" s="95"/>
+      <c r="S35" s="95"/>
+      <c r="T35" s="57"/>
+      <c r="U35" s="58"/>
+      <c r="W35" s="4"/>
+      <c r="Z35" s="3"/>
+      <c r="AA35" s="4"/>
+      <c r="AD35" s="3"/>
+      <c r="AE35" s="4"/>
+      <c r="AF35" s="6"/>
+      <c r="AG35" s="6"/>
+      <c r="AH35" s="13"/>
+      <c r="AI35" s="7"/>
+      <c r="AJ35" s="6"/>
+      <c r="AK35" s="7"/>
+    </row>
+    <row r="36" spans="1:37" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="50"/>
+      <c r="B36" s="191"/>
+      <c r="C36" s="192"/>
+      <c r="D36" s="192"/>
+      <c r="E36" s="192"/>
+      <c r="F36" s="192"/>
+      <c r="G36" s="193"/>
+      <c r="H36" s="115"/>
+      <c r="I36" s="116"/>
+      <c r="J36" s="116"/>
+      <c r="K36" s="117"/>
+      <c r="L36" s="53"/>
+      <c r="M36" s="54"/>
+      <c r="N36" s="115"/>
+      <c r="O36" s="116"/>
+      <c r="P36" s="94"/>
+      <c r="Q36" s="95"/>
+      <c r="R36" s="95"/>
+      <c r="S36" s="95"/>
+      <c r="T36" s="59"/>
+      <c r="U36" s="60"/>
+      <c r="W36" s="4"/>
+      <c r="Z36" s="3"/>
+      <c r="AA36" s="4"/>
+      <c r="AD36" s="3"/>
+      <c r="AE36" s="4"/>
+      <c r="AF36" s="6"/>
+      <c r="AG36" s="6"/>
+      <c r="AH36" s="13"/>
+      <c r="AI36" s="7"/>
+      <c r="AJ36" s="6"/>
+      <c r="AK36" s="7"/>
+    </row>
+    <row r="37" spans="1:37" ht="24.95" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="47" t="s">
+        <v>21</v>
+      </c>
+      <c r="B37" s="191"/>
+      <c r="C37" s="192"/>
+      <c r="D37" s="192"/>
+      <c r="E37" s="192"/>
+      <c r="F37" s="192"/>
+      <c r="G37" s="193"/>
+      <c r="H37" s="115"/>
+      <c r="I37" s="116"/>
+      <c r="J37" s="116"/>
+      <c r="K37" s="117"/>
+      <c r="L37" s="53"/>
+      <c r="M37" s="54"/>
+      <c r="N37" s="115"/>
+      <c r="O37" s="116"/>
+      <c r="P37" s="94"/>
+      <c r="Q37" s="95"/>
+      <c r="R37" s="95"/>
+      <c r="S37" s="95"/>
+      <c r="T37" s="30"/>
+      <c r="U37" s="29"/>
+      <c r="W37" s="4"/>
+      <c r="Z37" s="3"/>
+      <c r="AA37" s="4"/>
+      <c r="AD37" s="3"/>
+      <c r="AE37" s="4"/>
+      <c r="AF37" s="6"/>
+      <c r="AG37" s="6"/>
+      <c r="AH37" s="13"/>
+      <c r="AI37" s="7"/>
+      <c r="AJ37" s="6"/>
+      <c r="AK37" s="7"/>
+    </row>
+    <row r="38" spans="1:37" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="47"/>
+      <c r="B38" s="191"/>
+      <c r="C38" s="192"/>
+      <c r="D38" s="192"/>
+      <c r="E38" s="192"/>
+      <c r="F38" s="192"/>
+      <c r="G38" s="193"/>
+      <c r="H38" s="115"/>
+      <c r="I38" s="116"/>
+      <c r="J38" s="116"/>
+      <c r="K38" s="117"/>
+      <c r="L38" s="53"/>
+      <c r="M38" s="54"/>
+      <c r="N38" s="115"/>
+      <c r="O38" s="116"/>
+      <c r="P38" s="94"/>
+      <c r="Q38" s="95"/>
+      <c r="R38" s="95"/>
+      <c r="S38" s="95"/>
+      <c r="T38" s="13"/>
+      <c r="U38" s="7"/>
+      <c r="W38" s="4"/>
+      <c r="Z38" s="3"/>
+      <c r="AA38" s="4"/>
+      <c r="AD38" s="3"/>
+      <c r="AE38" s="4"/>
+      <c r="AF38" s="6"/>
+      <c r="AG38" s="6"/>
+      <c r="AH38" s="13"/>
+      <c r="AI38" s="7"/>
+      <c r="AJ38" s="6"/>
+      <c r="AK38" s="7"/>
+    </row>
+    <row r="39" spans="1:37" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="47"/>
+      <c r="B39" s="194"/>
+      <c r="C39" s="195"/>
+      <c r="D39" s="195"/>
+      <c r="E39" s="195"/>
+      <c r="F39" s="195"/>
+      <c r="G39" s="196"/>
+      <c r="H39" s="118"/>
+      <c r="I39" s="119"/>
+      <c r="J39" s="119"/>
+      <c r="K39" s="120"/>
+      <c r="L39" s="128"/>
+      <c r="M39" s="130"/>
+      <c r="N39" s="118"/>
+      <c r="O39" s="119"/>
+      <c r="P39" s="97"/>
+      <c r="Q39" s="98"/>
+      <c r="R39" s="98"/>
+      <c r="S39" s="98"/>
+      <c r="T39" s="13"/>
+      <c r="U39" s="7"/>
+      <c r="W39" s="4"/>
+      <c r="Z39" s="3"/>
+      <c r="AA39" s="4"/>
+      <c r="AD39" s="3"/>
+      <c r="AE39" s="4"/>
+      <c r="AF39" s="6"/>
+      <c r="AG39" s="6"/>
+      <c r="AH39" s="13"/>
+      <c r="AI39" s="7"/>
+      <c r="AJ39" s="6"/>
+      <c r="AK39" s="7"/>
+    </row>
+    <row r="40" spans="1:37" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="48" t="s">
+        <v>22</v>
+      </c>
+      <c r="B40" s="13"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="6"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="6"/>
+      <c r="G40" s="6"/>
+      <c r="H40" s="13"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="6"/>
+      <c r="K40" s="6"/>
+      <c r="L40" s="13"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="6"/>
+      <c r="O40" s="6"/>
+      <c r="P40" s="13"/>
+      <c r="Q40" s="7"/>
+      <c r="R40" s="13"/>
+      <c r="S40" s="6"/>
+      <c r="T40" s="13"/>
+      <c r="U40" s="7"/>
+      <c r="V40" s="6"/>
+      <c r="W40" s="7"/>
+      <c r="X40" s="6"/>
+      <c r="Y40" s="7"/>
+      <c r="Z40" s="6"/>
+      <c r="AA40" s="7"/>
+      <c r="AB40" s="6"/>
+      <c r="AC40" s="7"/>
+      <c r="AD40" s="6"/>
+      <c r="AE40" s="7"/>
+      <c r="AF40" s="6"/>
+      <c r="AG40" s="6"/>
+      <c r="AH40" s="13"/>
+      <c r="AI40" s="7"/>
+      <c r="AJ40" s="6"/>
+      <c r="AK40" s="7"/>
+    </row>
+    <row r="41" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A41" s="49"/>
+      <c r="B41" s="13"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="6"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="6"/>
+      <c r="G41" s="6"/>
+      <c r="H41" s="13"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="6"/>
+      <c r="K41" s="6"/>
+      <c r="L41" s="13"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="6"/>
+      <c r="O41" s="6"/>
+      <c r="P41" s="13"/>
+      <c r="Q41" s="7"/>
+      <c r="R41" s="13"/>
+      <c r="S41" s="7"/>
+      <c r="T41" s="6"/>
+      <c r="U41" s="7"/>
+      <c r="V41" s="6"/>
+      <c r="W41" s="7"/>
+      <c r="X41" s="6"/>
+      <c r="Y41" s="7"/>
+      <c r="Z41" s="6"/>
+      <c r="AA41" s="7"/>
+      <c r="AB41" s="6"/>
+      <c r="AC41" s="7"/>
+      <c r="AD41" s="6"/>
+      <c r="AE41" s="7"/>
+      <c r="AF41" s="6"/>
+      <c r="AG41" s="6"/>
+      <c r="AH41" s="13"/>
+      <c r="AI41" s="7"/>
+      <c r="AJ41" s="6"/>
+      <c r="AK41" s="7"/>
+    </row>
+    <row r="42" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="50"/>
+      <c r="B42" s="13"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="6"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="6"/>
+      <c r="G42" s="6"/>
+      <c r="H42" s="13"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="6"/>
+      <c r="K42" s="6"/>
+      <c r="L42" s="13"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="6"/>
+      <c r="O42" s="6"/>
+      <c r="P42" s="13"/>
+      <c r="Q42" s="7"/>
+      <c r="R42" s="13"/>
+      <c r="S42" s="7"/>
+      <c r="T42" s="6"/>
+      <c r="U42" s="7"/>
+      <c r="V42" s="6"/>
+      <c r="W42" s="7"/>
+      <c r="X42" s="6"/>
+      <c r="Y42" s="7"/>
+      <c r="Z42" s="6"/>
+      <c r="AA42" s="7"/>
+      <c r="AB42" s="6"/>
+      <c r="AC42" s="7"/>
+      <c r="AD42" s="6"/>
+      <c r="AE42" s="7"/>
+      <c r="AF42" s="6"/>
+      <c r="AG42" s="6"/>
+      <c r="AH42" s="13"/>
+      <c r="AI42" s="7"/>
+      <c r="AJ42" s="6"/>
+      <c r="AK42" s="7"/>
+    </row>
+    <row r="43" spans="1:37" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="B43" s="13"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="6"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="6"/>
+      <c r="G43" s="6"/>
+      <c r="H43" s="13"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="6"/>
+      <c r="K43" s="6"/>
+      <c r="L43" s="13"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="6"/>
+      <c r="O43" s="6"/>
+      <c r="P43" s="13"/>
+      <c r="Q43" s="7"/>
+      <c r="R43" s="13"/>
+      <c r="S43" s="7"/>
+      <c r="T43" s="6"/>
+      <c r="U43" s="6"/>
+      <c r="V43" s="13"/>
+      <c r="W43" s="7"/>
+      <c r="X43" s="6"/>
+      <c r="Y43" s="7"/>
+      <c r="Z43" s="6"/>
+      <c r="AA43" s="6"/>
+      <c r="AB43" s="13"/>
+      <c r="AC43" s="7"/>
+      <c r="AD43" s="6"/>
+      <c r="AE43" s="7"/>
+      <c r="AF43" s="6"/>
+      <c r="AG43" s="6"/>
+      <c r="AH43" s="13"/>
+      <c r="AI43" s="7"/>
+      <c r="AJ43" s="13"/>
+      <c r="AK43" s="7"/>
+    </row>
+    <row r="44" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A44" s="47"/>
+      <c r="B44" s="13"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="13"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="6"/>
+      <c r="G44" s="6"/>
+      <c r="H44" s="13"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="6"/>
+      <c r="K44" s="6"/>
+      <c r="L44" s="13"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="6"/>
+      <c r="O44" s="6"/>
+      <c r="P44" s="13"/>
+      <c r="Q44" s="7"/>
+      <c r="R44" s="13"/>
+      <c r="S44" s="7"/>
+      <c r="T44" s="6"/>
+      <c r="U44" s="6"/>
+      <c r="V44" s="13"/>
+      <c r="W44" s="7"/>
+      <c r="X44" s="6"/>
+      <c r="Y44" s="7"/>
+      <c r="Z44" s="6"/>
+      <c r="AA44" s="6"/>
+      <c r="AB44" s="13"/>
+      <c r="AC44" s="7"/>
+      <c r="AD44" s="6"/>
+      <c r="AE44" s="7"/>
+      <c r="AF44" s="6"/>
+      <c r="AG44" s="6"/>
+      <c r="AH44" s="13"/>
+      <c r="AI44" s="7"/>
+      <c r="AJ44" s="13"/>
+      <c r="AK44" s="7"/>
+    </row>
+    <row r="45" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="84"/>
+      <c r="B45" s="13"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="13"/>
+      <c r="E45" s="14"/>
+      <c r="F45" s="6"/>
+      <c r="G45" s="6"/>
+      <c r="H45" s="13"/>
+      <c r="I45" s="14"/>
+      <c r="J45" s="8"/>
+      <c r="K45" s="8"/>
+      <c r="L45" s="15"/>
+      <c r="M45" s="14"/>
+      <c r="N45" s="15"/>
+      <c r="O45" s="14"/>
+      <c r="P45" s="13"/>
+      <c r="Q45" s="7"/>
+      <c r="R45" s="13"/>
+      <c r="S45" s="14"/>
+      <c r="T45" s="6"/>
+      <c r="U45" s="6"/>
+      <c r="V45" s="13"/>
+      <c r="W45" s="7"/>
+      <c r="X45" s="6"/>
+      <c r="Y45" s="14"/>
+      <c r="Z45" s="6"/>
+      <c r="AA45" s="6"/>
+      <c r="AB45" s="13"/>
+      <c r="AC45" s="14"/>
+      <c r="AD45" s="6"/>
+      <c r="AE45" s="14"/>
+      <c r="AF45" s="6"/>
+      <c r="AG45" s="6"/>
+      <c r="AH45" s="13"/>
+      <c r="AI45" s="7"/>
+      <c r="AJ45" s="13"/>
+      <c r="AK45" s="14"/>
+    </row>
+    <row r="46" spans="1:37" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="B46" s="5"/>
+      <c r="C46" s="5"/>
+      <c r="D46" s="5"/>
+      <c r="F46" s="5"/>
+      <c r="G46" s="5"/>
+      <c r="H46" s="5"/>
+      <c r="P46" s="5"/>
+      <c r="Q46" s="5"/>
+      <c r="R46" s="5"/>
+      <c r="S46" s="5"/>
+      <c r="T46" s="5"/>
+      <c r="U46" s="5"/>
+      <c r="V46" s="5"/>
+      <c r="W46" s="5"/>
+      <c r="X46" s="5"/>
+      <c r="Y46" s="5"/>
+      <c r="Z46" s="5"/>
+      <c r="AA46" s="5"/>
+      <c r="AB46" s="5"/>
+      <c r="AC46" s="5"/>
+      <c r="AD46" s="5"/>
+      <c r="AE46" s="5"/>
+      <c r="AF46" s="5"/>
+      <c r="AG46" s="5"/>
+      <c r="AH46" s="5"/>
+      <c r="AI46" s="5"/>
+      <c r="AJ46" s="5"/>
+      <c r="AK46" s="5"/>
+    </row>
+    <row r="47" spans="1:37" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A47" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B47" s="9"/>
+      <c r="C47" s="9"/>
+      <c r="D47" s="9"/>
+      <c r="E47" s="9"/>
+      <c r="F47" s="9"/>
+      <c r="G47" s="9"/>
+    </row>
+    <row r="49" spans="1:3" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A49" s="27"/>
+      <c r="B49" s="2" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A50" s="28"/>
+      <c r="B50" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="14.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C52" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" spans="4:4" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="D68" s="2"/>
+    </row>
+  </sheetData>
+  <mergeCells count="61">
+    <mergeCell ref="V16:AE21"/>
+    <mergeCell ref="P16:U24"/>
+    <mergeCell ref="B10:C15"/>
+    <mergeCell ref="B22:C27"/>
+    <mergeCell ref="V28:AE33"/>
+    <mergeCell ref="AB22:AC27"/>
+    <mergeCell ref="B28:G33"/>
+    <mergeCell ref="P10:U15"/>
+    <mergeCell ref="D16:E24"/>
+    <mergeCell ref="V22:W27"/>
+    <mergeCell ref="Z22:AA27"/>
+    <mergeCell ref="V10:AE15"/>
+    <mergeCell ref="T31:U36"/>
+    <mergeCell ref="P31:S39"/>
+    <mergeCell ref="AJ9:AK9"/>
+    <mergeCell ref="AH9:AI9"/>
+    <mergeCell ref="AF9:AG9"/>
+    <mergeCell ref="B7:G8"/>
+    <mergeCell ref="H7:O8"/>
+    <mergeCell ref="P7:U8"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="V9:AA9"/>
+    <mergeCell ref="AF7:AK8"/>
+    <mergeCell ref="V7:AE8"/>
+    <mergeCell ref="AD9:AE9"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="A43:A45"/>
+    <mergeCell ref="A13:A15"/>
+    <mergeCell ref="A22:A24"/>
+    <mergeCell ref="A25:A27"/>
+    <mergeCell ref="A28:A30"/>
+    <mergeCell ref="A31:A33"/>
+    <mergeCell ref="A34:A36"/>
+    <mergeCell ref="A37:A39"/>
+    <mergeCell ref="A19:A21"/>
+    <mergeCell ref="A10:A12"/>
+    <mergeCell ref="A40:A42"/>
+    <mergeCell ref="A16:A18"/>
+    <mergeCell ref="B34:G39"/>
+    <mergeCell ref="B16:C21"/>
+    <mergeCell ref="H1:AE5"/>
+    <mergeCell ref="AB9:AC9"/>
+    <mergeCell ref="H22:K27"/>
+    <mergeCell ref="H9:K9"/>
+    <mergeCell ref="H34:K39"/>
+    <mergeCell ref="J28:K33"/>
+    <mergeCell ref="L34:M39"/>
+    <mergeCell ref="N34:O39"/>
+    <mergeCell ref="H10:O21"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="N22:O27"/>
+    <mergeCell ref="H28:I33"/>
+    <mergeCell ref="P25:U30"/>
+    <mergeCell ref="N28:O33"/>
+    <mergeCell ref="L25:M30"/>
+    <mergeCell ref="X22:Y27"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="8" scale="54" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AG58"/>
+  <sheetViews>
+    <sheetView zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
+      <selection activeCell="T42" sqref="T42"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="14.42578125" customWidth="1"/>
+    <col min="3" max="3" width="10.7109375" customWidth="1"/>
+    <col min="19" max="19" width="11.85546875" customWidth="1"/>
+    <col min="20" max="21" width="10.7109375" customWidth="1"/>
+    <col min="24" max="26" width="10.7109375" customWidth="1"/>
+    <col min="27" max="27" width="13.85546875" customWidth="1"/>
+    <col min="32" max="33" width="9.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
-      <c r="J1" s="1"/>
-[...14 lines deleted...]
-      <c r="W1" s="1"/>
+      <c r="J1" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="40"/>
+      <c r="T1" s="40"/>
+      <c r="U1" s="40"/>
+      <c r="V1" s="40"/>
+      <c r="W1" s="40"/>
+      <c r="X1" s="40"/>
+      <c r="Y1" s="40"/>
+      <c r="Z1" s="40"/>
+      <c r="AA1" s="40"/>
     </row>
     <row r="2" spans="1:33" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A2" s="69"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
-      <c r="J2" s="1"/>
-[...12 lines deleted...]
-      <c r="W2" s="1"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="40"/>
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+      <c r="R2" s="40"/>
+      <c r="S2" s="40"/>
+      <c r="T2" s="40"/>
+      <c r="U2" s="40"/>
+      <c r="V2" s="40"/>
+      <c r="W2" s="40"/>
+      <c r="X2" s="40"/>
+      <c r="Y2" s="40"/>
+      <c r="Z2" s="40"/>
+      <c r="AA2" s="40"/>
     </row>
     <row r="3" spans="1:33" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A3" s="70"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A3" s="1"/>
+      <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
-      <c r="J3" s="1"/>
-[...14 lines deleted...]
-      <c r="W3" s="1"/>
+      <c r="J3" s="40"/>
+      <c r="K3" s="40"/>
+      <c r="L3" s="40"/>
+      <c r="M3" s="40"/>
+      <c r="N3" s="40"/>
+      <c r="O3" s="40"/>
+      <c r="P3" s="40"/>
+      <c r="Q3" s="40"/>
+      <c r="R3" s="40"/>
+      <c r="S3" s="40"/>
+      <c r="T3" s="40"/>
+      <c r="U3" s="40"/>
+      <c r="V3" s="40"/>
+      <c r="W3" s="40"/>
+      <c r="X3" s="40"/>
+      <c r="Y3" s="40"/>
+      <c r="Z3" s="40"/>
+      <c r="AA3" s="40"/>
     </row>
     <row r="4" spans="1:33" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
-      <c r="J4" s="1"/>
-[...14 lines deleted...]
-      <c r="W4" s="2"/>
+      <c r="J4" s="40"/>
+      <c r="K4" s="40"/>
+      <c r="L4" s="40"/>
+      <c r="M4" s="40"/>
+      <c r="N4" s="40"/>
+      <c r="O4" s="40"/>
+      <c r="P4" s="40"/>
+      <c r="Q4" s="40"/>
+      <c r="R4" s="40"/>
+      <c r="S4" s="40"/>
+      <c r="T4" s="40"/>
+      <c r="U4" s="40"/>
+      <c r="V4" s="40"/>
+      <c r="W4" s="40"/>
+      <c r="X4" s="40"/>
+      <c r="Y4" s="40"/>
+      <c r="Z4" s="40"/>
+      <c r="AA4" s="40"/>
     </row>
     <row r="5" spans="1:33" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
-      <c r="J5" s="1"/>
-[...12 lines deleted...]
-      <c r="W5" s="6"/>
+      <c r="J5" s="40"/>
+      <c r="K5" s="40"/>
+      <c r="L5" s="40"/>
+      <c r="M5" s="40"/>
+      <c r="N5" s="40"/>
+      <c r="O5" s="40"/>
+      <c r="P5" s="40"/>
+      <c r="Q5" s="40"/>
+      <c r="R5" s="40"/>
+      <c r="S5" s="40"/>
+      <c r="T5" s="40"/>
+      <c r="U5" s="40"/>
+      <c r="V5" s="40"/>
+      <c r="W5" s="40"/>
+      <c r="X5" s="40"/>
+      <c r="Y5" s="40"/>
+      <c r="Z5" s="40"/>
+      <c r="AA5" s="40"/>
     </row>
     <row r="6" spans="1:33" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
-    <row r="7" spans="1:33" ht="19.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:33" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
-      <c r="B7" s="83" t="s">
+      <c r="B7" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="C7" s="42"/>
+      <c r="D7" s="42"/>
+      <c r="E7" s="42"/>
+      <c r="F7" s="42"/>
+      <c r="G7" s="42"/>
+      <c r="H7" s="42"/>
+      <c r="I7" s="43"/>
+      <c r="J7" s="41" t="s">
+        <v>3</v>
+      </c>
+      <c r="K7" s="42"/>
+      <c r="L7" s="42"/>
+      <c r="M7" s="42"/>
+      <c r="N7" s="42"/>
+      <c r="O7" s="43"/>
+      <c r="P7" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="84"/>
-[...4 lines deleted...]
-      <c r="H7" s="83" t="s">
+      <c r="Q7" s="42"/>
+      <c r="R7" s="42"/>
+      <c r="S7" s="42"/>
+      <c r="T7" s="42"/>
+      <c r="U7" s="43"/>
+      <c r="V7" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="I7" s="84"/>
-[...4 lines deleted...]
-      <c r="N7" s="83" t="s">
+      <c r="W7" s="42"/>
+      <c r="X7" s="42"/>
+      <c r="Y7" s="42"/>
+      <c r="Z7" s="42"/>
+      <c r="AA7" s="43"/>
+      <c r="AB7" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="O7" s="84"/>
-[...6 lines deleted...]
-      <c r="V7" s="83" t="s">
+      <c r="AC7" s="42"/>
+      <c r="AD7" s="42"/>
+      <c r="AE7" s="42"/>
+      <c r="AF7" s="42"/>
+      <c r="AG7" s="43"/>
+    </row>
+    <row r="8" spans="1:33" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="4"/>
+      <c r="B8" s="44"/>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="45"/>
+      <c r="F8" s="45"/>
+      <c r="G8" s="45"/>
+      <c r="H8" s="45"/>
+      <c r="I8" s="46"/>
+      <c r="J8" s="61"/>
+      <c r="K8" s="62"/>
+      <c r="L8" s="62"/>
+      <c r="M8" s="62"/>
+      <c r="N8" s="62"/>
+      <c r="O8" s="63"/>
+      <c r="P8" s="44"/>
+      <c r="Q8" s="45"/>
+      <c r="R8" s="45"/>
+      <c r="S8" s="45"/>
+      <c r="T8" s="45"/>
+      <c r="U8" s="46"/>
+      <c r="V8" s="44"/>
+      <c r="W8" s="45"/>
+      <c r="X8" s="45"/>
+      <c r="Y8" s="45"/>
+      <c r="Z8" s="45"/>
+      <c r="AA8" s="46"/>
+      <c r="AB8" s="44"/>
+      <c r="AC8" s="45"/>
+      <c r="AD8" s="45"/>
+      <c r="AE8" s="45"/>
+      <c r="AF8" s="45"/>
+      <c r="AG8" s="46"/>
+    </row>
+    <row r="9" spans="1:33" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="69" t="s">
         <v>7</v>
       </c>
-      <c r="W7" s="84"/>
-[...4 lines deleted...]
-      <c r="AB7" s="83" t="s">
+      <c r="C9" s="101"/>
+      <c r="D9" s="101"/>
+      <c r="E9" s="70"/>
+      <c r="F9" s="69" t="s">
         <v>8</v>
       </c>
-      <c r="AC7" s="84"/>
-[...41 lines deleted...]
-      <c r="B9" s="81" t="s">
+      <c r="G9" s="101"/>
+      <c r="H9" s="69" t="s">
         <v>9</v>
       </c>
-      <c r="C9" s="82"/>
-      <c r="D9" s="81" t="s">
+      <c r="I9" s="70"/>
+      <c r="J9" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="K9" s="101"/>
+      <c r="L9" s="69" t="s">
+        <v>8</v>
+      </c>
+      <c r="M9" s="70"/>
+      <c r="N9" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="O9" s="70"/>
+      <c r="P9" s="79" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q9" s="80"/>
+      <c r="R9" s="79" t="s">
+        <v>8</v>
+      </c>
+      <c r="S9" s="80"/>
+      <c r="T9" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="U9" s="70"/>
+      <c r="V9" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="W9" s="101"/>
+      <c r="X9" s="69" t="s">
+        <v>8</v>
+      </c>
+      <c r="Y9" s="70"/>
+      <c r="Z9" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="AA9" s="70"/>
+      <c r="AB9" s="79" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC9" s="80"/>
+      <c r="AD9" s="79" t="s">
+        <v>8</v>
+      </c>
+      <c r="AE9" s="100"/>
+      <c r="AF9" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="AG9" s="70"/>
+    </row>
+    <row r="10" spans="1:33" ht="24.95" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="85" t="s">
         <v>10</v>
       </c>
-      <c r="E9" s="82"/>
-[...56 lines deleted...]
-      <c r="A10" s="99" t="s">
+      <c r="B10" s="77" t="s">
+        <v>49</v>
+      </c>
+      <c r="C10" s="56"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="4"/>
+      <c r="H10" s="19"/>
+      <c r="I10" s="19"/>
+      <c r="J10" s="121" t="s">
+        <v>25</v>
+      </c>
+      <c r="K10" s="122"/>
+      <c r="L10" s="122"/>
+      <c r="M10" s="122"/>
+      <c r="N10" s="122"/>
+      <c r="O10" s="123"/>
+      <c r="R10" s="51" t="s">
+        <v>66</v>
+      </c>
+      <c r="S10" s="72"/>
+      <c r="U10" s="24"/>
+      <c r="W10" s="24"/>
+      <c r="Z10" s="37"/>
+      <c r="AB10" s="12"/>
+      <c r="AC10" s="7"/>
+      <c r="AD10" s="6"/>
+      <c r="AE10" s="6"/>
+      <c r="AF10" s="13"/>
+      <c r="AG10" s="7"/>
+    </row>
+    <row r="11" spans="1:33" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="86"/>
+      <c r="B11" s="78"/>
+      <c r="C11" s="58"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6"/>
+      <c r="F11" s="3"/>
+      <c r="G11" s="4"/>
+      <c r="H11" s="6"/>
+      <c r="I11" s="6"/>
+      <c r="J11" s="124"/>
+      <c r="K11" s="125"/>
+      <c r="L11" s="125"/>
+      <c r="M11" s="125"/>
+      <c r="N11" s="125"/>
+      <c r="O11" s="126"/>
+      <c r="R11" s="53"/>
+      <c r="S11" s="54"/>
+      <c r="U11" s="4"/>
+      <c r="W11" s="4"/>
+      <c r="Z11" s="3"/>
+      <c r="AB11" s="13"/>
+      <c r="AC11" s="7"/>
+      <c r="AD11" s="6"/>
+      <c r="AE11" s="6"/>
+      <c r="AF11" s="3"/>
+      <c r="AG11" s="4"/>
+    </row>
+    <row r="12" spans="1:33" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="87"/>
+      <c r="B12" s="78"/>
+      <c r="C12" s="58"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="3"/>
+      <c r="G12" s="4"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="6"/>
+      <c r="J12" s="124"/>
+      <c r="K12" s="125"/>
+      <c r="L12" s="125"/>
+      <c r="M12" s="125"/>
+      <c r="N12" s="125"/>
+      <c r="O12" s="126"/>
+      <c r="R12" s="53"/>
+      <c r="S12" s="54"/>
+      <c r="U12" s="4"/>
+      <c r="W12" s="4"/>
+      <c r="Z12" s="3"/>
+      <c r="AB12" s="13"/>
+      <c r="AC12" s="7"/>
+      <c r="AD12" s="6"/>
+      <c r="AE12" s="6"/>
+      <c r="AF12" s="3"/>
+      <c r="AG12" s="4"/>
+    </row>
+    <row r="13" spans="1:33" ht="24.95" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="88" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="180" t="s">
-[...11 lines deleted...]
-      <c r="J10" s="179" t="s">
+      <c r="B13" s="78"/>
+      <c r="C13" s="58"/>
+      <c r="D13" s="6"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="3"/>
+      <c r="G13" s="4"/>
+      <c r="H13" s="6"/>
+      <c r="I13" s="6"/>
+      <c r="J13" s="124"/>
+      <c r="K13" s="125"/>
+      <c r="L13" s="125"/>
+      <c r="M13" s="125"/>
+      <c r="N13" s="125"/>
+      <c r="O13" s="126"/>
+      <c r="R13" s="73"/>
+      <c r="S13" s="74"/>
+      <c r="U13" s="4"/>
+      <c r="V13" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="W13" s="56"/>
+      <c r="Z13" s="3"/>
+      <c r="AB13" s="91" t="s">
+        <v>82</v>
+      </c>
+      <c r="AC13" s="92"/>
+      <c r="AD13" s="92"/>
+      <c r="AE13" s="92"/>
+      <c r="AF13" s="92"/>
+      <c r="AG13" s="93"/>
+    </row>
+    <row r="14" spans="1:33" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="89"/>
+      <c r="B14" s="78"/>
+      <c r="C14" s="58"/>
+      <c r="D14" s="6"/>
+      <c r="E14" s="6"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="4"/>
+      <c r="H14" s="6"/>
+      <c r="I14" s="6"/>
+      <c r="J14" s="124"/>
+      <c r="K14" s="125"/>
+      <c r="L14" s="125"/>
+      <c r="M14" s="125"/>
+      <c r="N14" s="125"/>
+      <c r="O14" s="126"/>
+      <c r="R14" s="73"/>
+      <c r="S14" s="74"/>
+      <c r="U14" s="4"/>
+      <c r="V14" s="57"/>
+      <c r="W14" s="58"/>
+      <c r="Z14" s="3"/>
+      <c r="AB14" s="94"/>
+      <c r="AC14" s="95"/>
+      <c r="AD14" s="95"/>
+      <c r="AE14" s="95"/>
+      <c r="AF14" s="95"/>
+      <c r="AG14" s="96"/>
+    </row>
+    <row r="15" spans="1:33" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="90"/>
+      <c r="B15" s="78"/>
+      <c r="C15" s="58"/>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="3"/>
+      <c r="G15" s="4"/>
+      <c r="H15" s="6"/>
+      <c r="I15" s="6"/>
+      <c r="J15" s="124"/>
+      <c r="K15" s="125"/>
+      <c r="L15" s="125"/>
+      <c r="M15" s="125"/>
+      <c r="N15" s="125"/>
+      <c r="O15" s="126"/>
+      <c r="R15" s="73"/>
+      <c r="S15" s="74"/>
+      <c r="U15" s="4"/>
+      <c r="V15" s="57"/>
+      <c r="W15" s="58"/>
+      <c r="Z15" s="3"/>
+      <c r="AB15" s="94"/>
+      <c r="AC15" s="95"/>
+      <c r="AD15" s="95"/>
+      <c r="AE15" s="95"/>
+      <c r="AF15" s="95"/>
+      <c r="AG15" s="96"/>
+    </row>
+    <row r="16" spans="1:33" ht="45" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="48" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="55" t="s">
+        <v>43</v>
+      </c>
+      <c r="C16" s="56"/>
+      <c r="D16" s="51" t="s">
         <v>47</v>
       </c>
-      <c r="K10" s="171"/>
-      <c r="N10" s="164" t="s">
+      <c r="E16" s="140"/>
+      <c r="F16" s="3"/>
+      <c r="G16" s="4"/>
+      <c r="H16" s="6"/>
+      <c r="I16" s="6"/>
+      <c r="J16" s="124"/>
+      <c r="K16" s="125"/>
+      <c r="L16" s="125"/>
+      <c r="M16" s="125"/>
+      <c r="N16" s="125"/>
+      <c r="O16" s="126"/>
+      <c r="P16" s="52" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q16" s="64"/>
+      <c r="R16" s="51" t="s">
+        <v>41</v>
+      </c>
+      <c r="S16" s="72"/>
+      <c r="U16" s="4"/>
+      <c r="V16" s="57"/>
+      <c r="W16" s="58"/>
+      <c r="X16" s="51" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y16" s="52"/>
+      <c r="Z16" s="3"/>
+      <c r="AB16" s="94"/>
+      <c r="AC16" s="95"/>
+      <c r="AD16" s="95"/>
+      <c r="AE16" s="95"/>
+      <c r="AF16" s="95"/>
+      <c r="AG16" s="96"/>
+    </row>
+    <row r="17" spans="1:33" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="49"/>
+      <c r="B17" s="57"/>
+      <c r="C17" s="58"/>
+      <c r="D17" s="65"/>
+      <c r="E17" s="71"/>
+      <c r="F17" s="3"/>
+      <c r="G17" s="4"/>
+      <c r="H17" s="6"/>
+      <c r="I17" s="6"/>
+      <c r="J17" s="124"/>
+      <c r="K17" s="125"/>
+      <c r="L17" s="125"/>
+      <c r="M17" s="125"/>
+      <c r="N17" s="125"/>
+      <c r="O17" s="126"/>
+      <c r="P17" s="71"/>
+      <c r="Q17" s="66"/>
+      <c r="R17" s="53"/>
+      <c r="S17" s="54"/>
+      <c r="U17" s="4"/>
+      <c r="V17" s="57"/>
+      <c r="W17" s="58"/>
+      <c r="X17" s="53"/>
+      <c r="Y17" s="54"/>
+      <c r="AB17" s="94"/>
+      <c r="AC17" s="95"/>
+      <c r="AD17" s="95"/>
+      <c r="AE17" s="95"/>
+      <c r="AF17" s="95"/>
+      <c r="AG17" s="96"/>
+    </row>
+    <row r="18" spans="1:33" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="50"/>
+      <c r="B18" s="57"/>
+      <c r="C18" s="58"/>
+      <c r="D18" s="65"/>
+      <c r="E18" s="71"/>
+      <c r="F18" s="3"/>
+      <c r="G18" s="4"/>
+      <c r="H18" s="6"/>
+      <c r="I18" s="6"/>
+      <c r="J18" s="124"/>
+      <c r="K18" s="125"/>
+      <c r="L18" s="125"/>
+      <c r="M18" s="125"/>
+      <c r="N18" s="125"/>
+      <c r="O18" s="126"/>
+      <c r="P18" s="71"/>
+      <c r="Q18" s="66"/>
+      <c r="R18" s="53"/>
+      <c r="S18" s="54"/>
+      <c r="U18" s="4"/>
+      <c r="V18" s="59"/>
+      <c r="W18" s="60"/>
+      <c r="X18" s="53"/>
+      <c r="Y18" s="54"/>
+      <c r="AB18" s="94"/>
+      <c r="AC18" s="95"/>
+      <c r="AD18" s="95"/>
+      <c r="AE18" s="95"/>
+      <c r="AF18" s="95"/>
+      <c r="AG18" s="96"/>
+    </row>
+    <row r="19" spans="1:33" ht="24.95" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="57"/>
+      <c r="C19" s="58"/>
+      <c r="D19" s="65"/>
+      <c r="E19" s="71"/>
+      <c r="F19" s="3"/>
+      <c r="G19" s="4"/>
+      <c r="H19" s="6"/>
+      <c r="I19" s="6"/>
+      <c r="J19" s="124"/>
+      <c r="K19" s="125"/>
+      <c r="L19" s="125"/>
+      <c r="M19" s="125"/>
+      <c r="N19" s="125"/>
+      <c r="O19" s="126"/>
+      <c r="P19" s="71"/>
+      <c r="Q19" s="66"/>
+      <c r="R19" s="53"/>
+      <c r="S19" s="54"/>
+      <c r="U19" s="4"/>
+      <c r="X19" s="53"/>
+      <c r="Y19" s="54"/>
+      <c r="AB19" s="94"/>
+      <c r="AC19" s="95"/>
+      <c r="AD19" s="95"/>
+      <c r="AE19" s="95"/>
+      <c r="AF19" s="95"/>
+      <c r="AG19" s="96"/>
+    </row>
+    <row r="20" spans="1:33" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="49"/>
+      <c r="B20" s="57"/>
+      <c r="C20" s="58"/>
+      <c r="D20" s="65"/>
+      <c r="E20" s="71"/>
+      <c r="F20" s="3"/>
+      <c r="G20" s="4"/>
+      <c r="H20" s="6"/>
+      <c r="I20" s="6"/>
+      <c r="J20" s="124"/>
+      <c r="K20" s="125"/>
+      <c r="L20" s="125"/>
+      <c r="M20" s="125"/>
+      <c r="N20" s="125"/>
+      <c r="O20" s="126"/>
+      <c r="P20" s="71"/>
+      <c r="Q20" s="66"/>
+      <c r="R20" s="53"/>
+      <c r="S20" s="54"/>
+      <c r="U20" s="4"/>
+      <c r="X20" s="53"/>
+      <c r="Y20" s="54"/>
+      <c r="AB20" s="94"/>
+      <c r="AC20" s="95"/>
+      <c r="AD20" s="95"/>
+      <c r="AE20" s="95"/>
+      <c r="AF20" s="95"/>
+      <c r="AG20" s="96"/>
+    </row>
+    <row r="21" spans="1:33" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="50"/>
+      <c r="B21" s="59"/>
+      <c r="C21" s="60"/>
+      <c r="D21" s="65"/>
+      <c r="E21" s="71"/>
+      <c r="F21" s="3"/>
+      <c r="G21" s="4"/>
+      <c r="H21" s="6"/>
+      <c r="I21" s="6"/>
+      <c r="J21" s="124"/>
+      <c r="K21" s="125"/>
+      <c r="L21" s="125"/>
+      <c r="M21" s="125"/>
+      <c r="N21" s="125"/>
+      <c r="O21" s="126"/>
+      <c r="P21" s="71"/>
+      <c r="Q21" s="66"/>
+      <c r="R21" s="53"/>
+      <c r="S21" s="54"/>
+      <c r="U21" s="4"/>
+      <c r="X21" s="53"/>
+      <c r="Y21" s="54"/>
+      <c r="AB21" s="94"/>
+      <c r="AC21" s="95"/>
+      <c r="AD21" s="95"/>
+      <c r="AE21" s="95"/>
+      <c r="AF21" s="95"/>
+      <c r="AG21" s="96"/>
+    </row>
+    <row r="22" spans="1:33" ht="24.95" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="48" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" s="51" t="s">
         <v>48</v>
       </c>
-      <c r="O10" s="186"/>
-[...2 lines deleted...]
-      <c r="R10" s="170" t="s">
+      <c r="C22" s="52"/>
+      <c r="D22" s="52"/>
+      <c r="E22" s="52"/>
+      <c r="F22" s="52"/>
+      <c r="G22" s="52"/>
+      <c r="H22" s="52"/>
+      <c r="I22" s="72"/>
+      <c r="J22" s="91" t="s">
         <v>50</v>
       </c>
-      <c r="S10" s="171"/>
-[...370 lines deleted...]
-      <c r="A22" s="105" t="s">
+      <c r="K22" s="141"/>
+      <c r="L22" s="141"/>
+      <c r="M22" s="141"/>
+      <c r="N22" s="141"/>
+      <c r="O22" s="142"/>
+      <c r="P22" s="26"/>
+      <c r="Q22" s="23"/>
+      <c r="R22" s="53"/>
+      <c r="S22" s="54"/>
+      <c r="U22" s="4"/>
+      <c r="V22" s="91" t="s">
+        <v>33</v>
+      </c>
+      <c r="W22" s="92"/>
+      <c r="X22" s="92"/>
+      <c r="Y22" s="92"/>
+      <c r="Z22" s="92"/>
+      <c r="AA22" s="93"/>
+      <c r="AB22" s="94"/>
+      <c r="AC22" s="95"/>
+      <c r="AD22" s="95"/>
+      <c r="AE22" s="95"/>
+      <c r="AF22" s="95"/>
+      <c r="AG22" s="96"/>
+    </row>
+    <row r="23" spans="1:33" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="49"/>
+      <c r="B23" s="53"/>
+      <c r="C23" s="81"/>
+      <c r="D23" s="81"/>
+      <c r="E23" s="81"/>
+      <c r="F23" s="81"/>
+      <c r="G23" s="81"/>
+      <c r="H23" s="81"/>
+      <c r="I23" s="54"/>
+      <c r="J23" s="47"/>
+      <c r="K23" s="143"/>
+      <c r="L23" s="143"/>
+      <c r="M23" s="143"/>
+      <c r="N23" s="143"/>
+      <c r="O23" s="144"/>
+      <c r="Q23" s="4"/>
+      <c r="R23" s="53"/>
+      <c r="S23" s="54"/>
+      <c r="U23" s="4"/>
+      <c r="V23" s="94"/>
+      <c r="W23" s="95"/>
+      <c r="X23" s="95"/>
+      <c r="Y23" s="95"/>
+      <c r="Z23" s="95"/>
+      <c r="AA23" s="96"/>
+      <c r="AB23" s="94"/>
+      <c r="AC23" s="95"/>
+      <c r="AD23" s="95"/>
+      <c r="AE23" s="95"/>
+      <c r="AF23" s="95"/>
+      <c r="AG23" s="96"/>
+    </row>
+    <row r="24" spans="1:33" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="50"/>
+      <c r="B24" s="53"/>
+      <c r="C24" s="81"/>
+      <c r="D24" s="81"/>
+      <c r="E24" s="81"/>
+      <c r="F24" s="81"/>
+      <c r="G24" s="81"/>
+      <c r="H24" s="81"/>
+      <c r="I24" s="54"/>
+      <c r="J24" s="47"/>
+      <c r="K24" s="143"/>
+      <c r="L24" s="143"/>
+      <c r="M24" s="143"/>
+      <c r="N24" s="143"/>
+      <c r="O24" s="144"/>
+      <c r="Q24" s="4"/>
+      <c r="R24" s="75"/>
+      <c r="S24" s="76"/>
+      <c r="U24" s="4"/>
+      <c r="V24" s="94"/>
+      <c r="W24" s="95"/>
+      <c r="X24" s="95"/>
+      <c r="Y24" s="95"/>
+      <c r="Z24" s="95"/>
+      <c r="AA24" s="96"/>
+      <c r="AB24" s="94"/>
+      <c r="AC24" s="95"/>
+      <c r="AD24" s="95"/>
+      <c r="AE24" s="95"/>
+      <c r="AF24" s="95"/>
+      <c r="AG24" s="96"/>
+    </row>
+    <row r="25" spans="1:33" ht="24.95" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="48" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="78"/>
-[...5 lines deleted...]
-      <c r="H22" s="132" t="s">
+      <c r="B25" s="53"/>
+      <c r="C25" s="81"/>
+      <c r="D25" s="81"/>
+      <c r="E25" s="81"/>
+      <c r="F25" s="81"/>
+      <c r="G25" s="81"/>
+      <c r="H25" s="81"/>
+      <c r="I25" s="54"/>
+      <c r="J25" s="47"/>
+      <c r="K25" s="143"/>
+      <c r="L25" s="143"/>
+      <c r="M25" s="143"/>
+      <c r="N25" s="143"/>
+      <c r="O25" s="144"/>
+      <c r="P25" s="13"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="S25" s="64"/>
+      <c r="U25" s="4"/>
+      <c r="V25" s="94"/>
+      <c r="W25" s="95"/>
+      <c r="X25" s="95"/>
+      <c r="Y25" s="95"/>
+      <c r="Z25" s="95"/>
+      <c r="AA25" s="96"/>
+      <c r="AB25" s="94"/>
+      <c r="AC25" s="95"/>
+      <c r="AD25" s="95"/>
+      <c r="AE25" s="95"/>
+      <c r="AF25" s="95"/>
+      <c r="AG25" s="96"/>
+    </row>
+    <row r="26" spans="1:33" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="49"/>
+      <c r="B26" s="53"/>
+      <c r="C26" s="81"/>
+      <c r="D26" s="81"/>
+      <c r="E26" s="81"/>
+      <c r="F26" s="81"/>
+      <c r="G26" s="81"/>
+      <c r="H26" s="81"/>
+      <c r="I26" s="54"/>
+      <c r="J26" s="47"/>
+      <c r="K26" s="143"/>
+      <c r="L26" s="143"/>
+      <c r="M26" s="143"/>
+      <c r="N26" s="143"/>
+      <c r="O26" s="144"/>
+      <c r="P26" s="13"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="65"/>
+      <c r="S26" s="66"/>
+      <c r="U26" s="4"/>
+      <c r="V26" s="94"/>
+      <c r="W26" s="95"/>
+      <c r="X26" s="95"/>
+      <c r="Y26" s="95"/>
+      <c r="Z26" s="95"/>
+      <c r="AA26" s="96"/>
+      <c r="AB26" s="94"/>
+      <c r="AC26" s="95"/>
+      <c r="AD26" s="95"/>
+      <c r="AE26" s="95"/>
+      <c r="AF26" s="95"/>
+      <c r="AG26" s="96"/>
+    </row>
+    <row r="27" spans="1:33" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="50"/>
+      <c r="B27" s="128"/>
+      <c r="C27" s="129"/>
+      <c r="D27" s="129"/>
+      <c r="E27" s="129"/>
+      <c r="F27" s="129"/>
+      <c r="G27" s="129"/>
+      <c r="H27" s="129"/>
+      <c r="I27" s="130"/>
+      <c r="J27" s="145"/>
+      <c r="K27" s="146"/>
+      <c r="L27" s="146"/>
+      <c r="M27" s="146"/>
+      <c r="N27" s="146"/>
+      <c r="O27" s="147"/>
+      <c r="P27" s="13"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="65"/>
+      <c r="S27" s="66"/>
+      <c r="U27" s="4"/>
+      <c r="V27" s="97"/>
+      <c r="W27" s="98"/>
+      <c r="X27" s="98"/>
+      <c r="Y27" s="98"/>
+      <c r="Z27" s="98"/>
+      <c r="AA27" s="99"/>
+      <c r="AB27" s="94"/>
+      <c r="AC27" s="95"/>
+      <c r="AD27" s="95"/>
+      <c r="AE27" s="95"/>
+      <c r="AF27" s="95"/>
+      <c r="AG27" s="96"/>
+    </row>
+    <row r="28" spans="1:33" ht="24.95" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="B28" s="131" t="s">
         <v>29</v>
       </c>
-      <c r="I22" s="133"/>
-[...213 lines deleted...]
-      </c>
+      <c r="C28" s="132"/>
+      <c r="D28" s="132"/>
+      <c r="E28" s="132"/>
+      <c r="F28" s="132"/>
+      <c r="G28" s="132"/>
+      <c r="H28" s="132"/>
       <c r="I28" s="133"/>
-      <c r="J28" s="133"/>
-[...23 lines deleted...]
-      <c r="AG28" s="4"/>
+      <c r="J28" s="127" t="s">
+        <v>80</v>
+      </c>
+      <c r="K28" s="64"/>
+      <c r="L28" s="31"/>
+      <c r="M28" s="29"/>
+      <c r="N28" s="31"/>
+      <c r="O28" s="29"/>
+      <c r="R28" s="65"/>
+      <c r="S28" s="66"/>
+      <c r="U28" s="4"/>
+      <c r="V28" s="51" t="s">
+        <v>54</v>
+      </c>
+      <c r="W28" s="52"/>
+      <c r="X28" s="52"/>
+      <c r="Y28" s="52"/>
+      <c r="Z28" s="52"/>
+      <c r="AA28" s="72"/>
+      <c r="AB28" s="94"/>
+      <c r="AC28" s="95"/>
+      <c r="AD28" s="95"/>
+      <c r="AE28" s="95"/>
+      <c r="AF28" s="95"/>
+      <c r="AG28" s="96"/>
     </row>
     <row r="29" spans="1:33" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="106"/>
-[...5 lines deleted...]
-      <c r="G29" s="137"/>
+      <c r="A29" s="49"/>
+      <c r="B29" s="134"/>
+      <c r="C29" s="135"/>
+      <c r="D29" s="135"/>
+      <c r="E29" s="135"/>
+      <c r="F29" s="135"/>
+      <c r="G29" s="135"/>
       <c r="H29" s="135"/>
       <c r="I29" s="136"/>
-      <c r="J29" s="136"/>
-[...21 lines deleted...]
-      <c r="AG29" s="4"/>
+      <c r="J29" s="65"/>
+      <c r="K29" s="66"/>
+      <c r="L29" s="13"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="13"/>
+      <c r="O29" s="7"/>
+      <c r="R29" s="65"/>
+      <c r="S29" s="66"/>
+      <c r="U29" s="4"/>
+      <c r="V29" s="53"/>
+      <c r="W29" s="81"/>
+      <c r="X29" s="81"/>
+      <c r="Y29" s="81"/>
+      <c r="Z29" s="81"/>
+      <c r="AA29" s="54"/>
+      <c r="AB29" s="94"/>
+      <c r="AC29" s="95"/>
+      <c r="AD29" s="95"/>
+      <c r="AE29" s="95"/>
+      <c r="AF29" s="95"/>
+      <c r="AG29" s="96"/>
     </row>
     <row r="30" spans="1:33" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="107"/>
-[...5 lines deleted...]
-      <c r="G30" s="153"/>
+      <c r="A30" s="50"/>
+      <c r="B30" s="134"/>
+      <c r="C30" s="135"/>
+      <c r="D30" s="135"/>
+      <c r="E30" s="135"/>
+      <c r="F30" s="135"/>
+      <c r="G30" s="135"/>
       <c r="H30" s="135"/>
       <c r="I30" s="136"/>
-      <c r="J30" s="136"/>
-[...21 lines deleted...]
-      <c r="AG30" s="4"/>
+      <c r="J30" s="65"/>
+      <c r="K30" s="66"/>
+      <c r="L30" s="13"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="13"/>
+      <c r="O30" s="7"/>
+      <c r="R30" s="67"/>
+      <c r="S30" s="68"/>
+      <c r="U30" s="4"/>
+      <c r="V30" s="53"/>
+      <c r="W30" s="81"/>
+      <c r="X30" s="81"/>
+      <c r="Y30" s="81"/>
+      <c r="Z30" s="81"/>
+      <c r="AA30" s="54"/>
+      <c r="AB30" s="94"/>
+      <c r="AC30" s="95"/>
+      <c r="AD30" s="95"/>
+      <c r="AE30" s="95"/>
+      <c r="AF30" s="95"/>
+      <c r="AG30" s="96"/>
     </row>
     <row r="31" spans="1:33" ht="24.95" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="105" t="s">
-[...9 lines deleted...]
-      <c r="G31" s="134"/>
+      <c r="A31" s="48" t="s">
+        <v>17</v>
+      </c>
+      <c r="B31" s="134"/>
+      <c r="C31" s="135"/>
+      <c r="D31" s="135"/>
+      <c r="E31" s="135"/>
+      <c r="F31" s="135"/>
+      <c r="G31" s="135"/>
       <c r="H31" s="135"/>
       <c r="I31" s="136"/>
-      <c r="J31" s="136"/>
-[...22 lines deleted...]
-      <c r="AG31" s="4"/>
+      <c r="J31" s="65"/>
+      <c r="K31" s="66"/>
+      <c r="L31" s="13"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="13"/>
+      <c r="O31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="S31" s="4"/>
+      <c r="U31" s="4"/>
+      <c r="V31" s="53"/>
+      <c r="W31" s="81"/>
+      <c r="X31" s="81"/>
+      <c r="Y31" s="81"/>
+      <c r="Z31" s="81"/>
+      <c r="AA31" s="54"/>
+      <c r="AB31" s="94"/>
+      <c r="AC31" s="95"/>
+      <c r="AD31" s="95"/>
+      <c r="AE31" s="95"/>
+      <c r="AF31" s="95"/>
+      <c r="AG31" s="96"/>
     </row>
     <row r="32" spans="1:33" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="106"/>
-[...5 lines deleted...]
-      <c r="G32" s="137"/>
+      <c r="A32" s="49"/>
+      <c r="B32" s="134"/>
+      <c r="C32" s="135"/>
+      <c r="D32" s="135"/>
+      <c r="E32" s="135"/>
+      <c r="F32" s="135"/>
+      <c r="G32" s="135"/>
       <c r="H32" s="135"/>
       <c r="I32" s="136"/>
-      <c r="J32" s="136"/>
-[...18 lines deleted...]
-      <c r="AG32" s="4"/>
+      <c r="J32" s="65"/>
+      <c r="K32" s="66"/>
+      <c r="L32" s="13"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="13"/>
+      <c r="O32" s="7"/>
+      <c r="Q32" s="4"/>
+      <c r="S32" s="4"/>
+      <c r="U32" s="4"/>
+      <c r="V32" s="53"/>
+      <c r="W32" s="81"/>
+      <c r="X32" s="81"/>
+      <c r="Y32" s="81"/>
+      <c r="Z32" s="81"/>
+      <c r="AA32" s="54"/>
+      <c r="AB32" s="94"/>
+      <c r="AC32" s="95"/>
+      <c r="AD32" s="95"/>
+      <c r="AE32" s="95"/>
+      <c r="AF32" s="95"/>
+      <c r="AG32" s="96"/>
     </row>
     <row r="33" spans="1:33" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="107"/>
-[...30 lines deleted...]
-      <c r="A34" s="96" t="s">
+      <c r="A33" s="50"/>
+      <c r="B33" s="137"/>
+      <c r="C33" s="138"/>
+      <c r="D33" s="138"/>
+      <c r="E33" s="138"/>
+      <c r="F33" s="138"/>
+      <c r="G33" s="138"/>
+      <c r="H33" s="138"/>
+      <c r="I33" s="139"/>
+      <c r="J33" s="67"/>
+      <c r="K33" s="68"/>
+      <c r="L33" s="32"/>
+      <c r="M33" s="33"/>
+      <c r="N33" s="15"/>
+      <c r="O33" s="14"/>
+      <c r="Q33" s="4"/>
+      <c r="S33" s="4"/>
+      <c r="U33" s="4"/>
+      <c r="V33" s="75"/>
+      <c r="W33" s="82"/>
+      <c r="X33" s="82"/>
+      <c r="Y33" s="82"/>
+      <c r="Z33" s="82"/>
+      <c r="AA33" s="76"/>
+      <c r="AB33" s="94"/>
+      <c r="AC33" s="95"/>
+      <c r="AD33" s="95"/>
+      <c r="AE33" s="95"/>
+      <c r="AF33" s="95"/>
+      <c r="AG33" s="96"/>
+    </row>
+    <row r="34" spans="1:33" ht="24.95" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="83" t="s">
+        <v>18</v>
+      </c>
+      <c r="B34" s="103" t="s">
         <v>19</v>
       </c>
-      <c r="B34" s="135"/>
-[...5 lines deleted...]
-      <c r="H34" s="117" t="s">
+      <c r="C34" s="104"/>
+      <c r="D34" s="104"/>
+      <c r="E34" s="104"/>
+      <c r="F34" s="104"/>
+      <c r="G34" s="104"/>
+      <c r="H34" s="104"/>
+      <c r="I34" s="105"/>
+      <c r="J34" s="112" t="s">
+        <v>20</v>
+      </c>
+      <c r="K34" s="113"/>
+      <c r="L34" s="113"/>
+      <c r="M34" s="113"/>
+      <c r="N34" s="113"/>
+      <c r="O34" s="114"/>
+      <c r="P34" s="6"/>
+      <c r="Q34" s="4"/>
+      <c r="S34" s="7"/>
+      <c r="U34" s="4"/>
+      <c r="V34" s="52" t="s">
+        <v>69</v>
+      </c>
+      <c r="W34" s="64"/>
+      <c r="X34" s="6"/>
+      <c r="Y34" s="6"/>
+      <c r="Z34" s="13"/>
+      <c r="AA34" s="6"/>
+      <c r="AB34" s="94"/>
+      <c r="AC34" s="95"/>
+      <c r="AD34" s="95"/>
+      <c r="AE34" s="95"/>
+      <c r="AF34" s="95"/>
+      <c r="AG34" s="96"/>
+    </row>
+    <row r="35" spans="1:33" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="47"/>
+      <c r="B35" s="106"/>
+      <c r="C35" s="107"/>
+      <c r="D35" s="107"/>
+      <c r="E35" s="107"/>
+      <c r="F35" s="107"/>
+      <c r="G35" s="107"/>
+      <c r="H35" s="107"/>
+      <c r="I35" s="108"/>
+      <c r="J35" s="115"/>
+      <c r="K35" s="116"/>
+      <c r="L35" s="116"/>
+      <c r="M35" s="116"/>
+      <c r="N35" s="116"/>
+      <c r="O35" s="117"/>
+      <c r="P35" s="13"/>
+      <c r="Q35" s="7"/>
+      <c r="S35" s="7"/>
+      <c r="U35" s="4"/>
+      <c r="V35" s="71"/>
+      <c r="W35" s="66"/>
+      <c r="X35" s="6"/>
+      <c r="Y35" s="7"/>
+      <c r="Z35" s="6"/>
+      <c r="AA35" s="6"/>
+      <c r="AB35" s="94"/>
+      <c r="AC35" s="95"/>
+      <c r="AD35" s="95"/>
+      <c r="AE35" s="95"/>
+      <c r="AF35" s="95"/>
+      <c r="AG35" s="96"/>
+    </row>
+    <row r="36" spans="1:33" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="84"/>
+      <c r="B36" s="106"/>
+      <c r="C36" s="107"/>
+      <c r="D36" s="107"/>
+      <c r="E36" s="107"/>
+      <c r="F36" s="107"/>
+      <c r="G36" s="107"/>
+      <c r="H36" s="107"/>
+      <c r="I36" s="108"/>
+      <c r="J36" s="115"/>
+      <c r="K36" s="116"/>
+      <c r="L36" s="116"/>
+      <c r="M36" s="116"/>
+      <c r="N36" s="116"/>
+      <c r="O36" s="117"/>
+      <c r="P36" s="13"/>
+      <c r="Q36" s="7"/>
+      <c r="S36" s="7"/>
+      <c r="T36" s="6"/>
+      <c r="U36" s="7"/>
+      <c r="V36" s="71"/>
+      <c r="W36" s="66"/>
+      <c r="X36" s="6"/>
+      <c r="Y36" s="7"/>
+      <c r="Z36" s="6"/>
+      <c r="AA36" s="6"/>
+      <c r="AB36" s="94"/>
+      <c r="AC36" s="95"/>
+      <c r="AD36" s="95"/>
+      <c r="AE36" s="95"/>
+      <c r="AF36" s="95"/>
+      <c r="AG36" s="96"/>
+    </row>
+    <row r="37" spans="1:33" ht="24.95" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="I34" s="118"/>
-[...99 lines deleted...]
-      <c r="A37" s="105" t="s">
+      <c r="B37" s="106"/>
+      <c r="C37" s="107"/>
+      <c r="D37" s="107"/>
+      <c r="E37" s="107"/>
+      <c r="F37" s="107"/>
+      <c r="G37" s="107"/>
+      <c r="H37" s="107"/>
+      <c r="I37" s="108"/>
+      <c r="J37" s="115"/>
+      <c r="K37" s="116"/>
+      <c r="L37" s="116"/>
+      <c r="M37" s="116"/>
+      <c r="N37" s="116"/>
+      <c r="O37" s="117"/>
+      <c r="P37" s="13"/>
+      <c r="Q37" s="7"/>
+      <c r="S37" s="7"/>
+      <c r="T37" s="6"/>
+      <c r="U37" s="7"/>
+      <c r="V37" s="71"/>
+      <c r="W37" s="66"/>
+      <c r="X37" s="6"/>
+      <c r="Y37" s="7"/>
+      <c r="Z37" s="6"/>
+      <c r="AA37" s="6"/>
+      <c r="AB37" s="94"/>
+      <c r="AC37" s="95"/>
+      <c r="AD37" s="95"/>
+      <c r="AE37" s="95"/>
+      <c r="AF37" s="95"/>
+      <c r="AG37" s="96"/>
+    </row>
+    <row r="38" spans="1:33" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="47"/>
+      <c r="B38" s="106"/>
+      <c r="C38" s="107"/>
+      <c r="D38" s="107"/>
+      <c r="E38" s="107"/>
+      <c r="F38" s="107"/>
+      <c r="G38" s="107"/>
+      <c r="H38" s="107"/>
+      <c r="I38" s="108"/>
+      <c r="J38" s="115"/>
+      <c r="K38" s="116"/>
+      <c r="L38" s="116"/>
+      <c r="M38" s="116"/>
+      <c r="N38" s="116"/>
+      <c r="O38" s="117"/>
+      <c r="P38" s="13"/>
+      <c r="Q38" s="7"/>
+      <c r="S38" s="7"/>
+      <c r="T38" s="6"/>
+      <c r="U38" s="7"/>
+      <c r="V38" s="71"/>
+      <c r="W38" s="66"/>
+      <c r="X38" s="6"/>
+      <c r="Y38" s="7"/>
+      <c r="Z38" s="6"/>
+      <c r="AA38" s="6"/>
+      <c r="AB38" s="94"/>
+      <c r="AC38" s="95"/>
+      <c r="AD38" s="95"/>
+      <c r="AE38" s="95"/>
+      <c r="AF38" s="95"/>
+      <c r="AG38" s="96"/>
+    </row>
+    <row r="39" spans="1:33" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="47"/>
+      <c r="B39" s="109"/>
+      <c r="C39" s="110"/>
+      <c r="D39" s="110"/>
+      <c r="E39" s="110"/>
+      <c r="F39" s="110"/>
+      <c r="G39" s="110"/>
+      <c r="H39" s="110"/>
+      <c r="I39" s="111"/>
+      <c r="J39" s="118"/>
+      <c r="K39" s="119"/>
+      <c r="L39" s="119"/>
+      <c r="M39" s="119"/>
+      <c r="N39" s="119"/>
+      <c r="O39" s="120"/>
+      <c r="P39" s="13"/>
+      <c r="Q39" s="7"/>
+      <c r="S39" s="7"/>
+      <c r="T39" s="6"/>
+      <c r="U39" s="7"/>
+      <c r="V39" s="71"/>
+      <c r="W39" s="66"/>
+      <c r="X39" s="6"/>
+      <c r="Y39" s="7"/>
+      <c r="Z39" s="6"/>
+      <c r="AA39" s="6"/>
+      <c r="AB39" s="94"/>
+      <c r="AC39" s="95"/>
+      <c r="AD39" s="95"/>
+      <c r="AE39" s="95"/>
+      <c r="AF39" s="95"/>
+      <c r="AG39" s="96"/>
+    </row>
+    <row r="40" spans="1:33" ht="24.6" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="B37" s="161" t="s">
-[...102 lines deleted...]
-      <c r="A40" s="105" t="s">
+      <c r="B40" s="25"/>
+      <c r="C40" s="17"/>
+      <c r="D40" s="19"/>
+      <c r="E40" s="19"/>
+      <c r="F40" s="25"/>
+      <c r="G40" s="17"/>
+      <c r="H40" s="19"/>
+      <c r="I40" s="19"/>
+      <c r="J40" s="25"/>
+      <c r="K40" s="17"/>
+      <c r="L40" s="25"/>
+      <c r="M40" s="17"/>
+      <c r="N40" s="25"/>
+      <c r="O40" s="17"/>
+      <c r="P40" s="13"/>
+      <c r="Q40" s="7"/>
+      <c r="R40" s="6"/>
+      <c r="S40" s="7"/>
+      <c r="T40" s="6"/>
+      <c r="U40" s="7"/>
+      <c r="V40" s="30"/>
+      <c r="W40" s="29"/>
+      <c r="X40" s="6"/>
+      <c r="Y40" s="7"/>
+      <c r="Z40" s="6"/>
+      <c r="AA40" s="6"/>
+      <c r="AB40" s="94"/>
+      <c r="AC40" s="95"/>
+      <c r="AD40" s="95"/>
+      <c r="AE40" s="95"/>
+      <c r="AF40" s="95"/>
+      <c r="AG40" s="96"/>
+    </row>
+    <row r="41" spans="1:33" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="49"/>
+      <c r="B41" s="13"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="6"/>
+      <c r="E41" s="6"/>
+      <c r="F41" s="13"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="6"/>
+      <c r="I41" s="6"/>
+      <c r="J41" s="13"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="13"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="6"/>
+      <c r="O41" s="6"/>
+      <c r="P41" s="13"/>
+      <c r="Q41" s="7"/>
+      <c r="R41" s="6"/>
+      <c r="S41" s="7"/>
+      <c r="T41" s="6"/>
+      <c r="U41" s="6"/>
+      <c r="V41" s="13"/>
+      <c r="W41" s="7"/>
+      <c r="X41" s="6"/>
+      <c r="Y41" s="7"/>
+      <c r="Z41" s="6"/>
+      <c r="AA41" s="6"/>
+      <c r="AB41" s="94"/>
+      <c r="AC41" s="95"/>
+      <c r="AD41" s="95"/>
+      <c r="AE41" s="95"/>
+      <c r="AF41" s="95"/>
+      <c r="AG41" s="96"/>
+    </row>
+    <row r="42" spans="1:33" ht="24.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="50"/>
+      <c r="B42" s="13"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="6"/>
+      <c r="E42" s="6"/>
+      <c r="F42" s="13"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="6"/>
+      <c r="I42" s="6"/>
+      <c r="J42" s="13"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="13"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="6"/>
+      <c r="O42" s="6"/>
+      <c r="P42" s="13"/>
+      <c r="Q42" s="7"/>
+      <c r="R42" s="6"/>
+      <c r="S42" s="7"/>
+      <c r="T42" s="6"/>
+      <c r="U42" s="6"/>
+      <c r="V42" s="13"/>
+      <c r="W42" s="7"/>
+      <c r="X42" s="6"/>
+      <c r="Y42" s="7"/>
+      <c r="Z42" s="6"/>
+      <c r="AA42" s="6"/>
+      <c r="AB42" s="94"/>
+      <c r="AC42" s="95"/>
+      <c r="AD42" s="95"/>
+      <c r="AE42" s="95"/>
+      <c r="AF42" s="95"/>
+      <c r="AG42" s="96"/>
+    </row>
+    <row r="43" spans="1:33" ht="24.6" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="83" t="s">
         <v>23</v>
       </c>
-      <c r="B40" s="34"/>
-[...99 lines deleted...]
-      <c r="F43" s="19"/>
+      <c r="B43" s="13"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="6"/>
+      <c r="E43" s="6"/>
+      <c r="F43" s="13"/>
       <c r="G43" s="7"/>
-      <c r="H43" s="9"/>
-[...13 lines deleted...]
-      <c r="X43" s="7"/>
+      <c r="H43" s="6"/>
+      <c r="I43" s="6"/>
+      <c r="J43" s="13"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="13"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="6"/>
+      <c r="O43" s="6"/>
+      <c r="P43" s="13"/>
+      <c r="Q43" s="7"/>
+      <c r="R43" s="6"/>
+      <c r="S43" s="7"/>
+      <c r="T43" s="6"/>
+      <c r="U43" s="6"/>
+      <c r="V43" s="13"/>
+      <c r="W43" s="7"/>
+      <c r="X43" s="6"/>
       <c r="Y43" s="7"/>
-      <c r="Z43" s="19"/>
-[...13 lines deleted...]
-      <c r="F44" s="19"/>
+      <c r="Z43" s="6"/>
+      <c r="AA43" s="6"/>
+      <c r="AB43" s="97"/>
+      <c r="AC43" s="98"/>
+      <c r="AD43" s="98"/>
+      <c r="AE43" s="98"/>
+      <c r="AF43" s="98"/>
+      <c r="AG43" s="99"/>
+    </row>
+    <row r="44" spans="1:33" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="47"/>
+      <c r="B44" s="13"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="6"/>
+      <c r="E44" s="6"/>
+      <c r="F44" s="13"/>
       <c r="G44" s="7"/>
-      <c r="H44" s="9"/>
-[...13 lines deleted...]
-      <c r="X44" s="7"/>
+      <c r="H44" s="6"/>
+      <c r="I44" s="6"/>
+      <c r="J44" s="13"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="13"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="6"/>
+      <c r="O44" s="6"/>
+      <c r="P44" s="13"/>
+      <c r="Q44" s="7"/>
+      <c r="R44" s="6"/>
+      <c r="S44" s="7"/>
+      <c r="T44" s="6"/>
+      <c r="U44" s="6"/>
+      <c r="V44" s="13"/>
+      <c r="W44" s="7"/>
+      <c r="X44" s="6"/>
       <c r="Y44" s="7"/>
-      <c r="Z44" s="19"/>
-[...3311 lines deleted...]
-    <row r="46" spans="1:31" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="Z44" s="6"/>
+      <c r="AA44" s="6"/>
+      <c r="AB44" s="13"/>
+      <c r="AC44" s="7"/>
+      <c r="AD44" s="6"/>
+      <c r="AE44" s="6"/>
+      <c r="AF44" s="13"/>
+      <c r="AG44" s="7"/>
+    </row>
+    <row r="45" spans="1:33" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="84"/>
+      <c r="B45" s="15"/>
+      <c r="C45" s="14"/>
+      <c r="D45" s="6"/>
+      <c r="E45" s="6"/>
+      <c r="F45" s="15"/>
+      <c r="G45" s="14"/>
+      <c r="H45" s="8"/>
+      <c r="I45" s="8"/>
+      <c r="J45" s="15"/>
+      <c r="K45" s="14"/>
+      <c r="L45" s="15"/>
+      <c r="M45" s="14"/>
+      <c r="N45" s="6"/>
+      <c r="O45" s="6"/>
+      <c r="P45" s="13"/>
+      <c r="Q45" s="14"/>
+      <c r="R45" s="8"/>
+      <c r="S45" s="14"/>
+      <c r="T45" s="8"/>
+      <c r="U45" s="8"/>
+      <c r="V45" s="15"/>
+      <c r="W45" s="14"/>
+      <c r="X45" s="8"/>
+      <c r="Y45" s="14"/>
+      <c r="Z45" s="6"/>
+      <c r="AA45" s="6"/>
+      <c r="AB45" s="13"/>
+      <c r="AC45" s="14"/>
+      <c r="AD45" s="8"/>
+      <c r="AE45" s="8"/>
+      <c r="AF45" s="15"/>
+      <c r="AG45" s="14"/>
+    </row>
+    <row r="46" spans="1:33" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="C46" s="5"/>
       <c r="D46" s="5"/>
+      <c r="E46" s="5"/>
+      <c r="F46" s="5"/>
       <c r="N46" s="5"/>
       <c r="O46" s="5"/>
-      <c r="U46" s="5"/>
+      <c r="P46" s="5"/>
+      <c r="Q46" s="5"/>
+      <c r="W46" s="5"/>
+      <c r="Z46" s="5"/>
       <c r="AA46" s="5"/>
+      <c r="AB46" s="5"/>
       <c r="AC46" s="5"/>
     </row>
-    <row r="47" spans="1:31" s="1" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:33" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A47" s="2" t="s">
-        <v>76</v>
-[...26 lines deleted...]
-    <row r="52" spans="1:1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+        <v>26</v>
+      </c>
+      <c r="B47" s="9"/>
+      <c r="C47" s="9"/>
+      <c r="D47" s="9"/>
+      <c r="E47" s="9"/>
+      <c r="F47" s="9"/>
+      <c r="G47" s="9"/>
+      <c r="H47" s="9"/>
+      <c r="I47" s="9"/>
+    </row>
+    <row r="48" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A48" s="9"/>
+    </row>
+    <row r="49" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A49" s="27"/>
+      <c r="B49" s="2" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A50" s="28"/>
+      <c r="B50" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="102" t="s">
+        <v>29</v>
+      </c>
+      <c r="B52" s="38"/>
+      <c r="C52" s="6"/>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A53" s="102"/>
+      <c r="B53" s="6"/>
+      <c r="C53" s="6"/>
+      <c r="D53" s="20"/>
+      <c r="E53" s="20"/>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A54" s="102"/>
+      <c r="B54" s="6"/>
+      <c r="C54" s="6"/>
+      <c r="D54" s="20"/>
+      <c r="E54" s="20"/>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A55" s="102"/>
+      <c r="B55" s="6"/>
+      <c r="C55" s="6"/>
+      <c r="D55" s="20"/>
+      <c r="E55" s="20"/>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A56" s="102"/>
+      <c r="B56" s="6"/>
+      <c r="C56" s="6"/>
+      <c r="D56" s="20"/>
+      <c r="E56" s="20"/>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A57" s="102"/>
+      <c r="B57" s="6"/>
+      <c r="C57" s="6"/>
+      <c r="D57" s="20"/>
+      <c r="E57" s="20"/>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="D58" s="20"/>
+      <c r="E58" s="20"/>
+    </row>
   </sheetData>
-  <mergeCells count="35">
-[...1 lines deleted...]
-    <mergeCell ref="A40:A42"/>
+  <mergeCells count="54">
+    <mergeCell ref="A52:A57"/>
+    <mergeCell ref="V22:AA27"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="B34:I39"/>
+    <mergeCell ref="J34:O39"/>
+    <mergeCell ref="J10:O21"/>
+    <mergeCell ref="J28:K33"/>
+    <mergeCell ref="B22:I27"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="B28:I33"/>
+    <mergeCell ref="D16:E21"/>
+    <mergeCell ref="B9:E9"/>
+    <mergeCell ref="J22:O27"/>
+    <mergeCell ref="AB7:AG8"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="AB9:AC9"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="AF9:AG9"/>
+    <mergeCell ref="V7:AA8"/>
+    <mergeCell ref="AB13:AG43"/>
+    <mergeCell ref="V34:W39"/>
+    <mergeCell ref="AD9:AE9"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="Z9:AA9"/>
+    <mergeCell ref="V28:AA33"/>
     <mergeCell ref="A43:A45"/>
-    <mergeCell ref="B34:G39"/>
-    <mergeCell ref="H34:M39"/>
+    <mergeCell ref="A34:A36"/>
     <mergeCell ref="A28:A30"/>
     <mergeCell ref="A10:A12"/>
     <mergeCell ref="A31:A33"/>
-    <mergeCell ref="A34:A36"/>
     <mergeCell ref="A13:A15"/>
     <mergeCell ref="A16:A18"/>
     <mergeCell ref="A19:A21"/>
     <mergeCell ref="A22:A24"/>
     <mergeCell ref="A25:A27"/>
-    <mergeCell ref="H9:I9"/>
-[...8 lines deleted...]
-    <mergeCell ref="H7:M8"/>
+    <mergeCell ref="J1:AA5"/>
+    <mergeCell ref="B7:I8"/>
+    <mergeCell ref="A37:A39"/>
+    <mergeCell ref="A40:A42"/>
+    <mergeCell ref="X16:Y21"/>
+    <mergeCell ref="B16:C21"/>
+    <mergeCell ref="P7:U8"/>
+    <mergeCell ref="J7:O8"/>
+    <mergeCell ref="R25:S30"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="P16:Q21"/>
+    <mergeCell ref="R10:S15"/>
+    <mergeCell ref="R16:S24"/>
+    <mergeCell ref="V13:W18"/>
+    <mergeCell ref="B10:C15"/>
     <mergeCell ref="R9:S9"/>
-    <mergeCell ref="N7:S8"/>
-[...8 lines deleted...]
-    <mergeCell ref="J9:K9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="8" scale="57" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Munkalapok</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>ÓP_N_I</vt:lpstr>
       <vt:lpstr>ÓP_N_II</vt:lpstr>
       <vt:lpstr>ÓP_N_III</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>