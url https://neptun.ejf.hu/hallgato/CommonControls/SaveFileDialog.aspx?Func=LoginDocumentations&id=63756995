--- v0 (2026-05-17)
+++ v1 (2026-10-04)
@@ -1,85 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ejfhu-my.sharepoint.com/personal/csilics_bernadett_ejf_hu/Documents/DROPI/ÓRARENDEK_2025_26_2/ÓRAREND_N_2025_26_2/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ejfhu-my.sharepoint.com/personal/csilics_bernadett_ejf_hu/Documents/DROPI/ÓRARENDEK_2026_27_1/ÓRAREND_N_2026_27_1/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1282" documentId="8_{59772F1A-903A-4C60-B593-F3DC6CDD07E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{FAC89500-B7E5-4D63-8625-B8044FF74CB1}"/>
+  <xr:revisionPtr revIDLastSave="360" documentId="11_1F2FE632F1B4EF6E2BDB4C4574C323370ADC4ECA" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7994ADD0-F57F-4F44-A9CC-2D245CEA8CF6}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="CS(BA)_N_I" sheetId="1" r:id="rId1"/>
     <sheet name="CS(BA)_N_II" sheetId="2" r:id="rId2"/>
     <sheet name="CS(BA)_N_III" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
-    </ext>
-[...7 lines deleted...]
-      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="71">
   <si>
     <t>EÖTVÖS JÓZSEF FŐISKOLA</t>
   </si>
   <si>
     <t>ÓRAREND</t>
   </si>
   <si>
     <t>I. ÉVFOLYAM, NAPPALI TAGOZAT</t>
   </si>
   <si>
     <t>CSECSEMŐ- ÉS KISGYERMEKNEVELŐ (BA) SZAK</t>
   </si>
   <si>
     <t>HÉTFŐ</t>
   </si>
   <si>
     <t>KEDD</t>
   </si>
   <si>
     <t>SZERDA</t>
   </si>
   <si>
     <t>CSÜTÖRTÖK</t>
   </si>
   <si>
@@ -104,50 +95,54 @@
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t>-8</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t>45</t>
     </r>
   </si>
   <si>
+    <t>CS110N
+Bölcsődei gyakorlat I.</t>
+  </si>
+  <si>
     <r>
       <t>9</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t>00</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t>-9</t>
@@ -553,1565 +548,2084 @@
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t>-19</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t>45</t>
     </r>
   </si>
   <si>
     <t>II. ÉVFOLYAM, NAPPALI TAGOZAT</t>
   </si>
   <si>
+    <t>CS309N
+Bölcsődei gyakorlat III.</t>
+  </si>
+  <si>
     <t>III. ÉVFOLYAM, NAPPALI TAGOZAT</t>
   </si>
   <si>
-    <t>CS209N
-[...22 lines deleted...]
-Ének-zene és módszertana I.
+    <t>CS507N
+Bölcsődei gyakorlat V.</t>
+  </si>
+  <si>
+    <t>Zenei képességfejlesztés fakultáció  (Bakacsi Zita) Kedd - 16:00-17:30 A/94</t>
+  </si>
+  <si>
+    <t>összevont órák</t>
+  </si>
+  <si>
+    <t>műveltségi terület/szakirány/specializáció</t>
+  </si>
+  <si>
+    <t>NYELVI ÓRÁK</t>
+  </si>
+  <si>
+    <t>Nyelvi órák keretében</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS112N
+Táplálkozástudományi alapismeretek, gyermekélelmezés
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
+      <t>Bedzsula Bálintné</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/39</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS113N
+Gyermekélelmezés gyakorlata
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Bedzsula Bálintné</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/39</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS104N
+Felkészülés a szakmai gyakorlatokra, szakmai képességfejlesztés I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Kiss Tiborné</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/39</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CS315N
+Egészséges kisgyermek fejlődése és gondozása I.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Solt Rita</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/39</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS302N
+Bölcsődei alapismeretek
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Kiss Tiborné
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/39</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS503N
+Felkészülés a szakmai gyakorlatokra, szalnmai képességfejlesztés II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Kiss Tiborné / Solt Rita</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/39</t>
+    </r>
+  </si>
+  <si>
+    <t>2026/2027 TANÉV 1. FÉLÉV</t>
+  </si>
+  <si>
+    <t>2026/2027. TANÉV 1. FÉLÉV</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS323N
+Csecsemő és kisgyermeknevelés horvátul II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>horvát spec.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Morana Plavac
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/42</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS327N
+Horvát nyelv III.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>horvát spec.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Sibalin Mirjana
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/42</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS307N
+Ének-zene és módszertana II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
       <t>Bakacsi Zita</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t>A/94</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">CS207N
-Vizuális nevelés és módszertana
+      <t xml:space="preserve">CS314N
+Romológiai ismeretek
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Szabó Áron</t>
+      <t>Dr. Huszár-Samu Nóra</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>C/47</t>
-[...14 lines deleted...]
-Ének-zene és módszertana III.
+      <t>C/32-34</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS501N
+A pedagógus pályára való felkészítés - portfólió
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Bakacsi Zita</t>
+      <t>Dr. Simon Dóra</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>A/94</t>
-[...14 lines deleted...]
-Egészséges kisgyermek fejlődése és gondozása II.
+      <t>C/32-34</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS102N
+Bevezetés a pedagógiába
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Solt Rita</t>
+      <t>Horváth Réka</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
+A/88</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CS326N
+Német nyelv III.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/50</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS322N
+Integrált nevelést igénylő csoportok II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Borszéki Szabolcsné Gábris Virág</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/48</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS106N
+Általános pszichológia
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Pump Luca</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/49</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS101N
+Informatika
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Győrfi Tamás</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>A/6</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS108N
+Nyelv- és beszédművelés
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Bordás Sándor</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t>C/39</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">CS425N
-Az integrált nevelés elmélete és gyakorlata
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS111N
+Gyógypedagógiai alapismeretek-SNI
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">Borszéki Szabolcsné  Gábris Virág
-[...6 lines deleted...]
-        <color theme="1"/>
+      <t xml:space="preserve">Bánhidi Andrea
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">C/39
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS109N
+Gyermekirodalom és módszertana I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Bordás Sándor</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/49</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS205N
+Beszédfejlődés segítése
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Marcsányi-Papp Hajnalka</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/39</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS304N
+Játékpedagógia és módszertana II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Horváth Réka</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/51</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CS301N
+Szociológiai alapismeretek</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Horváth Réka</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/51</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">CS328N
+Csecsemő- és kisgyermeknevelés angolul II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>angol spec.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Mótyán Éva</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+C/39</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">CS325N
+Angol nyelv III.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Kirsteen Michelle Crawford</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+C/58</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS303N
+Családpedagógiai alapismeretek
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Simon Dóra</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t>C/32-34</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>CS403N
-Neveléstörténet és alternatív pedagógia</t>
+      <t xml:space="preserve">CS502N
+Korai fejlesztés-integráció, inklúzió
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Borszéki Szabolcsné Gábris Virág</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/48</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS505N
+Ápolástan
+</t>
+    </r>
+    <r>
+      <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Horváth Réka</t>
+      <t>Keiner Szilvia</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
+      <t>C/58</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS522N
+Pedagógiai diagnosztika
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Borszéki Szabolcsné Gábris Virág</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/48</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS513N
+Bölcsőde-óvoda átmenet
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Zalay Szabolcs</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
       <t>C/32-34</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>CS201N
-Csecsemő-és kisgyermekkor pedagógiája</t>
+      <t>CS115N
+Német nyelv I.</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Horváth Réka</t>
+      <t>Gál Márta</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>C/58</t>
-[...14 lines deleted...]
-Játékpedagógia és módszertana I.
+      <t>C/50</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>8.30-tól</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+CS521N
+Kora gyermekkori irodalom és közvetítése angolul </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Borszéki Szabolcsné  Gábris Virág</t>
+      <t xml:space="preserve">Mótyán Éva
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Angol spec.</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>C/48</t>
-[...14 lines deleted...]
-Csecsemő- és kisgyermeknevelés németül I.
+      <t>C/59</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS306N
+A mozgásfejlesztés pedagógiája és módszertana
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Gál Márta</t>
+      <t xml:space="preserve">Gaál Andrea
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/51</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CS114N
+Angol nyelv I.</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
-        <b/>
-[...26 lines deleted...]
-      <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Gál Márta</t>
+      <t xml:space="preserve">Kirsteen Michelle Crawford
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/51</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CS114N
+Angol nyelv I.</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
-        <b/>
-[...26 lines deleted...]
-      <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Dr. Pump Luca</t>
-[...2 lines deleted...]
-      <rPr>
+      <t xml:space="preserve">Bencze Balázs
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/59</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>8.30-TÓL</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
-</t>
-[...27 lines deleted...]
-</t>
+CS518N
+Önismereti tréning</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+D</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Dr. Simon Dóra</t>
+      <t xml:space="preserve">r. Pump Luca
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1. CSOPORT</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="11"/>
-[...24 lines deleted...]
-      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">2026.09.18.
+2026.09.25.
+2026.10.02.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2. CSOPORT</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
+2026.11.06.
+2026.11.20.
+2026.12.04.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/51</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">14:30-tól
+CS325N
+Angol nyelv III.
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Dr. Bordás Sándor</t>
-[...2 lines deleted...]
-      <rPr>
+      <t>Bencze Balázs</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
-</t>
-[...817 lines deleted...]
-      <t>C/35</t>
+C/51</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -2156,107 +2670,132 @@
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...17 lines deleted...]
-    </font>
   </fonts>
-  <fills count="6">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFBEFCF5"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFBCF1FE"/>
-[...5 lines deleted...]
-        <fgColor theme="4" tint="0.59999389629810485"/>
+        <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="24">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -2309,613 +2848,719 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
-      <right/>
-[...60 lines deleted...]
-      </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thick">
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thick">
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="144">
+  <cellXfs count="178">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...76 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
-[...71 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...47 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="1">
     <cellStyle name="Normál" xfId="0" builtinId="0"/>
-    <cellStyle name="Normál 2 2" xfId="1" xr:uid="{1AE9EE01-CC62-4B76-895F-E45A810FC47A}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
-      <color rgb="FF92F0F0"/>
+      <color rgb="FF66FFCC"/>
+      <color rgb="FF99FFCC"/>
+      <color rgb="FF66FFFF"/>
       <color rgb="FFCAE3F0"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -3168,2912 +3813,3064 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:U48"/>
+  <dimension ref="A1:U55"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" zoomScale="68" zoomScaleNormal="68" workbookViewId="0">
-      <selection activeCell="N21" sqref="N21:Q26"/>
+    <sheetView topLeftCell="A5" zoomScale="71" zoomScaleNormal="71" workbookViewId="0">
+      <selection activeCell="AB36" sqref="AB36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="L1" s="1"/>
     </row>
     <row r="2" spans="1:21" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A2" s="41"/>
-[...2 lines deleted...]
-      </c>
+      <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
     </row>
     <row r="3" spans="1:21" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A3" s="42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="L3" s="1"/>
     </row>
     <row r="4" spans="1:21" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="L4" s="1"/>
     </row>
     <row r="5" spans="1:21" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
     </row>
     <row r="6" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="7" spans="1:21" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A7" s="3"/>
-      <c r="B7" s="61" t="s">
+      <c r="B7" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="62"/>
-[...2 lines deleted...]
-      <c r="F7" s="61" t="s">
+      <c r="C7" s="47"/>
+      <c r="D7" s="47"/>
+      <c r="E7" s="48"/>
+      <c r="F7" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="62"/>
-[...2 lines deleted...]
-      <c r="J7" s="61" t="s">
+      <c r="G7" s="47"/>
+      <c r="H7" s="47"/>
+      <c r="I7" s="48"/>
+      <c r="J7" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="K7" s="62"/>
-[...2 lines deleted...]
-      <c r="N7" s="62" t="s">
+      <c r="K7" s="47"/>
+      <c r="L7" s="47"/>
+      <c r="M7" s="48"/>
+      <c r="N7" s="46" t="s">
         <v>7</v>
       </c>
-      <c r="O7" s="62"/>
-[...2 lines deleted...]
-      <c r="R7" s="62" t="s">
+      <c r="O7" s="47"/>
+      <c r="P7" s="47"/>
+      <c r="Q7" s="48"/>
+      <c r="R7" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="S7" s="62"/>
-[...1 lines deleted...]
-      <c r="U7" s="63"/>
+      <c r="S7" s="47"/>
+      <c r="T7" s="47"/>
+      <c r="U7" s="48"/>
     </row>
     <row r="8" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="3"/>
-      <c r="B8" s="64"/>
-[...21 lines deleted...]
-      <c r="A9" s="115" t="s">
+      <c r="B8" s="49"/>
+      <c r="C8" s="50"/>
+      <c r="D8" s="50"/>
+      <c r="E8" s="51"/>
+      <c r="F8" s="49"/>
+      <c r="G8" s="50"/>
+      <c r="H8" s="50"/>
+      <c r="I8" s="51"/>
+      <c r="J8" s="92"/>
+      <c r="K8" s="92"/>
+      <c r="L8" s="92"/>
+      <c r="M8" s="93"/>
+      <c r="N8" s="49"/>
+      <c r="O8" s="50"/>
+      <c r="P8" s="50"/>
+      <c r="Q8" s="51"/>
+      <c r="R8" s="49"/>
+      <c r="S8" s="50"/>
+      <c r="T8" s="50"/>
+      <c r="U8" s="51"/>
+    </row>
+    <row r="9" spans="1:21" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="141" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="67" t="s">
+      <c r="B9" s="58" t="s">
+        <v>49</v>
+      </c>
+      <c r="C9" s="59"/>
+      <c r="D9" s="59"/>
+      <c r="E9" s="60"/>
+      <c r="F9" s="97" t="s">
+        <v>46</v>
+      </c>
+      <c r="G9" s="98"/>
+      <c r="H9" s="98"/>
+      <c r="I9" s="99"/>
+      <c r="J9" s="58" t="s">
         <v>35</v>
       </c>
-      <c r="C9" s="68"/>
-[...72 lines deleted...]
-      <c r="A12" s="115" t="s">
+      <c r="K9" s="59"/>
+      <c r="L9" s="59"/>
+      <c r="M9" s="60"/>
+      <c r="N9" s="106" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="57"/>
-[...64 lines deleted...]
-      <c r="U14" s="15"/>
+      <c r="O9" s="107"/>
+      <c r="P9" s="107"/>
+      <c r="Q9" s="123"/>
+      <c r="U9" s="28"/>
+    </row>
+    <row r="10" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A10" s="142"/>
+      <c r="B10" s="61"/>
+      <c r="C10" s="62"/>
+      <c r="D10" s="62"/>
+      <c r="E10" s="63"/>
+      <c r="F10" s="100"/>
+      <c r="G10" s="101"/>
+      <c r="H10" s="101"/>
+      <c r="I10" s="102"/>
+      <c r="J10" s="61"/>
+      <c r="K10" s="62"/>
+      <c r="L10" s="62"/>
+      <c r="M10" s="63"/>
+      <c r="N10" s="108"/>
+      <c r="O10" s="109"/>
+      <c r="P10" s="109"/>
+      <c r="Q10" s="124"/>
+      <c r="U10" s="3"/>
+    </row>
+    <row r="11" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="143"/>
+      <c r="B11" s="61"/>
+      <c r="C11" s="62"/>
+      <c r="D11" s="62"/>
+      <c r="E11" s="63"/>
+      <c r="F11" s="100"/>
+      <c r="G11" s="101"/>
+      <c r="H11" s="101"/>
+      <c r="I11" s="102"/>
+      <c r="J11" s="61"/>
+      <c r="K11" s="62"/>
+      <c r="L11" s="62"/>
+      <c r="M11" s="63"/>
+      <c r="N11" s="108"/>
+      <c r="O11" s="109"/>
+      <c r="P11" s="109"/>
+      <c r="Q11" s="124"/>
+      <c r="U11" s="3"/>
+    </row>
+    <row r="12" spans="1:21" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="141" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="61"/>
+      <c r="C12" s="62"/>
+      <c r="D12" s="62"/>
+      <c r="E12" s="63"/>
+      <c r="F12" s="100"/>
+      <c r="G12" s="101"/>
+      <c r="H12" s="101"/>
+      <c r="I12" s="102"/>
+      <c r="J12" s="61"/>
+      <c r="K12" s="62"/>
+      <c r="L12" s="62"/>
+      <c r="M12" s="63"/>
+      <c r="N12" s="108"/>
+      <c r="O12" s="109"/>
+      <c r="P12" s="109"/>
+      <c r="Q12" s="124"/>
+      <c r="U12" s="3"/>
+    </row>
+    <row r="13" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="142"/>
+      <c r="B13" s="61"/>
+      <c r="C13" s="62"/>
+      <c r="D13" s="62"/>
+      <c r="E13" s="63"/>
+      <c r="F13" s="100"/>
+      <c r="G13" s="101"/>
+      <c r="H13" s="101"/>
+      <c r="I13" s="102"/>
+      <c r="J13" s="61"/>
+      <c r="K13" s="62"/>
+      <c r="L13" s="62"/>
+      <c r="M13" s="63"/>
+      <c r="N13" s="108"/>
+      <c r="O13" s="109"/>
+      <c r="P13" s="109"/>
+      <c r="Q13" s="124"/>
+      <c r="U13" s="3"/>
+    </row>
+    <row r="14" spans="1:21" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="143"/>
+      <c r="B14" s="64"/>
+      <c r="C14" s="65"/>
+      <c r="D14" s="65"/>
+      <c r="E14" s="66"/>
+      <c r="F14" s="103"/>
+      <c r="G14" s="104"/>
+      <c r="H14" s="104"/>
+      <c r="I14" s="105"/>
+      <c r="J14" s="61"/>
+      <c r="K14" s="62"/>
+      <c r="L14" s="62"/>
+      <c r="M14" s="63"/>
+      <c r="N14" s="108"/>
+      <c r="O14" s="109"/>
+      <c r="P14" s="109"/>
+      <c r="Q14" s="124"/>
+      <c r="U14" s="3"/>
     </row>
     <row r="15" spans="1:21" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="112" t="s">
-[...27 lines deleted...]
-      <c r="U15" s="15"/>
+      <c r="A15" s="79" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="58" t="s">
+        <v>33</v>
+      </c>
+      <c r="C15" s="59"/>
+      <c r="D15" s="59"/>
+      <c r="E15" s="60"/>
+      <c r="J15" s="58" t="s">
+        <v>52</v>
+      </c>
+      <c r="K15" s="59"/>
+      <c r="L15" s="59"/>
+      <c r="M15" s="60"/>
+      <c r="N15" s="108"/>
+      <c r="O15" s="109"/>
+      <c r="P15" s="109"/>
+      <c r="Q15" s="124"/>
+      <c r="U15" s="3"/>
     </row>
     <row r="16" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A16" s="113"/>
-[...19 lines deleted...]
-      <c r="U16" s="15"/>
+      <c r="A16" s="80"/>
+      <c r="B16" s="61"/>
+      <c r="C16" s="62"/>
+      <c r="D16" s="62"/>
+      <c r="E16" s="63"/>
+      <c r="J16" s="61"/>
+      <c r="K16" s="62"/>
+      <c r="L16" s="62"/>
+      <c r="M16" s="63"/>
+      <c r="N16" s="108"/>
+      <c r="O16" s="109"/>
+      <c r="P16" s="109"/>
+      <c r="Q16" s="124"/>
+      <c r="U16" s="3"/>
     </row>
     <row r="17" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="114"/>
-[...90 lines deleted...]
-      <c r="U20" s="21"/>
+      <c r="A17" s="81"/>
+      <c r="B17" s="61"/>
+      <c r="C17" s="62"/>
+      <c r="D17" s="62"/>
+      <c r="E17" s="63"/>
+      <c r="J17" s="61"/>
+      <c r="K17" s="62"/>
+      <c r="L17" s="62"/>
+      <c r="M17" s="63"/>
+      <c r="N17" s="108"/>
+      <c r="O17" s="109"/>
+      <c r="P17" s="109"/>
+      <c r="Q17" s="124"/>
+      <c r="U17" s="3"/>
+    </row>
+    <row r="18" spans="1:21" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="61"/>
+      <c r="C18" s="62"/>
+      <c r="D18" s="62"/>
+      <c r="E18" s="63"/>
+      <c r="J18" s="61"/>
+      <c r="K18" s="62"/>
+      <c r="L18" s="62"/>
+      <c r="M18" s="63"/>
+      <c r="N18" s="108"/>
+      <c r="O18" s="109"/>
+      <c r="P18" s="109"/>
+      <c r="Q18" s="124"/>
+      <c r="U18" s="3"/>
+    </row>
+    <row r="19" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A19" s="80"/>
+      <c r="B19" s="61"/>
+      <c r="C19" s="62"/>
+      <c r="D19" s="62"/>
+      <c r="E19" s="63"/>
+      <c r="J19" s="61"/>
+      <c r="K19" s="62"/>
+      <c r="L19" s="62"/>
+      <c r="M19" s="63"/>
+      <c r="N19" s="108"/>
+      <c r="O19" s="109"/>
+      <c r="P19" s="109"/>
+      <c r="Q19" s="124"/>
+      <c r="U19" s="3"/>
+    </row>
+    <row r="20" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="81"/>
+      <c r="B20" s="64"/>
+      <c r="C20" s="65"/>
+      <c r="D20" s="65"/>
+      <c r="E20" s="66"/>
+      <c r="J20" s="64"/>
+      <c r="K20" s="65"/>
+      <c r="L20" s="65"/>
+      <c r="M20" s="66"/>
+      <c r="N20" s="108"/>
+      <c r="O20" s="109"/>
+      <c r="P20" s="109"/>
+      <c r="Q20" s="124"/>
+      <c r="U20" s="3"/>
     </row>
     <row r="21" spans="1:21" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="112" t="s">
-[...6 lines deleted...]
-      <c r="F21" s="55" t="s">
+      <c r="A21" s="79" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="58" t="s">
+        <v>34</v>
+      </c>
+      <c r="C21" s="59"/>
+      <c r="D21" s="59"/>
+      <c r="E21" s="60"/>
+      <c r="F21" s="58" t="s">
         <v>50</v>
       </c>
-      <c r="G21" s="56"/>
-[...19 lines deleted...]
-      <c r="U21" s="21"/>
+      <c r="G21" s="59"/>
+      <c r="H21" s="59"/>
+      <c r="I21" s="60"/>
+      <c r="J21" s="59" t="s">
+        <v>53</v>
+      </c>
+      <c r="K21" s="59"/>
+      <c r="L21" s="59"/>
+      <c r="M21" s="60"/>
+      <c r="N21" s="29"/>
+      <c r="O21" s="30"/>
+      <c r="P21" s="30"/>
+      <c r="Q21" s="28"/>
+      <c r="U21" s="3"/>
     </row>
     <row r="22" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A22" s="113"/>
-[...19 lines deleted...]
-      <c r="U22" s="21"/>
+      <c r="A22" s="80"/>
+      <c r="B22" s="61"/>
+      <c r="C22" s="62"/>
+      <c r="D22" s="62"/>
+      <c r="E22" s="63"/>
+      <c r="F22" s="61"/>
+      <c r="G22" s="62"/>
+      <c r="H22" s="62"/>
+      <c r="I22" s="63"/>
+      <c r="J22" s="62"/>
+      <c r="K22" s="62"/>
+      <c r="L22" s="62"/>
+      <c r="M22" s="63"/>
+      <c r="Q22" s="3"/>
+      <c r="U22" s="3"/>
     </row>
     <row r="23" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="114"/>
-[...92 lines deleted...]
-      <c r="U26" s="21"/>
+      <c r="A23" s="81"/>
+      <c r="B23" s="61"/>
+      <c r="C23" s="62"/>
+      <c r="D23" s="62"/>
+      <c r="E23" s="63"/>
+      <c r="F23" s="61"/>
+      <c r="G23" s="62"/>
+      <c r="H23" s="62"/>
+      <c r="I23" s="63"/>
+      <c r="J23" s="62"/>
+      <c r="K23" s="62"/>
+      <c r="L23" s="62"/>
+      <c r="M23" s="63"/>
+      <c r="Q23" s="3"/>
+      <c r="U23" s="3"/>
+    </row>
+    <row r="24" spans="1:21" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="B24" s="61"/>
+      <c r="C24" s="62"/>
+      <c r="D24" s="62"/>
+      <c r="E24" s="63"/>
+      <c r="F24" s="61"/>
+      <c r="G24" s="62"/>
+      <c r="H24" s="62"/>
+      <c r="I24" s="63"/>
+      <c r="J24" s="62"/>
+      <c r="K24" s="62"/>
+      <c r="L24" s="62"/>
+      <c r="M24" s="63"/>
+      <c r="Q24" s="3"/>
+      <c r="U24" s="3"/>
+    </row>
+    <row r="25" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A25" s="80"/>
+      <c r="B25" s="61"/>
+      <c r="C25" s="62"/>
+      <c r="D25" s="62"/>
+      <c r="E25" s="63"/>
+      <c r="F25" s="61"/>
+      <c r="G25" s="62"/>
+      <c r="H25" s="62"/>
+      <c r="I25" s="63"/>
+      <c r="J25" s="62"/>
+      <c r="K25" s="62"/>
+      <c r="L25" s="62"/>
+      <c r="M25" s="63"/>
+      <c r="N25" s="12"/>
+      <c r="Q25" s="3"/>
+      <c r="U25" s="3"/>
+    </row>
+    <row r="26" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="81"/>
+      <c r="B26" s="64"/>
+      <c r="C26" s="65"/>
+      <c r="D26" s="65"/>
+      <c r="E26" s="66"/>
+      <c r="F26" s="64"/>
+      <c r="G26" s="65"/>
+      <c r="H26" s="65"/>
+      <c r="I26" s="66"/>
+      <c r="J26" s="65"/>
+      <c r="K26" s="65"/>
+      <c r="L26" s="65"/>
+      <c r="M26" s="66"/>
+      <c r="N26" s="12"/>
+      <c r="Q26" s="3"/>
+      <c r="U26" s="3"/>
     </row>
     <row r="27" spans="1:21" ht="20.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="110" t="s">
-[...16 lines deleted...]
-      <c r="U27" s="21"/>
+      <c r="A27" s="79" t="s">
+        <v>16</v>
+      </c>
+      <c r="B27" s="114" t="s">
+        <v>31</v>
+      </c>
+      <c r="C27" s="115"/>
+      <c r="D27" s="115"/>
+      <c r="E27" s="116"/>
+      <c r="F27" s="58" t="s">
+        <v>51</v>
+      </c>
+      <c r="G27" s="59"/>
+      <c r="H27" s="59"/>
+      <c r="I27" s="60"/>
+      <c r="J27" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="K27" s="134"/>
+      <c r="L27" s="134"/>
+      <c r="M27" s="135"/>
+      <c r="N27" s="12"/>
+      <c r="Q27" s="3"/>
+      <c r="U27" s="3"/>
     </row>
     <row r="28" spans="1:21" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="84"/>
-[...12 lines deleted...]
-      <c r="U28" s="21"/>
+      <c r="A28" s="80"/>
+      <c r="B28" s="117"/>
+      <c r="C28" s="118"/>
+      <c r="D28" s="118"/>
+      <c r="E28" s="119"/>
+      <c r="F28" s="61"/>
+      <c r="G28" s="62"/>
+      <c r="H28" s="62"/>
+      <c r="I28" s="63"/>
+      <c r="J28" s="77"/>
+      <c r="K28" s="136"/>
+      <c r="L28" s="136"/>
+      <c r="M28" s="137"/>
+      <c r="N28" s="12"/>
+      <c r="Q28" s="3"/>
+      <c r="U28" s="3"/>
     </row>
     <row r="29" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="111"/>
-[...80 lines deleted...]
-      <c r="U32" s="21"/>
+      <c r="A29" s="81"/>
+      <c r="B29" s="117"/>
+      <c r="C29" s="118"/>
+      <c r="D29" s="118"/>
+      <c r="E29" s="119"/>
+      <c r="F29" s="61"/>
+      <c r="G29" s="62"/>
+      <c r="H29" s="62"/>
+      <c r="I29" s="63"/>
+      <c r="J29" s="77"/>
+      <c r="K29" s="136"/>
+      <c r="L29" s="136"/>
+      <c r="M29" s="137"/>
+      <c r="N29" s="12"/>
+      <c r="Q29" s="3"/>
+      <c r="U29" s="3"/>
+    </row>
+    <row r="30" spans="1:21" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="79" t="s">
+        <v>17</v>
+      </c>
+      <c r="B30" s="117"/>
+      <c r="C30" s="118"/>
+      <c r="D30" s="118"/>
+      <c r="E30" s="119"/>
+      <c r="F30" s="61"/>
+      <c r="G30" s="62"/>
+      <c r="H30" s="62"/>
+      <c r="I30" s="63"/>
+      <c r="J30" s="77"/>
+      <c r="K30" s="136"/>
+      <c r="L30" s="136"/>
+      <c r="M30" s="137"/>
+      <c r="N30" s="12"/>
+      <c r="Q30" s="3"/>
+      <c r="U30" s="3"/>
+    </row>
+    <row r="31" spans="1:21" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="80"/>
+      <c r="B31" s="117"/>
+      <c r="C31" s="118"/>
+      <c r="D31" s="118"/>
+      <c r="E31" s="119"/>
+      <c r="F31" s="61"/>
+      <c r="G31" s="62"/>
+      <c r="H31" s="62"/>
+      <c r="I31" s="63"/>
+      <c r="J31" s="77"/>
+      <c r="K31" s="136"/>
+      <c r="L31" s="136"/>
+      <c r="M31" s="137"/>
+      <c r="N31" s="12"/>
+      <c r="Q31" s="3"/>
+      <c r="U31" s="3"/>
+    </row>
+    <row r="32" spans="1:21" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="81"/>
+      <c r="B32" s="120"/>
+      <c r="C32" s="121"/>
+      <c r="D32" s="121"/>
+      <c r="E32" s="122"/>
+      <c r="F32" s="64"/>
+      <c r="G32" s="65"/>
+      <c r="H32" s="65"/>
+      <c r="I32" s="66"/>
+      <c r="J32" s="138"/>
+      <c r="K32" s="139"/>
+      <c r="L32" s="139"/>
+      <c r="M32" s="140"/>
+      <c r="N32" s="12"/>
+      <c r="Q32" s="3"/>
+      <c r="U32" s="3"/>
     </row>
     <row r="33" spans="1:21" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="112" t="s">
-[...2 lines deleted...]
-      <c r="B33" s="72" t="s">
+      <c r="A33" s="79" t="s">
         <v>18</v>
       </c>
-      <c r="C33" s="73"/>
-[...2 lines deleted...]
-      <c r="F33" s="90" t="s">
+      <c r="B33" s="67" t="s">
         <v>19</v>
       </c>
-      <c r="G33" s="90"/>
-[...10 lines deleted...]
-      <c r="U33" s="21"/>
+      <c r="C33" s="68"/>
+      <c r="D33" s="68"/>
+      <c r="E33" s="69"/>
+      <c r="F33" s="82" t="s">
+        <v>20</v>
+      </c>
+      <c r="G33" s="83"/>
+      <c r="H33" s="83"/>
+      <c r="I33" s="84"/>
+      <c r="J33" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="K33" s="134"/>
+      <c r="L33" s="134"/>
+      <c r="M33" s="135"/>
+      <c r="N33" s="13"/>
+      <c r="O33" s="14"/>
+      <c r="P33" s="14"/>
+      <c r="Q33" s="15"/>
+      <c r="U33" s="3"/>
     </row>
     <row r="34" spans="1:21" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="113"/>
-[...16 lines deleted...]
-      <c r="U34" s="21"/>
+      <c r="A34" s="80"/>
+      <c r="B34" s="70"/>
+      <c r="C34" s="71"/>
+      <c r="D34" s="71"/>
+      <c r="E34" s="72"/>
+      <c r="F34" s="85"/>
+      <c r="G34" s="86"/>
+      <c r="H34" s="86"/>
+      <c r="I34" s="87"/>
+      <c r="J34" s="77"/>
+      <c r="K34" s="136"/>
+      <c r="L34" s="136"/>
+      <c r="M34" s="137"/>
+      <c r="N34" s="13"/>
+      <c r="O34" s="14"/>
+      <c r="P34" s="14"/>
+      <c r="Q34" s="15"/>
+      <c r="U34" s="3"/>
     </row>
     <row r="35" spans="1:21" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="114"/>
-[...69 lines deleted...]
-      <c r="A39" s="112" t="s">
+      <c r="A35" s="81"/>
+      <c r="B35" s="70"/>
+      <c r="C35" s="71"/>
+      <c r="D35" s="71"/>
+      <c r="E35" s="72"/>
+      <c r="F35" s="85"/>
+      <c r="G35" s="86"/>
+      <c r="H35" s="86"/>
+      <c r="I35" s="87"/>
+      <c r="J35" s="77"/>
+      <c r="K35" s="136"/>
+      <c r="L35" s="136"/>
+      <c r="M35" s="137"/>
+      <c r="N35" s="13"/>
+      <c r="O35" s="14"/>
+      <c r="P35" s="14"/>
+      <c r="Q35" s="15"/>
+      <c r="U35" s="3"/>
+    </row>
+    <row r="36" spans="1:21" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="79" t="s">
         <v>21</v>
       </c>
-      <c r="E39" s="3"/>
-      <c r="F39" s="6"/>
+      <c r="B36" s="70"/>
+      <c r="C36" s="71"/>
+      <c r="D36" s="71"/>
+      <c r="E36" s="72"/>
+      <c r="F36" s="85"/>
+      <c r="G36" s="86"/>
+      <c r="H36" s="86"/>
+      <c r="I36" s="87"/>
+      <c r="J36" s="77"/>
+      <c r="K36" s="136"/>
+      <c r="L36" s="136"/>
+      <c r="M36" s="137"/>
+      <c r="N36" s="5"/>
+      <c r="O36" s="6"/>
+      <c r="P36" s="6"/>
+      <c r="Q36" s="7"/>
+      <c r="R36" s="22"/>
+      <c r="S36" s="23"/>
+      <c r="T36" s="23"/>
+      <c r="U36" s="24"/>
+    </row>
+    <row r="37" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="80"/>
+      <c r="B37" s="70"/>
+      <c r="C37" s="71"/>
+      <c r="D37" s="71"/>
+      <c r="E37" s="72"/>
+      <c r="F37" s="85"/>
+      <c r="G37" s="86"/>
+      <c r="H37" s="86"/>
+      <c r="I37" s="87"/>
+      <c r="J37" s="77"/>
+      <c r="K37" s="136"/>
+      <c r="L37" s="136"/>
+      <c r="M37" s="137"/>
+      <c r="N37" s="5"/>
+      <c r="O37" s="6"/>
+      <c r="P37" s="6"/>
+      <c r="Q37" s="7"/>
+      <c r="R37" s="22"/>
+      <c r="S37" s="23"/>
+      <c r="T37" s="23"/>
+      <c r="U37" s="24"/>
+    </row>
+    <row r="38" spans="1:21" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="81"/>
+      <c r="B38" s="73"/>
+      <c r="C38" s="74"/>
+      <c r="D38" s="74"/>
+      <c r="E38" s="75"/>
+      <c r="F38" s="88"/>
+      <c r="G38" s="89"/>
+      <c r="H38" s="89"/>
+      <c r="I38" s="90"/>
+      <c r="J38" s="138"/>
+      <c r="K38" s="139"/>
+      <c r="L38" s="139"/>
+      <c r="M38" s="140"/>
+      <c r="N38" s="5"/>
+      <c r="O38" s="6"/>
+      <c r="P38" s="6"/>
+      <c r="Q38" s="7"/>
+      <c r="R38" s="22"/>
+      <c r="S38" s="23"/>
+      <c r="T38" s="23"/>
+      <c r="U38" s="24"/>
+    </row>
+    <row r="39" spans="1:21" ht="16.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="76" t="s">
+        <v>22</v>
+      </c>
+      <c r="B39" s="5"/>
+      <c r="C39" s="6"/>
+      <c r="D39" s="6"/>
+      <c r="E39" s="6"/>
+      <c r="F39" s="5"/>
       <c r="G39" s="6"/>
       <c r="H39" s="6"/>
       <c r="I39" s="7"/>
-      <c r="M39" s="3"/>
-[...8 lines deleted...]
-      <c r="F40" s="6"/>
+      <c r="N39" s="5"/>
+      <c r="O39" s="6"/>
+      <c r="P39" s="6"/>
+      <c r="Q39" s="7"/>
+      <c r="R39" s="22"/>
+      <c r="S39" s="23"/>
+      <c r="T39" s="23"/>
+      <c r="U39" s="24"/>
+    </row>
+    <row r="40" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="77"/>
+      <c r="B40" s="5"/>
+      <c r="C40" s="6"/>
+      <c r="D40" s="6"/>
+      <c r="E40" s="6"/>
+      <c r="F40" s="5"/>
       <c r="G40" s="6"/>
       <c r="H40" s="6"/>
       <c r="I40" s="7"/>
-      <c r="M40" s="3"/>
-[...6 lines deleted...]
-      <c r="A41" s="114"/>
+      <c r="N40" s="5"/>
+      <c r="O40" s="6"/>
+      <c r="P40" s="6"/>
+      <c r="Q40" s="7"/>
+      <c r="R40" s="5"/>
+      <c r="S40" s="6"/>
+      <c r="T40" s="6"/>
+      <c r="U40" s="7"/>
+    </row>
+    <row r="41" spans="1:21" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="78"/>
+      <c r="B41" s="5"/>
+      <c r="C41" s="6"/>
+      <c r="D41" s="6"/>
+      <c r="E41" s="6"/>
       <c r="F41" s="5"/>
       <c r="G41" s="6"/>
       <c r="H41" s="6"/>
       <c r="I41" s="7"/>
-      <c r="M41" s="3"/>
-[...3 lines deleted...]
-      <c r="U41" s="21"/>
+      <c r="N41" s="5"/>
+      <c r="O41" s="6"/>
+      <c r="P41" s="6"/>
+      <c r="Q41" s="7"/>
+      <c r="R41" s="5"/>
+      <c r="S41" s="6"/>
+      <c r="T41" s="6"/>
+      <c r="U41" s="7"/>
     </row>
     <row r="42" spans="1:21" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="112" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A42" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="B42" s="5"/>
+      <c r="C42" s="6"/>
+      <c r="D42" s="6"/>
+      <c r="E42" s="7"/>
       <c r="F42" s="5"/>
       <c r="G42" s="6"/>
       <c r="H42" s="6"/>
       <c r="I42" s="7"/>
-      <c r="J42" s="5"/>
-[...2 lines deleted...]
-      <c r="M42" s="7"/>
+      <c r="N42" s="5"/>
+      <c r="O42" s="6"/>
+      <c r="P42" s="6"/>
+      <c r="Q42" s="7"/>
       <c r="R42" s="5"/>
       <c r="S42" s="6"/>
       <c r="T42" s="6"/>
       <c r="U42" s="7"/>
     </row>
     <row r="43" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="113"/>
+      <c r="A43" s="77"/>
+      <c r="B43" s="5"/>
+      <c r="C43" s="6"/>
+      <c r="D43" s="6"/>
+      <c r="E43" s="7"/>
       <c r="F43" s="5"/>
       <c r="G43" s="6"/>
       <c r="H43" s="6"/>
       <c r="I43" s="7"/>
-      <c r="J43" s="5"/>
-[...2 lines deleted...]
-      <c r="M43" s="7"/>
       <c r="N43" s="5"/>
       <c r="O43" s="6"/>
       <c r="P43" s="6"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="5"/>
       <c r="S43" s="6"/>
       <c r="T43" s="6"/>
       <c r="U43" s="7"/>
     </row>
     <row r="44" spans="1:21" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="114"/>
-[...3 lines deleted...]
-      <c r="H44" s="10"/>
+      <c r="A44" s="78"/>
+      <c r="B44" s="8"/>
+      <c r="C44" s="9"/>
+      <c r="D44" s="9"/>
+      <c r="E44" s="9"/>
+      <c r="F44" s="8"/>
+      <c r="G44" s="9"/>
+      <c r="H44" s="9"/>
       <c r="I44" s="10"/>
-      <c r="J44" s="9"/>
-[...1 lines deleted...]
-      <c r="L44" s="10"/>
+      <c r="J44" s="8"/>
       <c r="M44" s="10"/>
-      <c r="N44" s="9"/>
-[...6 lines deleted...]
-      <c r="U44" s="11"/>
+      <c r="N44" s="8"/>
+      <c r="O44" s="9"/>
+      <c r="P44" s="9"/>
+      <c r="Q44" s="9"/>
+      <c r="R44" s="8"/>
+      <c r="S44" s="9"/>
+      <c r="T44" s="9"/>
+      <c r="U44" s="10"/>
     </row>
     <row r="45" spans="1:21" ht="21.75" thickTop="1" x14ac:dyDescent="0.35">
       <c r="B45" s="4"/>
-      <c r="C45" s="40"/>
-[...1 lines deleted...]
-      <c r="E45" s="40"/>
+      <c r="K45" s="30"/>
+      <c r="L45" s="30"/>
     </row>
     <row r="46" spans="1:21" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A46" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E46" s="2"/>
+      <c r="A46" s="34"/>
+      <c r="B46" s="2" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="47" spans="1:21" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A47" s="36" t="s">
-[...5 lines deleted...]
-      <c r="E47" s="2"/>
+      <c r="A47" s="35"/>
+      <c r="B47" s="2" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="48" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A48" s="16"/>
     </row>
+    <row r="50" spans="1:4" ht="14.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="125" t="s">
+        <v>64</v>
+      </c>
+      <c r="B50" s="126"/>
+      <c r="C50" s="127"/>
+      <c r="D50" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A51" s="128"/>
+      <c r="B51" s="129"/>
+      <c r="C51" s="130"/>
+      <c r="D51" s="14"/>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A52" s="128"/>
+      <c r="B52" s="129"/>
+      <c r="C52" s="130"/>
+      <c r="D52" s="14"/>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A53" s="128"/>
+      <c r="B53" s="129"/>
+      <c r="C53" s="130"/>
+      <c r="D53" s="14"/>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A54" s="128"/>
+      <c r="B54" s="129"/>
+      <c r="C54" s="130"/>
+      <c r="D54" s="14"/>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A55" s="131"/>
+      <c r="B55" s="132"/>
+      <c r="C55" s="133"/>
+      <c r="D55" s="14"/>
+    </row>
   </sheetData>
-  <mergeCells count="35">
+  <mergeCells count="33">
+    <mergeCell ref="A12:A14"/>
+    <mergeCell ref="A42:A44"/>
+    <mergeCell ref="A39:A41"/>
+    <mergeCell ref="A36:A38"/>
+    <mergeCell ref="A9:A11"/>
     <mergeCell ref="A21:A23"/>
     <mergeCell ref="A18:A20"/>
     <mergeCell ref="A15:A17"/>
-    <mergeCell ref="A12:A14"/>
-    <mergeCell ref="A9:A11"/>
+    <mergeCell ref="A50:C55"/>
+    <mergeCell ref="A30:A32"/>
     <mergeCell ref="A27:A29"/>
     <mergeCell ref="A24:A26"/>
-    <mergeCell ref="A30:A32"/>
-[...2 lines deleted...]
-    <mergeCell ref="A36:A38"/>
+    <mergeCell ref="J27:M32"/>
+    <mergeCell ref="F21:I26"/>
+    <mergeCell ref="F33:I38"/>
+    <mergeCell ref="B33:E38"/>
     <mergeCell ref="A33:A35"/>
+    <mergeCell ref="J21:M26"/>
+    <mergeCell ref="B27:E32"/>
+    <mergeCell ref="F27:I32"/>
+    <mergeCell ref="J33:M38"/>
+    <mergeCell ref="N9:Q20"/>
+    <mergeCell ref="F9:I14"/>
+    <mergeCell ref="B15:E20"/>
+    <mergeCell ref="B21:E26"/>
+    <mergeCell ref="B9:E14"/>
+    <mergeCell ref="J9:M14"/>
+    <mergeCell ref="J15:M20"/>
+    <mergeCell ref="B7:E8"/>
     <mergeCell ref="R7:U8"/>
     <mergeCell ref="N7:Q8"/>
     <mergeCell ref="J7:M8"/>
     <mergeCell ref="F7:I8"/>
-    <mergeCell ref="N9:Q20"/>
-[...17 lines deleted...]
-    <mergeCell ref="J15:M20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="60" fitToWidth="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="8" scale="83" fitToWidth="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:U56"/>
+  <dimension ref="A1:W49"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A2" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="P16" sqref="P16"/>
+    <sheetView tabSelected="1" zoomScale="68" zoomScaleNormal="68" workbookViewId="0">
+      <selection activeCell="P27" sqref="P27:Q32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:23" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="L1" s="1"/>
     </row>
-    <row r="2" spans="1:21" ht="18.75" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      </c>
+    <row r="2" spans="1:23" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
     </row>
-    <row r="3" spans="1:21" ht="18.75" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      </c>
+    <row r="3" spans="1:23" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A3" s="1"/>
+      <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="L3" s="1"/>
     </row>
-    <row r="4" spans="1:21" ht="18.75" x14ac:dyDescent="0.3">
-[...922 lines deleted...]
-    <row r="4" spans="1:21" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:23" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L4" s="1"/>
     </row>
-    <row r="5" spans="1:21" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:23" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
     </row>
-    <row r="6" spans="1:21" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
-    <row r="7" spans="1:21" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:23" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="7" spans="1:23" ht="19.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A7" s="3"/>
-      <c r="B7" s="61" t="s">
+      <c r="B7" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="62"/>
-[...2 lines deleted...]
-      <c r="F7" s="61" t="s">
+      <c r="C7" s="47"/>
+      <c r="D7" s="47"/>
+      <c r="E7" s="48"/>
+      <c r="F7" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="62"/>
-[...2 lines deleted...]
-      <c r="J7" s="61" t="s">
+      <c r="G7" s="47"/>
+      <c r="H7" s="47"/>
+      <c r="I7" s="47"/>
+      <c r="J7" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="K7" s="62"/>
-[...2 lines deleted...]
-      <c r="N7" s="62" t="s">
+      <c r="K7" s="47"/>
+      <c r="L7" s="47"/>
+      <c r="M7" s="48"/>
+      <c r="N7" s="46" t="s">
         <v>7</v>
       </c>
-      <c r="O7" s="62"/>
-[...2 lines deleted...]
-      <c r="R7" s="62" t="s">
+      <c r="O7" s="47"/>
+      <c r="P7" s="47"/>
+      <c r="Q7" s="47"/>
+      <c r="R7" s="47"/>
+      <c r="S7" s="48"/>
+      <c r="T7" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="S7" s="62"/>
-[...3 lines deleted...]
-    <row r="8" spans="1:21" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="U7" s="47"/>
+      <c r="V7" s="47"/>
+      <c r="W7" s="48"/>
+    </row>
+    <row r="8" spans="1:23" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="3"/>
-      <c r="B8" s="64"/>
-[...21 lines deleted...]
-      <c r="A9" s="115" t="s">
+      <c r="B8" s="49"/>
+      <c r="C8" s="50"/>
+      <c r="D8" s="50"/>
+      <c r="E8" s="51"/>
+      <c r="F8" s="91"/>
+      <c r="G8" s="92"/>
+      <c r="H8" s="92"/>
+      <c r="I8" s="92"/>
+      <c r="J8" s="49"/>
+      <c r="K8" s="50"/>
+      <c r="L8" s="50"/>
+      <c r="M8" s="51"/>
+      <c r="N8" s="49"/>
+      <c r="O8" s="50"/>
+      <c r="P8" s="50"/>
+      <c r="Q8" s="50"/>
+      <c r="R8" s="50"/>
+      <c r="S8" s="51"/>
+      <c r="T8" s="92"/>
+      <c r="U8" s="92"/>
+      <c r="V8" s="92"/>
+      <c r="W8" s="93"/>
+    </row>
+    <row r="9" spans="1:23" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="94" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="8"/>
-[...3 lines deleted...]
-      <c r="F9" s="99" t="s">
+      <c r="B9" s="174" t="s">
+        <v>48</v>
+      </c>
+      <c r="C9" s="175"/>
+      <c r="D9" s="175"/>
+      <c r="E9" s="176"/>
+      <c r="F9" s="106" t="s">
+        <v>25</v>
+      </c>
+      <c r="G9" s="107"/>
+      <c r="H9" s="107"/>
+      <c r="I9" s="123"/>
+      <c r="J9" s="58" t="s">
+        <v>56</v>
+      </c>
+      <c r="K9" s="59"/>
+      <c r="L9" s="59"/>
+      <c r="M9" s="60"/>
+      <c r="N9" s="174" t="s">
+        <v>37</v>
+      </c>
+      <c r="O9" s="175"/>
+      <c r="P9" s="175"/>
+      <c r="Q9" s="175"/>
+      <c r="R9" s="175"/>
+      <c r="S9" s="176"/>
+      <c r="T9" s="39"/>
+      <c r="U9" s="40"/>
+      <c r="V9" s="40"/>
+      <c r="W9" s="41"/>
+    </row>
+    <row r="10" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A10" s="95"/>
+      <c r="B10" s="61"/>
+      <c r="C10" s="62"/>
+      <c r="D10" s="62"/>
+      <c r="E10" s="63"/>
+      <c r="F10" s="108"/>
+      <c r="G10" s="109"/>
+      <c r="H10" s="109"/>
+      <c r="I10" s="124"/>
+      <c r="J10" s="61"/>
+      <c r="K10" s="62"/>
+      <c r="L10" s="62"/>
+      <c r="M10" s="63"/>
+      <c r="N10" s="61"/>
+      <c r="O10" s="62"/>
+      <c r="P10" s="62"/>
+      <c r="Q10" s="62"/>
+      <c r="R10" s="62"/>
+      <c r="S10" s="63"/>
+      <c r="T10" s="5"/>
+      <c r="U10" s="6"/>
+      <c r="V10" s="6"/>
+      <c r="W10" s="7"/>
+    </row>
+    <row r="11" spans="1:23" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="96"/>
+      <c r="B11" s="61"/>
+      <c r="C11" s="62"/>
+      <c r="D11" s="62"/>
+      <c r="E11" s="63"/>
+      <c r="F11" s="108"/>
+      <c r="G11" s="109"/>
+      <c r="H11" s="109"/>
+      <c r="I11" s="124"/>
+      <c r="J11" s="61"/>
+      <c r="K11" s="62"/>
+      <c r="L11" s="62"/>
+      <c r="M11" s="63"/>
+      <c r="N11" s="61"/>
+      <c r="O11" s="62"/>
+      <c r="P11" s="62"/>
+      <c r="Q11" s="62"/>
+      <c r="R11" s="62"/>
+      <c r="S11" s="63"/>
+      <c r="T11" s="5"/>
+      <c r="U11" s="6"/>
+      <c r="V11" s="6"/>
+      <c r="W11" s="7"/>
+    </row>
+    <row r="12" spans="1:23" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="141" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="61"/>
+      <c r="C12" s="62"/>
+      <c r="D12" s="62"/>
+      <c r="E12" s="63"/>
+      <c r="F12" s="108"/>
+      <c r="G12" s="109"/>
+      <c r="H12" s="109"/>
+      <c r="I12" s="124"/>
+      <c r="J12" s="61"/>
+      <c r="K12" s="62"/>
+      <c r="L12" s="62"/>
+      <c r="M12" s="63"/>
+      <c r="N12" s="61"/>
+      <c r="O12" s="62"/>
+      <c r="P12" s="62"/>
+      <c r="Q12" s="62"/>
+      <c r="R12" s="62"/>
+      <c r="S12" s="63"/>
+      <c r="T12" s="5"/>
+      <c r="U12" s="6"/>
+      <c r="V12" s="6"/>
+      <c r="W12" s="7"/>
+    </row>
+    <row r="13" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A13" s="142"/>
+      <c r="B13" s="61"/>
+      <c r="C13" s="62"/>
+      <c r="D13" s="62"/>
+      <c r="E13" s="63"/>
+      <c r="F13" s="108"/>
+      <c r="G13" s="109"/>
+      <c r="H13" s="109"/>
+      <c r="I13" s="124"/>
+      <c r="J13" s="61"/>
+      <c r="K13" s="62"/>
+      <c r="L13" s="62"/>
+      <c r="M13" s="63"/>
+      <c r="N13" s="61"/>
+      <c r="O13" s="62"/>
+      <c r="P13" s="62"/>
+      <c r="Q13" s="62"/>
+      <c r="R13" s="62"/>
+      <c r="S13" s="63"/>
+      <c r="T13" s="5"/>
+      <c r="U13" s="6"/>
+      <c r="V13" s="6"/>
+      <c r="W13" s="7"/>
+    </row>
+    <row r="14" spans="1:23" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="143"/>
+      <c r="B14" s="64"/>
+      <c r="C14" s="65"/>
+      <c r="D14" s="65"/>
+      <c r="E14" s="66"/>
+      <c r="F14" s="108"/>
+      <c r="G14" s="109"/>
+      <c r="H14" s="109"/>
+      <c r="I14" s="124"/>
+      <c r="J14" s="64"/>
+      <c r="K14" s="65"/>
+      <c r="L14" s="65"/>
+      <c r="M14" s="66"/>
+      <c r="N14" s="64"/>
+      <c r="O14" s="65"/>
+      <c r="P14" s="65"/>
+      <c r="Q14" s="65"/>
+      <c r="R14" s="65"/>
+      <c r="S14" s="66"/>
+      <c r="T14" s="5"/>
+      <c r="U14" s="6"/>
+      <c r="V14" s="6"/>
+      <c r="W14" s="7"/>
+    </row>
+    <row r="15" spans="1:23" ht="24.95" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="79" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" s="108"/>
+      <c r="G15" s="109"/>
+      <c r="H15" s="109"/>
+      <c r="I15" s="124"/>
+      <c r="J15" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="K15" s="59"/>
+      <c r="L15" s="59"/>
+      <c r="M15" s="60"/>
+      <c r="N15" s="159" t="s">
+        <v>57</v>
+      </c>
+      <c r="O15" s="160"/>
+      <c r="T15" s="5"/>
+      <c r="U15" s="6"/>
+      <c r="V15" s="6"/>
+      <c r="W15" s="7"/>
+    </row>
+    <row r="16" spans="1:23" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="80"/>
+      <c r="F16" s="108"/>
+      <c r="G16" s="109"/>
+      <c r="H16" s="109"/>
+      <c r="I16" s="124"/>
+      <c r="J16" s="61"/>
+      <c r="K16" s="62"/>
+      <c r="L16" s="62"/>
+      <c r="M16" s="63"/>
+      <c r="N16" s="161"/>
+      <c r="O16" s="162"/>
+      <c r="T16" s="5"/>
+      <c r="U16" s="6"/>
+      <c r="V16" s="6"/>
+      <c r="W16" s="7"/>
+    </row>
+    <row r="17" spans="1:23" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="81"/>
+      <c r="F17" s="108"/>
+      <c r="G17" s="109"/>
+      <c r="H17" s="109"/>
+      <c r="I17" s="124"/>
+      <c r="J17" s="61"/>
+      <c r="K17" s="62"/>
+      <c r="L17" s="62"/>
+      <c r="M17" s="63"/>
+      <c r="N17" s="161"/>
+      <c r="O17" s="162"/>
+      <c r="T17" s="5"/>
+      <c r="U17" s="6"/>
+      <c r="V17" s="6"/>
+      <c r="W17" s="7"/>
+    </row>
+    <row r="18" spans="1:23" ht="24.95" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="58" t="s">
+        <v>66</v>
+      </c>
+      <c r="C18" s="59"/>
+      <c r="D18" s="59"/>
+      <c r="E18" s="60"/>
+      <c r="F18" s="108"/>
+      <c r="G18" s="109"/>
+      <c r="H18" s="109"/>
+      <c r="I18" s="124"/>
+      <c r="J18" s="61"/>
+      <c r="K18" s="62"/>
+      <c r="L18" s="62"/>
+      <c r="M18" s="63"/>
+      <c r="N18" s="161"/>
+      <c r="O18" s="162"/>
+      <c r="T18" s="5"/>
+      <c r="U18" s="6"/>
+      <c r="V18" s="6"/>
+      <c r="W18" s="7"/>
+    </row>
+    <row r="19" spans="1:23" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="80"/>
+      <c r="B19" s="61"/>
+      <c r="C19" s="62"/>
+      <c r="D19" s="62"/>
+      <c r="E19" s="63"/>
+      <c r="F19" s="108"/>
+      <c r="G19" s="109"/>
+      <c r="H19" s="109"/>
+      <c r="I19" s="124"/>
+      <c r="J19" s="61"/>
+      <c r="K19" s="62"/>
+      <c r="L19" s="62"/>
+      <c r="M19" s="63"/>
+      <c r="N19" s="161"/>
+      <c r="O19" s="162"/>
+      <c r="T19" s="5"/>
+      <c r="U19" s="6"/>
+      <c r="V19" s="6"/>
+      <c r="W19" s="7"/>
+    </row>
+    <row r="20" spans="1:23" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="81"/>
+      <c r="B20" s="61"/>
+      <c r="C20" s="62"/>
+      <c r="D20" s="62"/>
+      <c r="E20" s="63"/>
+      <c r="F20" s="111"/>
+      <c r="G20" s="112"/>
+      <c r="H20" s="112"/>
+      <c r="I20" s="177"/>
+      <c r="J20" s="64"/>
+      <c r="K20" s="65"/>
+      <c r="L20" s="65"/>
+      <c r="M20" s="66"/>
+      <c r="N20" s="161"/>
+      <c r="O20" s="162"/>
+      <c r="T20" s="5"/>
+      <c r="U20" s="6"/>
+      <c r="V20" s="6"/>
+      <c r="W20" s="7"/>
+    </row>
+    <row r="21" spans="1:23" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="76" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="61"/>
+      <c r="C21" s="62"/>
+      <c r="D21" s="62"/>
+      <c r="E21" s="63"/>
+      <c r="F21" s="97" t="s">
+        <v>44</v>
+      </c>
+      <c r="G21" s="98"/>
+      <c r="H21" s="98"/>
+      <c r="I21" s="99"/>
+      <c r="N21" s="161"/>
+      <c r="O21" s="162"/>
+      <c r="P21" s="153" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q21" s="154"/>
+      <c r="R21" s="98" t="s">
+        <v>47</v>
+      </c>
+      <c r="S21" s="99"/>
+      <c r="T21" s="5"/>
+      <c r="U21" s="6"/>
+      <c r="V21" s="6"/>
+      <c r="W21" s="7"/>
+    </row>
+    <row r="22" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="77"/>
+      <c r="B22" s="61"/>
+      <c r="C22" s="62"/>
+      <c r="D22" s="62"/>
+      <c r="E22" s="63"/>
+      <c r="F22" s="100"/>
+      <c r="G22" s="101"/>
+      <c r="H22" s="101"/>
+      <c r="I22" s="102"/>
+      <c r="N22" s="161"/>
+      <c r="O22" s="162"/>
+      <c r="P22" s="155"/>
+      <c r="Q22" s="156"/>
+      <c r="R22" s="101"/>
+      <c r="S22" s="102"/>
+      <c r="T22" s="5"/>
+      <c r="U22" s="6"/>
+      <c r="V22" s="6"/>
+      <c r="W22" s="7"/>
+    </row>
+    <row r="23" spans="1:23" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="77"/>
+      <c r="B23" s="64"/>
+      <c r="C23" s="65"/>
+      <c r="D23" s="65"/>
+      <c r="E23" s="66"/>
+      <c r="F23" s="100"/>
+      <c r="G23" s="101"/>
+      <c r="H23" s="101"/>
+      <c r="I23" s="102"/>
+      <c r="N23" s="161"/>
+      <c r="O23" s="162"/>
+      <c r="P23" s="155"/>
+      <c r="Q23" s="156"/>
+      <c r="R23" s="101"/>
+      <c r="S23" s="102"/>
+      <c r="T23" s="5"/>
+      <c r="U23" s="6"/>
+      <c r="V23" s="6"/>
+      <c r="W23" s="7"/>
+    </row>
+    <row r="24" spans="1:23" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="E24" s="42"/>
+      <c r="F24" s="100"/>
+      <c r="G24" s="101"/>
+      <c r="H24" s="101"/>
+      <c r="I24" s="102"/>
+      <c r="N24" s="161"/>
+      <c r="O24" s="162"/>
+      <c r="P24" s="155"/>
+      <c r="Q24" s="156"/>
+      <c r="R24" s="101"/>
+      <c r="S24" s="102"/>
+      <c r="T24" s="5"/>
+      <c r="U24" s="6"/>
+      <c r="V24" s="6"/>
+      <c r="W24" s="7"/>
+    </row>
+    <row r="25" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="80"/>
+      <c r="E25" s="3"/>
+      <c r="F25" s="100"/>
+      <c r="G25" s="101"/>
+      <c r="H25" s="101"/>
+      <c r="I25" s="102"/>
+      <c r="N25" s="161"/>
+      <c r="O25" s="162"/>
+      <c r="P25" s="155"/>
+      <c r="Q25" s="156"/>
+      <c r="R25" s="101"/>
+      <c r="S25" s="102"/>
+      <c r="T25" s="5"/>
+      <c r="U25" s="6"/>
+      <c r="V25" s="6"/>
+      <c r="W25" s="7"/>
+    </row>
+    <row r="26" spans="1:23" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="81"/>
+      <c r="E26" s="3"/>
+      <c r="F26" s="103"/>
+      <c r="G26" s="104"/>
+      <c r="H26" s="104"/>
+      <c r="I26" s="105"/>
+      <c r="N26" s="163"/>
+      <c r="O26" s="164"/>
+      <c r="P26" s="157"/>
+      <c r="Q26" s="158"/>
+      <c r="R26" s="104"/>
+      <c r="S26" s="105"/>
+      <c r="T26" s="5"/>
+      <c r="U26" s="6"/>
+      <c r="V26" s="6"/>
+      <c r="W26" s="7"/>
+    </row>
+    <row r="27" spans="1:23" ht="27" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="79" t="s">
+        <v>16</v>
+      </c>
+      <c r="B27" s="58" t="s">
+        <v>54</v>
+      </c>
+      <c r="C27" s="59"/>
+      <c r="D27" s="59"/>
+      <c r="E27" s="60"/>
+      <c r="F27" s="58" t="s">
+        <v>55</v>
+      </c>
+      <c r="G27" s="59"/>
+      <c r="H27" s="59"/>
+      <c r="I27" s="60"/>
+      <c r="J27" s="165" t="s">
+        <v>42</v>
+      </c>
+      <c r="K27" s="165"/>
+      <c r="L27" s="165"/>
+      <c r="M27" s="53"/>
+      <c r="N27" s="19"/>
+      <c r="O27" s="20"/>
+      <c r="P27" s="168" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q27" s="169"/>
+      <c r="R27" s="20"/>
+      <c r="S27" s="21"/>
+      <c r="T27" s="5"/>
+      <c r="U27" s="6"/>
+      <c r="V27" s="6"/>
+      <c r="W27" s="7"/>
+    </row>
+    <row r="28" spans="1:23" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="80"/>
+      <c r="B28" s="61"/>
+      <c r="C28" s="62"/>
+      <c r="D28" s="62"/>
+      <c r="E28" s="63"/>
+      <c r="F28" s="61"/>
+      <c r="G28" s="62"/>
+      <c r="H28" s="62"/>
+      <c r="I28" s="63"/>
+      <c r="J28" s="166"/>
+      <c r="K28" s="166"/>
+      <c r="L28" s="166"/>
+      <c r="M28" s="55"/>
+      <c r="N28" s="13"/>
+      <c r="O28" s="14"/>
+      <c r="P28" s="170"/>
+      <c r="Q28" s="171"/>
+      <c r="R28" s="14"/>
+      <c r="S28" s="15"/>
+      <c r="T28" s="5"/>
+      <c r="U28" s="6"/>
+      <c r="V28" s="6"/>
+      <c r="W28" s="7"/>
+    </row>
+    <row r="29" spans="1:23" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="81"/>
+      <c r="B29" s="61"/>
+      <c r="C29" s="62"/>
+      <c r="D29" s="62"/>
+      <c r="E29" s="63"/>
+      <c r="F29" s="61"/>
+      <c r="G29" s="62"/>
+      <c r="H29" s="62"/>
+      <c r="I29" s="63"/>
+      <c r="J29" s="166"/>
+      <c r="K29" s="166"/>
+      <c r="L29" s="166"/>
+      <c r="M29" s="55"/>
+      <c r="N29" s="13"/>
+      <c r="O29" s="14"/>
+      <c r="P29" s="170"/>
+      <c r="Q29" s="171"/>
+      <c r="R29" s="14"/>
+      <c r="S29" s="15"/>
+      <c r="T29" s="5"/>
+      <c r="U29" s="6"/>
+      <c r="V29" s="6"/>
+      <c r="W29" s="7"/>
+    </row>
+    <row r="30" spans="1:23" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="79" t="s">
+        <v>17</v>
+      </c>
+      <c r="B30" s="61"/>
+      <c r="C30" s="62"/>
+      <c r="D30" s="62"/>
+      <c r="E30" s="63"/>
+      <c r="F30" s="61"/>
+      <c r="G30" s="62"/>
+      <c r="H30" s="62"/>
+      <c r="I30" s="63"/>
+      <c r="J30" s="166"/>
+      <c r="K30" s="166"/>
+      <c r="L30" s="166"/>
+      <c r="M30" s="55"/>
+      <c r="N30" s="13"/>
+      <c r="O30" s="14"/>
+      <c r="P30" s="170"/>
+      <c r="Q30" s="171"/>
+      <c r="R30" s="14"/>
+      <c r="S30" s="15"/>
+      <c r="T30" s="5"/>
+      <c r="U30" s="6"/>
+      <c r="V30" s="6"/>
+      <c r="W30" s="7"/>
+    </row>
+    <row r="31" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="80"/>
+      <c r="B31" s="61"/>
+      <c r="C31" s="62"/>
+      <c r="D31" s="62"/>
+      <c r="E31" s="63"/>
+      <c r="F31" s="61"/>
+      <c r="G31" s="62"/>
+      <c r="H31" s="62"/>
+      <c r="I31" s="63"/>
+      <c r="J31" s="166"/>
+      <c r="K31" s="166"/>
+      <c r="L31" s="166"/>
+      <c r="M31" s="55"/>
+      <c r="N31" s="13"/>
+      <c r="O31" s="14"/>
+      <c r="P31" s="170"/>
+      <c r="Q31" s="171"/>
+      <c r="R31" s="14"/>
+      <c r="S31" s="15"/>
+      <c r="T31" s="5"/>
+      <c r="U31" s="6"/>
+      <c r="V31" s="6"/>
+      <c r="W31" s="7"/>
+    </row>
+    <row r="32" spans="1:23" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="81"/>
+      <c r="B32" s="64"/>
+      <c r="C32" s="65"/>
+      <c r="D32" s="65"/>
+      <c r="E32" s="66"/>
+      <c r="F32" s="64"/>
+      <c r="G32" s="65"/>
+      <c r="H32" s="65"/>
+      <c r="I32" s="66"/>
+      <c r="J32" s="167"/>
+      <c r="K32" s="167"/>
+      <c r="L32" s="167"/>
+      <c r="M32" s="57"/>
+      <c r="N32" s="44"/>
+      <c r="O32" s="43"/>
+      <c r="P32" s="172"/>
+      <c r="Q32" s="173"/>
+      <c r="R32" s="43"/>
+      <c r="S32" s="45"/>
+      <c r="T32" s="5"/>
+      <c r="U32" s="6"/>
+      <c r="V32" s="6"/>
+      <c r="W32" s="7"/>
+    </row>
+    <row r="33" spans="1:23" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="B33" s="67" t="s">
+        <v>19</v>
+      </c>
+      <c r="C33" s="68"/>
+      <c r="D33" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="E33" s="53"/>
+      <c r="F33" s="85" t="s">
+        <v>20</v>
+      </c>
+      <c r="G33" s="86"/>
+      <c r="H33" s="86"/>
+      <c r="I33" s="86"/>
+      <c r="J33" s="58" t="s">
+        <v>36</v>
+      </c>
+      <c r="K33" s="59"/>
+      <c r="L33" s="59"/>
+      <c r="M33" s="60"/>
+      <c r="N33" s="144" t="s">
+        <v>59</v>
+      </c>
+      <c r="O33" s="145"/>
+      <c r="P33" s="145"/>
+      <c r="Q33" s="145"/>
+      <c r="R33" s="145"/>
+      <c r="S33" s="146"/>
+      <c r="T33" s="5"/>
+      <c r="U33" s="6"/>
+      <c r="V33" s="6"/>
+      <c r="W33" s="7"/>
+    </row>
+    <row r="34" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="80"/>
+      <c r="B34" s="70"/>
+      <c r="C34" s="71"/>
+      <c r="D34" s="54"/>
+      <c r="E34" s="55"/>
+      <c r="F34" s="85"/>
+      <c r="G34" s="86"/>
+      <c r="H34" s="86"/>
+      <c r="I34" s="86"/>
+      <c r="J34" s="61"/>
+      <c r="K34" s="62"/>
+      <c r="L34" s="62"/>
+      <c r="M34" s="63"/>
+      <c r="N34" s="147"/>
+      <c r="O34" s="148"/>
+      <c r="P34" s="148"/>
+      <c r="Q34" s="148"/>
+      <c r="R34" s="148"/>
+      <c r="S34" s="149"/>
+      <c r="T34" s="5"/>
+      <c r="U34" s="6"/>
+      <c r="V34" s="6"/>
+      <c r="W34" s="7"/>
+    </row>
+    <row r="35" spans="1:23" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="81"/>
+      <c r="B35" s="70"/>
+      <c r="C35" s="71"/>
+      <c r="D35" s="54"/>
+      <c r="E35" s="55"/>
+      <c r="F35" s="85"/>
+      <c r="G35" s="86"/>
+      <c r="H35" s="86"/>
+      <c r="I35" s="86"/>
+      <c r="J35" s="61"/>
+      <c r="K35" s="62"/>
+      <c r="L35" s="62"/>
+      <c r="M35" s="63"/>
+      <c r="N35" s="147"/>
+      <c r="O35" s="148"/>
+      <c r="P35" s="148"/>
+      <c r="Q35" s="148"/>
+      <c r="R35" s="148"/>
+      <c r="S35" s="149"/>
+      <c r="T35" s="5"/>
+      <c r="U35" s="6"/>
+      <c r="V35" s="6"/>
+      <c r="W35" s="7"/>
+    </row>
+    <row r="36" spans="1:23" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="79" t="s">
+        <v>21</v>
+      </c>
+      <c r="B36" s="70"/>
+      <c r="C36" s="71"/>
+      <c r="D36" s="54"/>
+      <c r="E36" s="55"/>
+      <c r="F36" s="85"/>
+      <c r="G36" s="86"/>
+      <c r="H36" s="86"/>
+      <c r="I36" s="86"/>
+      <c r="J36" s="61"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="63"/>
+      <c r="N36" s="147"/>
+      <c r="O36" s="148"/>
+      <c r="P36" s="148"/>
+      <c r="Q36" s="148"/>
+      <c r="R36" s="148"/>
+      <c r="S36" s="149"/>
+      <c r="T36" s="5"/>
+      <c r="U36" s="6"/>
+      <c r="V36" s="6"/>
+      <c r="W36" s="7"/>
+    </row>
+    <row r="37" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="80"/>
+      <c r="B37" s="70"/>
+      <c r="C37" s="71"/>
+      <c r="D37" s="54"/>
+      <c r="E37" s="55"/>
+      <c r="F37" s="85"/>
+      <c r="G37" s="86"/>
+      <c r="H37" s="86"/>
+      <c r="I37" s="86"/>
+      <c r="J37" s="61"/>
+      <c r="K37" s="62"/>
+      <c r="L37" s="62"/>
+      <c r="M37" s="63"/>
+      <c r="N37" s="147"/>
+      <c r="O37" s="148"/>
+      <c r="P37" s="148"/>
+      <c r="Q37" s="148"/>
+      <c r="R37" s="148"/>
+      <c r="S37" s="149"/>
+      <c r="T37" s="5"/>
+      <c r="U37" s="6"/>
+      <c r="V37" s="6"/>
+      <c r="W37" s="7"/>
+    </row>
+    <row r="38" spans="1:23" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="81"/>
+      <c r="B38" s="73"/>
+      <c r="C38" s="74"/>
+      <c r="D38" s="56"/>
+      <c r="E38" s="57"/>
+      <c r="F38" s="85"/>
+      <c r="G38" s="86"/>
+      <c r="H38" s="86"/>
+      <c r="I38" s="86"/>
+      <c r="J38" s="61"/>
+      <c r="K38" s="62"/>
+      <c r="L38" s="62"/>
+      <c r="M38" s="63"/>
+      <c r="N38" s="150"/>
+      <c r="O38" s="151"/>
+      <c r="P38" s="151"/>
+      <c r="Q38" s="151"/>
+      <c r="R38" s="151"/>
+      <c r="S38" s="152"/>
+      <c r="T38" s="5"/>
+      <c r="U38" s="6"/>
+      <c r="V38" s="6"/>
+      <c r="W38" s="7"/>
+    </row>
+    <row r="39" spans="1:23" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="79" t="s">
+        <v>22</v>
+      </c>
+      <c r="F39" s="29"/>
+      <c r="G39" s="30"/>
+      <c r="H39" s="30"/>
+      <c r="I39" s="30"/>
+      <c r="J39" s="32"/>
+      <c r="K39" s="31"/>
+      <c r="L39" s="31"/>
+      <c r="M39" s="33"/>
+      <c r="N39" s="6"/>
+      <c r="O39" s="6"/>
+      <c r="T39" s="5"/>
+      <c r="U39" s="6"/>
+      <c r="V39" s="6"/>
+      <c r="W39" s="7"/>
+    </row>
+    <row r="40" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A40" s="80"/>
+      <c r="E40" s="3"/>
+      <c r="J40" s="13"/>
+      <c r="K40" s="14"/>
+      <c r="L40" s="14"/>
+      <c r="M40" s="15"/>
+      <c r="N40" s="14"/>
+      <c r="O40" s="14"/>
+      <c r="T40" s="5"/>
+      <c r="U40" s="6"/>
+      <c r="V40" s="6"/>
+      <c r="W40" s="7"/>
+    </row>
+    <row r="41" spans="1:23" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="81"/>
+      <c r="E41" s="3"/>
+      <c r="I41" s="3"/>
+      <c r="M41" s="3"/>
+      <c r="T41" s="5"/>
+      <c r="U41" s="6"/>
+      <c r="V41" s="6"/>
+      <c r="W41" s="7"/>
+    </row>
+    <row r="42" spans="1:23" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="B42" s="12"/>
+      <c r="E42" s="3"/>
+      <c r="I42" s="3"/>
+      <c r="M42" s="3"/>
+      <c r="T42" s="5"/>
+      <c r="U42" s="6"/>
+      <c r="V42" s="6"/>
+      <c r="W42" s="7"/>
+    </row>
+    <row r="43" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A43" s="77"/>
+      <c r="B43" s="12"/>
+      <c r="E43" s="3"/>
+      <c r="I43" s="3"/>
+      <c r="M43" s="3"/>
+      <c r="T43" s="5"/>
+      <c r="U43" s="6"/>
+      <c r="V43" s="6"/>
+      <c r="W43" s="7"/>
+    </row>
+    <row r="44" spans="1:23" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="78"/>
+      <c r="B44" s="8"/>
+      <c r="C44" s="9"/>
+      <c r="D44" s="9"/>
+      <c r="E44" s="10"/>
+      <c r="F44" s="9"/>
+      <c r="G44" s="9"/>
+      <c r="H44" s="9"/>
+      <c r="I44" s="10"/>
+      <c r="J44" s="9"/>
+      <c r="K44" s="9"/>
+      <c r="L44" s="9"/>
+      <c r="M44" s="10"/>
+      <c r="O44" s="9"/>
+      <c r="T44" s="25"/>
+      <c r="U44" s="26"/>
+      <c r="V44" s="26"/>
+      <c r="W44" s="27"/>
+    </row>
+    <row r="45" spans="1:23" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="N45" s="30"/>
+      <c r="P45" s="30"/>
+      <c r="Q45" s="30"/>
+      <c r="R45" s="30"/>
+      <c r="S45" s="30"/>
+    </row>
+    <row r="46" spans="1:23" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A46" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B46" s="16"/>
+      <c r="C46" s="16"/>
+      <c r="D46" s="16"/>
+      <c r="E46" s="16"/>
+      <c r="F46" s="16"/>
+      <c r="G46" s="16"/>
+    </row>
+    <row r="48" spans="1:23" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A48" s="34"/>
+      <c r="B48" s="2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A49" s="35"/>
+      <c r="B49" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="36">
+    <mergeCell ref="T7:W8"/>
+    <mergeCell ref="A9:A11"/>
+    <mergeCell ref="F7:I8"/>
+    <mergeCell ref="J7:M8"/>
+    <mergeCell ref="B7:E8"/>
+    <mergeCell ref="B9:E14"/>
+    <mergeCell ref="A12:A14"/>
+    <mergeCell ref="F9:I20"/>
+    <mergeCell ref="A15:A17"/>
+    <mergeCell ref="N7:S8"/>
+    <mergeCell ref="N9:S14"/>
+    <mergeCell ref="J9:M14"/>
+    <mergeCell ref="A42:A44"/>
+    <mergeCell ref="A39:A41"/>
+    <mergeCell ref="F21:I26"/>
+    <mergeCell ref="B18:E23"/>
+    <mergeCell ref="F33:I38"/>
+    <mergeCell ref="F27:I32"/>
+    <mergeCell ref="A30:A32"/>
+    <mergeCell ref="A33:A35"/>
+    <mergeCell ref="A36:A38"/>
+    <mergeCell ref="B27:E32"/>
+    <mergeCell ref="N33:S38"/>
+    <mergeCell ref="R21:S26"/>
+    <mergeCell ref="P21:Q26"/>
+    <mergeCell ref="A24:A26"/>
+    <mergeCell ref="N15:O26"/>
+    <mergeCell ref="J33:M38"/>
+    <mergeCell ref="A21:A23"/>
+    <mergeCell ref="A27:A29"/>
+    <mergeCell ref="B33:C38"/>
+    <mergeCell ref="D33:E38"/>
+    <mergeCell ref="J27:M32"/>
+    <mergeCell ref="J15:M20"/>
+    <mergeCell ref="A18:A20"/>
+    <mergeCell ref="P27:Q32"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="8" scale="82" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:V50"/>
+  <sheetViews>
+    <sheetView topLeftCell="A5" zoomScale="64" zoomScaleNormal="64" workbookViewId="0">
+      <selection activeCell="AH40" sqref="AH40"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="14.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:22" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="L1" s="1"/>
+    </row>
+    <row r="2" spans="1:22" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+    </row>
+    <row r="3" spans="1:22" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A3" s="1"/>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="L3" s="1"/>
+    </row>
+    <row r="4" spans="1:22" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="L4" s="1"/>
+    </row>
+    <row r="5" spans="1:22" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A5" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="1"/>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1"/>
+      <c r="G5" s="1"/>
+      <c r="H5" s="1"/>
+      <c r="I5" s="1"/>
+      <c r="J5" s="1"/>
+      <c r="K5" s="1"/>
+      <c r="L5" s="1"/>
+    </row>
+    <row r="6" spans="1:22" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="7" spans="1:22" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="3"/>
+      <c r="B7" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="47"/>
+      <c r="D7" s="47"/>
+      <c r="E7" s="48"/>
+      <c r="F7" s="46" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="47"/>
+      <c r="H7" s="47"/>
+      <c r="I7" s="48"/>
+      <c r="J7" s="46" t="s">
+        <v>6</v>
+      </c>
+      <c r="K7" s="47"/>
+      <c r="L7" s="47"/>
+      <c r="M7" s="48"/>
+      <c r="N7" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="O7" s="47"/>
+      <c r="P7" s="47"/>
+      <c r="Q7" s="48"/>
+      <c r="R7" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="S7" s="47"/>
+      <c r="T7" s="47"/>
+      <c r="U7" s="48"/>
+    </row>
+    <row r="8" spans="1:22" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="3"/>
+      <c r="B8" s="49"/>
+      <c r="C8" s="50"/>
+      <c r="D8" s="50"/>
+      <c r="E8" s="51"/>
+      <c r="F8" s="91"/>
+      <c r="G8" s="92"/>
+      <c r="H8" s="92"/>
+      <c r="I8" s="93"/>
+      <c r="J8" s="49"/>
+      <c r="K8" s="50"/>
+      <c r="L8" s="50"/>
+      <c r="M8" s="51"/>
+      <c r="N8" s="49"/>
+      <c r="O8" s="50"/>
+      <c r="P8" s="50"/>
+      <c r="Q8" s="51"/>
+      <c r="R8" s="49"/>
+      <c r="S8" s="50"/>
+      <c r="T8" s="50"/>
+      <c r="U8" s="51"/>
+    </row>
+    <row r="9" spans="1:22" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="94" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="106" t="s">
         <v>27</v>
       </c>
-      <c r="G9" s="100"/>
-[...135 lines deleted...]
-      <c r="A15" s="110" t="s">
+      <c r="G9" s="107"/>
+      <c r="H9" s="107"/>
+      <c r="I9" s="107"/>
+      <c r="J9" s="38"/>
+      <c r="K9" s="18"/>
+      <c r="L9" s="17"/>
+      <c r="M9" s="18"/>
+      <c r="Q9" s="28"/>
+      <c r="V9" s="12"/>
+    </row>
+    <row r="10" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="95"/>
+      <c r="F10" s="108"/>
+      <c r="G10" s="109"/>
+      <c r="H10" s="109"/>
+      <c r="I10" s="109"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="15"/>
+      <c r="L10" s="14"/>
+      <c r="M10" s="15"/>
+      <c r="Q10" s="3"/>
+      <c r="V10" s="12"/>
+    </row>
+    <row r="11" spans="1:22" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="96"/>
+      <c r="F11" s="108"/>
+      <c r="G11" s="109"/>
+      <c r="H11" s="109"/>
+      <c r="I11" s="109"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="45"/>
+      <c r="L11" s="14"/>
+      <c r="M11" s="15"/>
+      <c r="Q11" s="3"/>
+      <c r="V11" s="12"/>
+    </row>
+    <row r="12" spans="1:22" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="5"/>
-[...69 lines deleted...]
-      <c r="A18" s="110" t="s">
+      <c r="F12" s="108"/>
+      <c r="G12" s="109"/>
+      <c r="H12" s="109"/>
+      <c r="I12" s="110"/>
+      <c r="J12" s="52" t="s">
+        <v>65</v>
+      </c>
+      <c r="K12" s="53"/>
+      <c r="L12" s="14"/>
+      <c r="M12" s="15"/>
+      <c r="R12" s="58" t="s">
+        <v>69</v>
+      </c>
+      <c r="S12" s="59"/>
+      <c r="T12" s="59"/>
+      <c r="U12" s="60"/>
+      <c r="V12" s="12"/>
+    </row>
+    <row r="13" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="95"/>
+      <c r="F13" s="108"/>
+      <c r="G13" s="109"/>
+      <c r="H13" s="109"/>
+      <c r="I13" s="110"/>
+      <c r="J13" s="54"/>
+      <c r="K13" s="55"/>
+      <c r="L13" s="14"/>
+      <c r="M13" s="15"/>
+      <c r="R13" s="61"/>
+      <c r="S13" s="62"/>
+      <c r="T13" s="62"/>
+      <c r="U13" s="63"/>
+      <c r="V13" s="12"/>
+    </row>
+    <row r="14" spans="1:22" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="96"/>
+      <c r="F14" s="108"/>
+      <c r="G14" s="109"/>
+      <c r="H14" s="109"/>
+      <c r="I14" s="110"/>
+      <c r="J14" s="54"/>
+      <c r="K14" s="55"/>
+      <c r="L14" s="14"/>
+      <c r="M14" s="15"/>
+      <c r="R14" s="61"/>
+      <c r="S14" s="62"/>
+      <c r="T14" s="62"/>
+      <c r="U14" s="63"/>
+      <c r="V14" s="12"/>
+    </row>
+    <row r="15" spans="1:22" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="B18" s="5"/>
-[...67 lines deleted...]
-      <c r="A21" s="110" t="s">
+      <c r="B15" s="12"/>
+      <c r="F15" s="108"/>
+      <c r="G15" s="109"/>
+      <c r="H15" s="109"/>
+      <c r="I15" s="110"/>
+      <c r="J15" s="54"/>
+      <c r="K15" s="55"/>
+      <c r="L15" s="14"/>
+      <c r="M15" s="15"/>
+      <c r="N15" s="58" t="s">
+        <v>62</v>
+      </c>
+      <c r="O15" s="59"/>
+      <c r="P15" s="59"/>
+      <c r="Q15" s="60"/>
+      <c r="R15" s="61"/>
+      <c r="S15" s="62"/>
+      <c r="T15" s="62"/>
+      <c r="U15" s="63"/>
+      <c r="V15" s="12"/>
+    </row>
+    <row r="16" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="77"/>
+      <c r="B16" s="12"/>
+      <c r="F16" s="108"/>
+      <c r="G16" s="109"/>
+      <c r="H16" s="109"/>
+      <c r="I16" s="110"/>
+      <c r="J16" s="54"/>
+      <c r="K16" s="55"/>
+      <c r="L16" s="14"/>
+      <c r="M16" s="15"/>
+      <c r="N16" s="61"/>
+      <c r="O16" s="62"/>
+      <c r="P16" s="62"/>
+      <c r="Q16" s="63"/>
+      <c r="R16" s="61"/>
+      <c r="S16" s="62"/>
+      <c r="T16" s="62"/>
+      <c r="U16" s="63"/>
+      <c r="V16" s="12"/>
+    </row>
+    <row r="17" spans="1:22" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="78"/>
+      <c r="B17" s="12"/>
+      <c r="F17" s="108"/>
+      <c r="G17" s="109"/>
+      <c r="H17" s="109"/>
+      <c r="I17" s="110"/>
+      <c r="J17" s="54"/>
+      <c r="K17" s="55"/>
+      <c r="L17" s="14"/>
+      <c r="M17" s="15"/>
+      <c r="N17" s="61"/>
+      <c r="O17" s="62"/>
+      <c r="P17" s="62"/>
+      <c r="Q17" s="63"/>
+      <c r="R17" s="61"/>
+      <c r="S17" s="62"/>
+      <c r="T17" s="62"/>
+      <c r="U17" s="63"/>
+      <c r="V17" s="12"/>
+    </row>
+    <row r="18" spans="1:22" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="76" t="s">
         <v>13</v>
       </c>
-      <c r="B21" s="5"/>
-[...51 lines deleted...]
-      <c r="A24" s="110" t="s">
+      <c r="B18" s="12"/>
+      <c r="F18" s="108"/>
+      <c r="G18" s="109"/>
+      <c r="H18" s="109"/>
+      <c r="I18" s="110"/>
+      <c r="J18" s="54"/>
+      <c r="K18" s="55"/>
+      <c r="L18" s="13"/>
+      <c r="M18" s="15"/>
+      <c r="N18" s="61"/>
+      <c r="O18" s="62"/>
+      <c r="P18" s="62"/>
+      <c r="Q18" s="63"/>
+      <c r="R18" s="61"/>
+      <c r="S18" s="62"/>
+      <c r="T18" s="62"/>
+      <c r="U18" s="63"/>
+      <c r="V18" s="12"/>
+    </row>
+    <row r="19" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="77"/>
+      <c r="B19" s="12"/>
+      <c r="F19" s="108"/>
+      <c r="G19" s="109"/>
+      <c r="H19" s="109"/>
+      <c r="I19" s="110"/>
+      <c r="J19" s="54"/>
+      <c r="K19" s="55"/>
+      <c r="L19" s="13"/>
+      <c r="M19" s="15"/>
+      <c r="N19" s="61"/>
+      <c r="O19" s="62"/>
+      <c r="P19" s="62"/>
+      <c r="Q19" s="63"/>
+      <c r="R19" s="61"/>
+      <c r="S19" s="62"/>
+      <c r="T19" s="62"/>
+      <c r="U19" s="63"/>
+      <c r="V19" s="12"/>
+    </row>
+    <row r="20" spans="1:22" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="78"/>
+      <c r="B20" s="36"/>
+      <c r="F20" s="108"/>
+      <c r="G20" s="109"/>
+      <c r="H20" s="109"/>
+      <c r="I20" s="110"/>
+      <c r="J20" s="54"/>
+      <c r="K20" s="55"/>
+      <c r="L20" s="13"/>
+      <c r="M20" s="15"/>
+      <c r="N20" s="64"/>
+      <c r="O20" s="65"/>
+      <c r="P20" s="65"/>
+      <c r="Q20" s="66"/>
+      <c r="R20" s="61"/>
+      <c r="S20" s="62"/>
+      <c r="T20" s="62"/>
+      <c r="U20" s="63"/>
+      <c r="V20" s="12"/>
+    </row>
+    <row r="21" spans="1:22" ht="25.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="B24" s="12"/>
-[...43 lines deleted...]
-      <c r="A27" s="110" t="s">
+      <c r="B21" s="58" t="s">
+        <v>60</v>
+      </c>
+      <c r="C21" s="59"/>
+      <c r="D21" s="59"/>
+      <c r="E21" s="60"/>
+      <c r="F21" s="108"/>
+      <c r="G21" s="109"/>
+      <c r="H21" s="109"/>
+      <c r="I21" s="110"/>
+      <c r="J21" s="54"/>
+      <c r="K21" s="55"/>
+      <c r="L21" s="13"/>
+      <c r="M21" s="15"/>
+      <c r="N21" s="58" t="s">
+        <v>63</v>
+      </c>
+      <c r="O21" s="59"/>
+      <c r="P21" s="59"/>
+      <c r="Q21" s="60"/>
+      <c r="R21" s="61"/>
+      <c r="S21" s="62"/>
+      <c r="T21" s="62"/>
+      <c r="U21" s="63"/>
+      <c r="V21" s="12"/>
+    </row>
+    <row r="22" spans="1:22" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="80"/>
+      <c r="B22" s="61"/>
+      <c r="C22" s="62"/>
+      <c r="D22" s="62"/>
+      <c r="E22" s="63"/>
+      <c r="F22" s="108"/>
+      <c r="G22" s="109"/>
+      <c r="H22" s="109"/>
+      <c r="I22" s="110"/>
+      <c r="J22" s="54"/>
+      <c r="K22" s="55"/>
+      <c r="L22" s="13"/>
+      <c r="M22" s="15"/>
+      <c r="N22" s="61"/>
+      <c r="O22" s="62"/>
+      <c r="P22" s="62"/>
+      <c r="Q22" s="63"/>
+      <c r="R22" s="61"/>
+      <c r="S22" s="62"/>
+      <c r="T22" s="62"/>
+      <c r="U22" s="63"/>
+      <c r="V22" s="12"/>
+    </row>
+    <row r="23" spans="1:22" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="81"/>
+      <c r="B23" s="61"/>
+      <c r="C23" s="62"/>
+      <c r="D23" s="62"/>
+      <c r="E23" s="63"/>
+      <c r="F23" s="111"/>
+      <c r="G23" s="112"/>
+      <c r="H23" s="112"/>
+      <c r="I23" s="113"/>
+      <c r="J23" s="56"/>
+      <c r="K23" s="57"/>
+      <c r="L23" s="13"/>
+      <c r="M23" s="15"/>
+      <c r="N23" s="61"/>
+      <c r="O23" s="62"/>
+      <c r="P23" s="62"/>
+      <c r="Q23" s="63"/>
+      <c r="R23" s="61"/>
+      <c r="S23" s="62"/>
+      <c r="T23" s="62"/>
+      <c r="U23" s="63"/>
+      <c r="V23" s="12"/>
+    </row>
+    <row r="24" spans="1:22" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="B27" s="12"/>
-[...16 lines deleted...]
-      <c r="I28" s="3"/>
+      <c r="B24" s="61"/>
+      <c r="C24" s="62"/>
+      <c r="D24" s="62"/>
+      <c r="E24" s="63"/>
+      <c r="F24" s="19"/>
+      <c r="G24" s="20"/>
+      <c r="H24" s="20"/>
+      <c r="I24" s="21"/>
+      <c r="L24" s="13"/>
+      <c r="M24" s="15"/>
+      <c r="N24" s="61"/>
+      <c r="O24" s="62"/>
+      <c r="P24" s="62"/>
+      <c r="Q24" s="63"/>
+      <c r="R24" s="61"/>
+      <c r="S24" s="62"/>
+      <c r="T24" s="62"/>
+      <c r="U24" s="63"/>
+      <c r="V24" s="12"/>
+    </row>
+    <row r="25" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="80"/>
+      <c r="B25" s="61"/>
+      <c r="C25" s="62"/>
+      <c r="D25" s="62"/>
+      <c r="E25" s="63"/>
+      <c r="F25" s="13"/>
+      <c r="G25" s="14"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="15"/>
+      <c r="L25" s="13"/>
+      <c r="M25" s="15"/>
+      <c r="N25" s="61"/>
+      <c r="O25" s="62"/>
+      <c r="P25" s="62"/>
+      <c r="Q25" s="63"/>
+      <c r="R25" s="61"/>
+      <c r="S25" s="62"/>
+      <c r="T25" s="62"/>
+      <c r="U25" s="63"/>
+      <c r="V25" s="12"/>
+    </row>
+    <row r="26" spans="1:22" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="81"/>
+      <c r="B26" s="64"/>
+      <c r="C26" s="65"/>
+      <c r="D26" s="65"/>
+      <c r="E26" s="66"/>
+      <c r="F26" s="13"/>
+      <c r="G26" s="14"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="15"/>
+      <c r="L26" s="13"/>
+      <c r="M26" s="15"/>
+      <c r="N26" s="64"/>
+      <c r="O26" s="65"/>
+      <c r="P26" s="65"/>
+      <c r="Q26" s="66"/>
+      <c r="R26" s="61"/>
+      <c r="S26" s="62"/>
+      <c r="T26" s="62"/>
+      <c r="U26" s="63"/>
+      <c r="V26" s="12"/>
+    </row>
+    <row r="27" spans="1:22" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="79" t="s">
+        <v>16</v>
+      </c>
+      <c r="B27" s="114" t="s">
+        <v>31</v>
+      </c>
+      <c r="C27" s="115"/>
+      <c r="D27" s="115"/>
+      <c r="E27" s="116"/>
+      <c r="F27" s="13"/>
+      <c r="G27" s="14"/>
+      <c r="H27" s="14"/>
+      <c r="I27" s="15"/>
+      <c r="L27" s="13"/>
+      <c r="M27" s="15"/>
+      <c r="N27" s="97" t="s">
+        <v>45</v>
+      </c>
+      <c r="O27" s="98"/>
+      <c r="P27" s="98"/>
+      <c r="Q27" s="99"/>
+      <c r="R27" s="61"/>
+      <c r="S27" s="62"/>
+      <c r="T27" s="62"/>
+      <c r="U27" s="63"/>
+      <c r="V27" s="12"/>
+    </row>
+    <row r="28" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="80"/>
+      <c r="B28" s="117"/>
+      <c r="C28" s="118"/>
+      <c r="D28" s="118"/>
+      <c r="E28" s="119"/>
+      <c r="F28" s="13"/>
+      <c r="G28" s="14"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="15"/>
+      <c r="L28" s="12"/>
       <c r="M28" s="3"/>
-      <c r="N28" s="5"/>
-[...12 lines deleted...]
-      <c r="I29" s="3"/>
+      <c r="N28" s="100"/>
+      <c r="O28" s="101"/>
+      <c r="P28" s="101"/>
+      <c r="Q28" s="102"/>
+      <c r="R28" s="61"/>
+      <c r="S28" s="62"/>
+      <c r="T28" s="62"/>
+      <c r="U28" s="63"/>
+      <c r="V28" s="12"/>
+    </row>
+    <row r="29" spans="1:22" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="81"/>
+      <c r="B29" s="117"/>
+      <c r="C29" s="118"/>
+      <c r="D29" s="118"/>
+      <c r="E29" s="119"/>
+      <c r="F29" s="13"/>
+      <c r="G29" s="14"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="15"/>
+      <c r="L29" s="36"/>
       <c r="M29" s="3"/>
-      <c r="N29" s="5"/>
-[...53 lines deleted...]
-      <c r="U32" s="15"/>
+      <c r="N29" s="100"/>
+      <c r="O29" s="101"/>
+      <c r="P29" s="101"/>
+      <c r="Q29" s="102"/>
+      <c r="R29" s="61"/>
+      <c r="S29" s="62"/>
+      <c r="T29" s="62"/>
+      <c r="U29" s="63"/>
+      <c r="V29" s="12"/>
+    </row>
+    <row r="30" spans="1:22" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="79" t="s">
+        <v>17</v>
+      </c>
+      <c r="B30" s="117"/>
+      <c r="C30" s="118"/>
+      <c r="D30" s="118"/>
+      <c r="E30" s="119"/>
+      <c r="F30" s="13"/>
+      <c r="G30" s="14"/>
+      <c r="H30" s="14"/>
+      <c r="I30" s="15"/>
+      <c r="J30" s="58" t="s">
+        <v>61</v>
+      </c>
+      <c r="K30" s="59"/>
+      <c r="L30" s="59"/>
+      <c r="M30" s="60"/>
+      <c r="N30" s="100"/>
+      <c r="O30" s="101"/>
+      <c r="P30" s="101"/>
+      <c r="Q30" s="102"/>
+      <c r="R30" s="61"/>
+      <c r="S30" s="62"/>
+      <c r="T30" s="62"/>
+      <c r="U30" s="63"/>
+      <c r="V30" s="12"/>
+    </row>
+    <row r="31" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="80"/>
+      <c r="B31" s="117"/>
+      <c r="C31" s="118"/>
+      <c r="D31" s="118"/>
+      <c r="E31" s="119"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="6"/>
+      <c r="H31" s="6"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="61"/>
+      <c r="K31" s="62"/>
+      <c r="L31" s="62"/>
+      <c r="M31" s="63"/>
+      <c r="N31" s="100"/>
+      <c r="O31" s="101"/>
+      <c r="P31" s="101"/>
+      <c r="Q31" s="102"/>
+      <c r="R31" s="61"/>
+      <c r="S31" s="62"/>
+      <c r="T31" s="62"/>
+      <c r="U31" s="63"/>
+      <c r="V31" s="12"/>
+    </row>
+    <row r="32" spans="1:22" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="81"/>
+      <c r="B32" s="120"/>
+      <c r="C32" s="121"/>
+      <c r="D32" s="121"/>
+      <c r="E32" s="122"/>
+      <c r="F32" s="5"/>
+      <c r="G32" s="6"/>
+      <c r="H32" s="6"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="61"/>
+      <c r="K32" s="62"/>
+      <c r="L32" s="62"/>
+      <c r="M32" s="63"/>
+      <c r="N32" s="103"/>
+      <c r="O32" s="104"/>
+      <c r="P32" s="104"/>
+      <c r="Q32" s="105"/>
+      <c r="R32" s="61"/>
+      <c r="S32" s="62"/>
+      <c r="T32" s="62"/>
+      <c r="U32" s="63"/>
+      <c r="V32" s="12"/>
     </row>
     <row r="33" spans="1:22" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="110" t="s">
-[...2 lines deleted...]
-      <c r="B33" s="72" t="s">
+      <c r="A33" s="79" t="s">
         <v>18</v>
       </c>
-      <c r="C33" s="73"/>
-[...2 lines deleted...]
-      <c r="F33" s="141" t="s">
+      <c r="B33" s="67" t="s">
         <v>19</v>
       </c>
-      <c r="G33" s="90"/>
-[...10 lines deleted...]
-      <c r="U33" s="15"/>
+      <c r="C33" s="68"/>
+      <c r="D33" s="68"/>
+      <c r="E33" s="69"/>
+      <c r="F33" s="82" t="s">
+        <v>20</v>
+      </c>
+      <c r="G33" s="83"/>
+      <c r="H33" s="83"/>
+      <c r="I33" s="84"/>
+      <c r="J33" s="61"/>
+      <c r="K33" s="62"/>
+      <c r="L33" s="62"/>
+      <c r="M33" s="63"/>
+      <c r="N33" s="58" t="s">
+        <v>38</v>
+      </c>
+      <c r="O33" s="59"/>
+      <c r="P33" s="59"/>
+      <c r="Q33" s="60"/>
+      <c r="R33" s="61"/>
+      <c r="S33" s="62"/>
+      <c r="T33" s="62"/>
+      <c r="U33" s="63"/>
+      <c r="V33" s="12"/>
     </row>
     <row r="34" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="84"/>
-[...16 lines deleted...]
-      <c r="U34" s="15"/>
+      <c r="A34" s="80"/>
+      <c r="B34" s="70"/>
+      <c r="C34" s="71"/>
+      <c r="D34" s="71"/>
+      <c r="E34" s="72"/>
+      <c r="F34" s="85"/>
+      <c r="G34" s="86"/>
+      <c r="H34" s="86"/>
+      <c r="I34" s="87"/>
+      <c r="J34" s="61"/>
+      <c r="K34" s="62"/>
+      <c r="L34" s="62"/>
+      <c r="M34" s="63"/>
+      <c r="N34" s="61"/>
+      <c r="O34" s="62"/>
+      <c r="P34" s="62"/>
+      <c r="Q34" s="63"/>
+      <c r="R34" s="61"/>
+      <c r="S34" s="62"/>
+      <c r="T34" s="62"/>
+      <c r="U34" s="63"/>
+      <c r="V34" s="12"/>
     </row>
     <row r="35" spans="1:22" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="111"/>
-[...16 lines deleted...]
-      <c r="U35" s="15"/>
+      <c r="A35" s="81"/>
+      <c r="B35" s="70"/>
+      <c r="C35" s="71"/>
+      <c r="D35" s="71"/>
+      <c r="E35" s="72"/>
+      <c r="F35" s="85"/>
+      <c r="G35" s="86"/>
+      <c r="H35" s="86"/>
+      <c r="I35" s="87"/>
+      <c r="J35" s="64"/>
+      <c r="K35" s="65"/>
+      <c r="L35" s="65"/>
+      <c r="M35" s="66"/>
+      <c r="N35" s="61"/>
+      <c r="O35" s="62"/>
+      <c r="P35" s="62"/>
+      <c r="Q35" s="63"/>
+      <c r="R35" s="64"/>
+      <c r="S35" s="65"/>
+      <c r="T35" s="65"/>
+      <c r="U35" s="66"/>
+      <c r="V35" s="12"/>
     </row>
     <row r="36" spans="1:22" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="84" t="s">
-[...14 lines deleted...]
-      <c r="Q36" s="7"/>
+      <c r="A36" s="77" t="s">
+        <v>21</v>
+      </c>
+      <c r="B36" s="70"/>
+      <c r="C36" s="71"/>
+      <c r="D36" s="71"/>
+      <c r="E36" s="72"/>
+      <c r="F36" s="85"/>
+      <c r="G36" s="86"/>
+      <c r="H36" s="86"/>
+      <c r="I36" s="87"/>
+      <c r="J36" s="13"/>
+      <c r="K36" s="14"/>
+      <c r="L36" s="14"/>
+      <c r="M36" s="15"/>
+      <c r="N36" s="61"/>
+      <c r="O36" s="62"/>
+      <c r="P36" s="62"/>
+      <c r="Q36" s="63"/>
       <c r="R36" s="13"/>
       <c r="S36" s="14"/>
       <c r="T36" s="14"/>
       <c r="U36" s="15"/>
+      <c r="V36" s="12"/>
     </row>
     <row r="37" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="84"/>
-[...12 lines deleted...]
-      <c r="Q37" s="7"/>
+      <c r="A37" s="77"/>
+      <c r="B37" s="70"/>
+      <c r="C37" s="71"/>
+      <c r="D37" s="71"/>
+      <c r="E37" s="72"/>
+      <c r="F37" s="85"/>
+      <c r="G37" s="86"/>
+      <c r="H37" s="86"/>
+      <c r="I37" s="87"/>
+      <c r="J37" s="13"/>
+      <c r="K37" s="14"/>
+      <c r="L37" s="14"/>
+      <c r="M37" s="15"/>
+      <c r="N37" s="61"/>
+      <c r="O37" s="62"/>
+      <c r="P37" s="62"/>
+      <c r="Q37" s="63"/>
       <c r="R37" s="13"/>
       <c r="S37" s="14"/>
       <c r="T37" s="14"/>
       <c r="U37" s="15"/>
+      <c r="V37" s="12"/>
     </row>
     <row r="38" spans="1:22" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="84"/>
-[...7 lines deleted...]
-      <c r="I38" s="95"/>
+      <c r="A38" s="77"/>
+      <c r="B38" s="73"/>
+      <c r="C38" s="74"/>
+      <c r="D38" s="74"/>
+      <c r="E38" s="75"/>
+      <c r="F38" s="88"/>
+      <c r="G38" s="89"/>
+      <c r="H38" s="89"/>
+      <c r="I38" s="90"/>
+      <c r="J38" s="12"/>
       <c r="M38" s="3"/>
-      <c r="N38" s="5"/>
-[...6 lines deleted...]
-      <c r="U38" s="15"/>
+      <c r="N38" s="61"/>
+      <c r="O38" s="62"/>
+      <c r="P38" s="62"/>
+      <c r="Q38" s="63"/>
+      <c r="U38" s="3"/>
+      <c r="V38" s="12"/>
     </row>
     <row r="39" spans="1:22" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="110" t="s">
-        <v>21</v>
+      <c r="A39" s="76" t="s">
+        <v>22</v>
       </c>
       <c r="B39" s="12"/>
       <c r="F39" s="12"/>
-      <c r="I39" s="24"/>
+      <c r="J39" s="12"/>
       <c r="M39" s="3"/>
-      <c r="Q39" s="3"/>
-      <c r="U39" s="3"/>
+      <c r="N39" s="61"/>
+      <c r="O39" s="62"/>
+      <c r="P39" s="62"/>
+      <c r="Q39" s="63"/>
+      <c r="V39" s="12"/>
     </row>
     <row r="40" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="84"/>
+      <c r="A40" s="77"/>
       <c r="B40" s="12"/>
       <c r="F40" s="12"/>
       <c r="I40" s="3"/>
       <c r="M40" s="3"/>
-      <c r="Q40" s="3"/>
+      <c r="N40" s="61"/>
+      <c r="O40" s="62"/>
+      <c r="P40" s="62"/>
+      <c r="Q40" s="63"/>
       <c r="U40" s="3"/>
+      <c r="V40" s="12"/>
     </row>
     <row r="41" spans="1:22" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="111"/>
+      <c r="A41" s="78"/>
       <c r="B41" s="12"/>
       <c r="F41" s="12"/>
       <c r="I41" s="3"/>
       <c r="M41" s="3"/>
-      <c r="Q41" s="3"/>
-      <c r="U41" s="3"/>
+      <c r="N41" s="64"/>
+      <c r="O41" s="65"/>
+      <c r="P41" s="65"/>
+      <c r="Q41" s="66"/>
+      <c r="V41" s="12"/>
     </row>
     <row r="42" spans="1:22" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="110" t="s">
-        <v>22</v>
+      <c r="A42" s="76" t="s">
+        <v>23</v>
       </c>
       <c r="B42" s="12"/>
       <c r="F42" s="12"/>
       <c r="I42" s="3"/>
       <c r="M42" s="3"/>
+      <c r="N42" s="12"/>
       <c r="Q42" s="3"/>
       <c r="U42" s="3"/>
     </row>
     <row r="43" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="84"/>
+      <c r="A43" s="77"/>
       <c r="B43" s="12"/>
       <c r="F43" s="12"/>
       <c r="I43" s="3"/>
       <c r="M43" s="3"/>
       <c r="Q43" s="3"/>
       <c r="U43" s="3"/>
     </row>
     <row r="44" spans="1:22" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="111"/>
-[...21 lines deleted...]
-    <row r="45" spans="1:22" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
+      <c r="A44" s="78"/>
+      <c r="B44" s="8"/>
+      <c r="C44" s="9"/>
+      <c r="D44" s="9"/>
+      <c r="E44" s="9"/>
+      <c r="F44" s="8"/>
+      <c r="G44" s="9"/>
+      <c r="H44" s="9"/>
+      <c r="I44" s="10"/>
+      <c r="J44" s="9"/>
+      <c r="K44" s="9"/>
+      <c r="L44" s="9"/>
+      <c r="M44" s="10"/>
+      <c r="N44" s="9"/>
+      <c r="O44" s="9"/>
+      <c r="P44" s="9"/>
+      <c r="Q44" s="10"/>
+      <c r="S44" s="9"/>
+      <c r="T44" s="9"/>
+      <c r="U44" s="10"/>
+    </row>
+    <row r="45" spans="1:22" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="R45" s="30"/>
+      <c r="S45" s="30"/>
+      <c r="T45" s="30"/>
+    </row>
     <row r="46" spans="1:22" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A46" s="2" t="s">
-        <v>51</v>
-[...55 lines deleted...]
-    </row>
+        <v>28</v>
+      </c>
+      <c r="B46" s="16"/>
+      <c r="C46" s="16"/>
+      <c r="D46" s="16"/>
+      <c r="E46" s="16"/>
+      <c r="F46" s="16"/>
+      <c r="G46" s="16"/>
+    </row>
+    <row r="47" spans="1:22" ht="24.95" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="11"/>
+      <c r="N47" s="37"/>
+    </row>
+    <row r="48" spans="1:22" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="34"/>
+      <c r="B48" s="2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="35"/>
+      <c r="B49" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="50" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="22">
-[...1 lines deleted...]
-    <mergeCell ref="A9:A11"/>
+  <mergeCells count="29">
     <mergeCell ref="A27:A29"/>
     <mergeCell ref="B7:E8"/>
+    <mergeCell ref="A24:A26"/>
+    <mergeCell ref="F9:I23"/>
+    <mergeCell ref="B21:E26"/>
+    <mergeCell ref="B27:E32"/>
+    <mergeCell ref="N33:Q41"/>
+    <mergeCell ref="N27:Q32"/>
+    <mergeCell ref="R7:U8"/>
+    <mergeCell ref="N7:Q8"/>
+    <mergeCell ref="N21:Q26"/>
+    <mergeCell ref="N15:Q20"/>
+    <mergeCell ref="R12:U35"/>
+    <mergeCell ref="J7:M8"/>
+    <mergeCell ref="J12:K23"/>
+    <mergeCell ref="J30:M35"/>
+    <mergeCell ref="B33:E38"/>
+    <mergeCell ref="A42:A44"/>
+    <mergeCell ref="A36:A38"/>
+    <mergeCell ref="A33:A35"/>
+    <mergeCell ref="F33:I38"/>
+    <mergeCell ref="A39:A41"/>
+    <mergeCell ref="A30:A32"/>
     <mergeCell ref="F7:I8"/>
-    <mergeCell ref="J7:M8"/>
-    <mergeCell ref="N7:Q8"/>
     <mergeCell ref="A12:A14"/>
     <mergeCell ref="A15:A17"/>
     <mergeCell ref="A18:A20"/>
     <mergeCell ref="A21:A23"/>
-    <mergeCell ref="A24:A26"/>
-[...9 lines deleted...]
-    <mergeCell ref="A39:A41"/>
+    <mergeCell ref="A9:A11"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="66" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="8" scale="93" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Munkalapok</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>CS(BA)_N_I</vt:lpstr>
       <vt:lpstr>CS(BA)_N_II</vt:lpstr>
       <vt:lpstr>CS(BA)_N_III</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>