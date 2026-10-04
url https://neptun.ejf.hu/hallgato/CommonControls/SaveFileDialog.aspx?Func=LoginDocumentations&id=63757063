--- v0 (2026-05-17)
+++ v1 (2026-10-04)
@@ -1,144 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ejfhu-my.sharepoint.com/personal/csilics_bernadett_ejf_hu/Documents/DROPI/ÓRARENDEK_2025_26_2/ÓRAREND_L_2025_26_2/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ejfhu-my.sharepoint.com/personal/csilics_bernadett_ejf_hu/Documents/DROPI/ÓRARENDEK_2026_27_1/ÓRAREND_L_2026_27_1/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="10324" documentId="11_7EBA2156104B4FFF5B2C9776B1C2BF62D1B01A5A" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{557A26E1-04B8-4AF7-8F20-047085323058}"/>
+  <xr:revisionPtr revIDLastSave="12587" documentId="13_ncr:1_{CB71A9FE-715F-45FC-8FD4-84EA1D86F84E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{80A74399-875E-40C8-9EEB-539FB206A236}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3285" yWindow="3285" windowWidth="21600" windowHeight="11295" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="L_T_I." sheetId="4" r:id="rId1"/>
     <sheet name="L_T_II." sheetId="1" r:id="rId2"/>
     <sheet name="L_T_III." sheetId="2" r:id="rId3"/>
     <sheet name="L_T_IV." sheetId="3" r:id="rId4"/>
-    <sheet name="L_NNT_I.évf._3 félév" sheetId="12" r:id="rId5"/>
-[...1 lines deleted...]
-    <sheet name="L_T_HNT_NNT_II.évf.5 félév" sheetId="11" r:id="rId7"/>
+    <sheet name="L_HNT_NNT_I.évf_3félév" sheetId="9" r:id="rId5"/>
+    <sheet name="L_NNT_II.évf_3félév" sheetId="10" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...43 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="993" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="842" uniqueCount="193">
   <si>
     <t>TANÍTÓ SZAK
 I. évfolyam</t>
   </si>
   <si>
+    <t>Pénteki órák</t>
+  </si>
+  <si>
     <t>1. hét</t>
   </si>
   <si>
     <t>2. hét</t>
   </si>
   <si>
     <t>3. hét</t>
   </si>
   <si>
     <t>4. hét</t>
   </si>
   <si>
     <t>5. hét</t>
   </si>
   <si>
     <t>6. hét</t>
   </si>
   <si>
     <t>7. hét</t>
   </si>
   <si>
     <t>Tanító</t>
   </si>
   <si>
     <t>Német nemzetiségi</t>
@@ -192,7549 +147,7647 @@
     <t>15.00-15.45</t>
   </si>
   <si>
     <t>9.</t>
   </si>
   <si>
     <t>16.00-16.45</t>
   </si>
   <si>
     <t>10.</t>
   </si>
   <si>
     <t>17.00-17.45</t>
   </si>
   <si>
     <t>11.</t>
   </si>
   <si>
     <t>18.00-18.45</t>
   </si>
   <si>
     <t>12.</t>
   </si>
   <si>
     <t>19.00-19.45</t>
+  </si>
+  <si>
+    <t>Szombati órák</t>
+  </si>
+  <si>
+    <t>Az órarend készítése folyamatban van. VÁLTOZHAT! Kérünk Mindenkit, hogy kísérje figyelemmel!</t>
   </si>
   <si>
     <t>TANÍTÓ SZAK
 II. évfolyam</t>
   </si>
   <si>
-    <r>
-[...1 lines deleted...]
-Csoportos pedagógiai gyakorlat II.</t>
+    <t>TANÍTÓ SZAK
+III. évfolyam</t>
+  </si>
+  <si>
+    <t>Horvát nemzetiségi</t>
+  </si>
+  <si>
+    <t>TANÍTÓ SZAK
+IV. évfolyam</t>
+  </si>
+  <si>
+    <t>Tanító (angol mt)</t>
+  </si>
+  <si>
+    <t>összevont óra</t>
+  </si>
+  <si>
+    <t>műveltségi terület/specializáció</t>
+  </si>
+  <si>
+    <t>NÉMET/HORVÁT NEMZETISÉGI TANÍTÓ SZAK
+I. évfolyam 
+3 féléves képzés</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV411L
+Angol nyelv tanításának módszertana II.
+</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">
-Dr. Szilágyiné dr. Szinger Ibolya</t>
+      <t>Dr. Szőcs Krisztina</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 Bajai Eötvös József Általános Iskola</t>
     </r>
   </si>
   <si>
-    <t>TANÍTÓ SZAK
-[...18 lines deleted...]
-Csoportos pedagógiai gyakorlat II.</t>
+    <r>
+      <t xml:space="preserve">TAK510L
+Csoportos pedagógiai gyakorlat III.
+Testnevelés
+</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
+      <t>Dr. Kiss Zoltán</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
       <t xml:space="preserve">
-Dr. Szilágyiné dr. Szinger Ibolya</t>
-[...3 lines deleted...]
-        <b/>
+Bajai Eötvös József Általános Iskola</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK307L
+Ének-zene III.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Kosóczki Tamás
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>A/94</t>
+    </r>
+    <r>
+      <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
-    <r>
-[...1 lines deleted...]
-        <b/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK506L
+Zeneirodalom
+</t>
+    </r>
+    <r>
+      <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Bajai Eötvös József Általános Iskola</t>
-[...8 lines deleted...]
-Angol nyelvi kompetenciák fejlesztése I.
+      <t xml:space="preserve">Dr. Kosóczki Tamás
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">A/94
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK505L
+Matematika tgyp. III.
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Mótyán Éva</t>
-[...3 lines deleted...]
-        <b/>
+      <t xml:space="preserve">Dr. Szilágyiné dr. Szinger Ibolya
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">C/49
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV711L
+Gyermekirodalom II. Angol
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Pogány Csilla
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/35</t>
+    </r>
+    <r>
+      <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
-    <r>
-[...29 lines deleted...]
-Gyermekirodalom I. angol
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV711L
+Gyermekirodalom II. angol
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">Dr. Pogány Csilla
-[...138 lines deleted...]
-      <t>Angol mt.</t>
+      <t>Dr. Pogány Csilla</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 C/35</t>
     </r>
   </si>
   <si>
-    <t>SPECIALIZÁCIÓ/MŰVELTSÉGI TERÜLET</t>
-[...5 lines deleted...]
-angol
+    <r>
+      <t xml:space="preserve">TAV411L
+Angol nyelv tanításának módszertana II.
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Dr. Pogány Csilla</t>
-[...3 lines deleted...]
-        <b/>
+      <t xml:space="preserve">Dr. Szőcs Krisztina
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">C/35
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV411L
+Angol nyelv tanításának módszertana II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Szőcs Krisztina
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/35</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV411L
+Angol nyelv tanításának módszertana II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Szőcs Krisztina
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/35</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
-    <r>
-[...38 lines deleted...]
-Kreatív íráskészségfejlesztés I. angol
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">SZAT202
+Komplex nyelvi készségfejlesztés II.
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Dr. Szőcs Krisztina</t>
+      <t>Crawford Kirsteen Michelle</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 C/35</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">TAK409L
-Ének tgyp.
+      <t xml:space="preserve">TAV410L
+Országismeret II.
+angol
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
+      <t>Crawford Kirsteen Michelle</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+C/35</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">SZAT201
+Kreatív íráskészségfejl. II. (angol)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Szőcs Krisztina</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+C/35</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>TAV644L
+Angol nyelvi kompetenciák fejlesztése IV.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Mótyán Éva</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/35</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>TAV738L
+Angol nyelvi kompetenciák fejlesztése V.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Mótyán Éva</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/35</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV102L
+Német ir., nemz. ir., gyermekir. módszertana I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Szabó-Szettele Katinka
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/56</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK304L
+Matematika tgyp. I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Szilágyiné dr. Szinger Ibolya
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">C/49
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>TAV715L
+Horvát irodalom nemz. gyermekir. módszertana II.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Morana Plavac
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/35</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV102L
+Német ir., nemz. ir., gyermekir. módszertana I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Szabó-Szettele Katinka</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+C/56</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK112L
+Helyesírás
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Ladányi Éva
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>"B" EM035</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK307L
+Ének-zene III.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Kosóczki Tamás
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+A/94
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>TAV715L
+Horvát irodalom nemz. gyermekir. módszertana II.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Morana Plavac
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/42</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK304L
+Matematika tgyp. I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Szilágyiné dr. Szinger Ibolya
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">C/49
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV102L
+Német ir., nemz. ir., gyermekir. módszertana I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Szabó-Szettele Katinka
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/56</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK505L
+Matematika tgyp. III.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Szilágyiné dr. Szinger Ibolya
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">C/49
+</t>
+    </r>
+  </si>
+  <si>
+    <t>2026/27. tanév
+1. félév</t>
+  </si>
+  <si>
+    <t>Cigány-roma nemzetiségi</t>
+  </si>
+  <si>
+    <r>
+      <t>TAK107L</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Ének-zene I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Kosóczki Tamás
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK504L
+Anyanyelvi tgyp. IV.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Bakonyiné dr. Kovács Bea</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>TÁJÉKOZTATÓ</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Kiss Zoltán</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Huszár-Samu Nóra</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+A/88</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK111L
+Etika
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>GYAKORLAT
+1. CSOPORT</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Huszár-Samu Nóra</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">TAK109L
+Testnevelés tgyp. I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>GYAKORLAT
+2. CSOPORT</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Kiss Zoltán</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+B Sportcsarnok / B FSZ038</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK111L
+Etika
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>GYAKORLAT
+2. CSOPORT</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Huszár-Samu Nóra</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">TAK109L
+Testnevelés tgyp. I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>GYAKORLAT
+1. CSOPORT</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Kiss Zoltán</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+B Sportcsarnok / B FSZ038</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK309L
+Testnevelés tgyp. III.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ELMÉLET+GYAKORLAT
+1. CSOPORT</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Kiss Zoltán</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+B Sportcsarnok
+B FSZ38</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK309L
+Testnevelés tgyp. III.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ELMÉLET+GYAKORLAT
+2. CSOPORT</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Kiss Zoltán</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+B Sportcsarnok
+B FSZ38</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">
+TAK511L
+Testnevelés tgyp. V.
+GYAKORLAT
+1. CSOPORT
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Kiss Zoltán
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">B Sportcsarnok
+B FSZ38
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">
+TAK511L
+Testnevelés tgyp. V.
+GYAKORLAT
+2. CSOPORT
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Kiss Zoltán
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>B Sportcsarnok
+B FSZ38</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK510L
+Csoportos pedagógiai gyakorlat III.
+Testnevelés
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Kiss Zoltán</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK313L
+Csoportos pedagógiai gyakorlat I.
+Magyar nyelv és irodalom
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1. CSOPORT</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Bakonyiné dr. Kovács Bea</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Bajai Eötvös József Általános Iskola</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK313L
+Csoportos pedagógiai gyakorlat I.
+Magyar nyelv és irodalom
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">1. CSOPORT
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Bakonyiné dr. Kovács Bea</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK313L
+Csoportos pedagógiai gyakorlat I.
+Magyar nyelv és irodalom
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2. CSOORT</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Ladányi Éva
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>3. CSOPORT</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Bakonyiné dr. Kovács Bea</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Bajai Eötvös József Általános Iskola</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK313L
+Csoportos pedagógiai gyakorlat I.
+Magyar nyelv és irodalom
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2. CSOPORT</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Ladányi Éva
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>3. CSOPORT</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Bakonyiné dr. Kovács Bea</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK103L
+Informatika I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Győrfi Tamás</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK112L
+Helyesírás
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Ladányi Éva</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK301L
+Pszichológia III. személyiségpszichológia
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Babity Mária</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV111L
+Integrált nevelést igénylő csoportok I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Borszéki Szabolcsné Gábris Virág</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">TAK501L
+Portfólió
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Simon Dóra</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">TAK306L
+Technika, életvitel, háztartástan II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Sódar Béla Balázs</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK105L
+Matematika I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Stankov Gordana</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK105L
+Matematika I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Stankov Gordana</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK106L
+Természetismeret-környezetvédelem I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Patocskai Mária</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK305L
+Természetismeret tgyp.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Patocskai Mária</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK108L
+Alapozó vizuális stúdium
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1. CSOPORT</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Szabó Áron</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK108L
+Alapozó vizuális stúdium
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2. CSOPORT</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Szabó Áron</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK316L
+Vizuális kultúra, esztétika és tgyp.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Szabó Áron</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK316L
+Vizuális kultúra, esztétika és tgyp.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Szabó Áron</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK315L
+Neveléselmélet és multikulturális nevelés
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Horváth Réka</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV529L
+Nyelvtanítás módszertana
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Magyar ny. és ir. műv. ter.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Bakonyiné dr. Kovács Bea
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK104L
+Ismeretek a nyelvről I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Huszár-Samu Nóra</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK104L
+Ismeretek a nyelvről I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Huszár-Samu Nóra</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">TAK102L
+Pszichológia I. általános pszichológia
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Babity Mária</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">TAK702L
+Egészségtan
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Vida-Varga Éva</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK303L
+Anyanyelvi tgyp. II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Huszár-Samu Nóra</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">TAV721L
+Romológiai alapismeretek
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Huszár-Samu Nóra
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK503L
+Poétika műelemzés
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Bordás Sándor</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK503L
+Poétika műelemzés
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Bordás Sándor</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK701L
+Magyarország története és művelődéstörténet
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. habil. Tóth Sándor Attila</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV701L
+Irodalomtörtnet II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Magyar ny. és ir. mt.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. habil. Tóth Sándor Attila</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK103L
+Informatika I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Győrfi Tamás</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">TAK106L
+Természetismeret-környezetvédelem I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr.Győrfi Tamás</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV727L
+Gyerek- és ifjúságirodalom
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Magyar ny. és ir. mt.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Bordás Sándor</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV301L
+Népismeret és kommunikáció
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Magyar ny. és ir. műv. ter.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Huszár-Samu Nóra</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV530L
+Irodalomtanítás módszertana
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Magyar ny. és ir. műv. ter.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Ladányi Éva</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV544L
+Illusztrációs technikák
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Vizuáliskultúra  műv. ter.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Szabó Áron
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV543L
+Vizuális műveltség II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Vizuáliskultúra  műv. ter.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Szabó Áron
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">TAV303L
+Természetimeret I. (növénytan)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>természetismeret mt.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Patocskai Mária</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV705L
+Környezettudmány III.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Temészetismeret mt.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Patocskai Mária</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV706L
+Környezet és egészség
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Temészetismeret mt.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Patocskai Mária</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">TAV334L
+Német nyelv I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>TAV540L
+Német nyelv III.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV101L
+Német ny., nyelvtan, nyelvművelés I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV201L
+Német ny., nyelvtan, nyelvművelés II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV313L
+Német ny., nyelvtan, nyelvművelés III.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV737L
+Német nyelv V.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV512L
+Német ny., nyelvtan, nyelvművelés V.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">TAV010LD
+Szigorlatfelkészítő
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Gál Márta
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>II. 5 féléveseknek</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV513L
+Tantárgypedagógia III.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Szabó-Szettele Katinka
+</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">TAV513L
+Tantárgypedagógia III.
+Dr. Szabó-Szettele Katinka
+</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>TAV713L
+Németirodalom nemz. gyermekir. módszertana II.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Szabó-Szettele Katinka</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV733L
+Nemzetiségismeret II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Szauter Terézia</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV103L
+Kisebbségi közösségszervezés  német
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Szauter Terézia</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>TAV202L
+Nemzetiségismeret I.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Szauter Terézia</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV314LL
+Tantárgypedagógia I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Szauter Terézia</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ÓV504L
+A kétnyelvűség elmélete és gyakorlata II. német
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Szauter Terézia</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">TAV619L
+Kétnyelvűség elmélete és gyakorlata I.
+német
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Szauter Terézia</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV2023L
+Horvát ny., nyelvtan, nyelvművelés II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Goran Marjanovic</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV316L
+Horvát ny., nyelvtan, nyelvművelés III.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Goran Marjanovic</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">TAV621L
+A kétnyelvűség elmélete és gyakorlata I.
+horvát
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Goran Marjanovic</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">TAV204L
+Nemzetiségismeret I. horvát
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Sibalin Mirjana</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/42</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV419L
+Szaknyelv I. horvát
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Sibalin Mirjana</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>TAV738L
+Angol nyelvi kompetenciák fejlesztése V.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Mótyán Éva</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">SZAT204
+Irodalmi beszédgyakorlat II. angol
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Pogány Csilla</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+C/35</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">TAV541L
+Angol nyelvi kompetenciák fejlesztése III.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Angol mt.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Mótyán Éva</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/35</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK115L
+Informatika
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Győrfi Tamás
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">A/88
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK301L
+Pszichológia III. személyiségpszichológia
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Babity Mária
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">A/88
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK109L
+Testnevelés tgyp. I.
+ELMÉLET
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Kiss Zoltán
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>A/88</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">TAK102L
+Pszichológia I. általános pszichológia
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Babity Mária</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>A/88</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>T</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">AK111L
+Etika
+ELMÉLET
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Huszár-Samu Nóra
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/32-34</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">TAV721L
+Romológiai alapismeretek
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Huszár-Samu Nóra
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>B EM035</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">TAK501L
+Portfólió
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Simon Dóra
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>B EM035</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV313L
+Német ny., nyelvtan, nyelvművelés III.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Gál Márta
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">C/50
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV533L
+Szaknyelv II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Gál Márta
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/51</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV543L
+Vizuális műveltség II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Vizuáliskultúra  műv. ter.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Szabó Áron
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/47</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ÓV504L
+A kétnyelvűség elmélete és gyakorlata II. német
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Szauter Terézia
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/59</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV733L
+Nemzetiségismeret II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Szauter Terézia</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+C/59</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK504L
+Anyanyelvi tgyp. IV.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Bakonyiné dr. Kovács Bea
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">A/90
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>TAV202L
+Nemzetiségismeret I.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Szauter Terézia
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/59</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV313L
+Német ny., nyelvtan, nyelvművelés III.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/50</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV317L
+Tantárgypedagógia I. horvát
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Sibalin Mirjana</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+C/42</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>8.30-tól</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+TAV727L
+Gyerek- és ifjúságirodalom
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Magyar ny. és ir. mt.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Bordás Sándor</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">ÓV105L
+Horvát ir., nemz. ir., gyermekir. módszertana I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Morana Plavac</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+C/42
+</t>
+    </r>
+  </si>
+  <si>
+    <t>TAV106L
+Kisebbségi közösségszervezés
+Sibalin Mirjana
+C/42</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV103L
+Kisebbségi közösségszervezés  német
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Szauter Terézia
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">C/59
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">ÓV105L
+Horvát ir., nemz. ir., gyermekir. módszertana I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Morana Plavac
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">C/42
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV101L
+Német ny., nyelvtan, nyelvművelés I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+C/50</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV201L
+Német ny., nyelvtan, nyelvművelés II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+C/50</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV533L
+Szaknyelv II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV111L
+Integrált nevelést igénylő csoportok I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Borszéki Szabolcsné Gábris Virág
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>A/88</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">TAV334L
+Német nyelv I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/50</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>TAK107L</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Ének-zene I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Kosóczki Tamás
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>A/88</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">TAK106L
+Természetismeret-környezetvédelem I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Győrfi Tamás</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>A/88</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK108L
+Alapozó vizuális stúdium
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1. CSOPORT</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Szabó Áron</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+C/47</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK105L
+Matematika I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Stankov Gordana
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>A/88</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK303L
+Anyanyelvi tgyp. II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Huszár-Samu Nóra
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>A/93</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV301L
+Népismeret és kommunikáció
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Magyar ny. és ir. műv. ter.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Huszár-Samu Nóra</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+A/93</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK306L
+Technika, életvitel, háztartástan II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Sódar Béla Balázs
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/49</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK502L
+Alkalmazott nyelvészet
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Bordás Sándor</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+A/93</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV737L
+Német nyelv V.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+C/48</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV316L
+Horvát ny., nyelvtan, nyelvművelés III.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Goran Marjanovic
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/59</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV203L
+Horvát ny., nyelvtan, nyelvművelés II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Goran Marjanovic</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+C/59</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAK511L
+Testnevelés tgyp. V.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Kiss Zoltán</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+B FSZ038
+"B" Sportcsarnok</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> TAV337L / TAV337N
+Bábkészítési alapismeretek
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Vizuális kultúra mt.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Szabó Áron</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/32-34</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV105L
+Horvát ir., nemz. ir., gyermekir. módszertana I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Morana Plavac
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">C/42
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV105L
+Horvát ir., nemz. ir., gyermekir. módszertana I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Morana Plavac</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+C/42
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV308L
+Ének-szolfézs-zeneelmélet, hangszerjáték I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
       <t>Dr. Kosóczki Tamás</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Ének-zene műveltségi t.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 A/94</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">TAK407L
-Matematika tgyp II.
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">TAV308L
+Ének-szolfézs-zeneelmélet, hangszerjáték I.
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Dr. Szilágyiné dr. Szinger Ibolya</t>
-[...188 lines deleted...]
-      <t xml:space="preserve">
+      <t xml:space="preserve">Dr. Kosóczki Tamás
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">1. CSOPORT ELMÉLET
-[...850 lines deleted...]
-        <b/>
+      <t>Ének-zene műveltségi t.</t>
+    </r>
+    <r>
+      <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 A/94</t>
     </r>
   </si>
   <si>
     <r>
-      <rPr>
-[...23 lines deleted...]
-      <t>Angol mt.</t>
+      <t xml:space="preserve">ÓV104L
+Horvát nemz. ny., nyelvtan, nyelvművelés I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Goran Marjanović
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">C/42
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">ÓV104L
+Horvát nemz. ny., nyelvtan, nyelvművelés I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Goran Marjanović</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
+C/42
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAV104L
+Horvát nemz. ny., nyelvtan, nyelvművelés I.
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Dr. Szőcs Krisztina</t>
-[...4538 lines deleted...]
-C/49</t>
+      <t xml:space="preserve">Goran Marjanović
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">C/42
+</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-[...40 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <i/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
-      <sz val="16"/>
+      <i/>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="8">
+  <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFC000"/>
-[...5 lines deleted...]
-        <fgColor theme="8" tint="0.59999389629810485"/>
+        <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.249977111117893"/>
+        <fgColor theme="3" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="37">
+  <borders count="34">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
       <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...7 lines deleted...]
-      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...5 lines deleted...]
-      <top style="thin">
+      <left/>
+      <right/>
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...13 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
-        <color indexed="64"/>
-[...66 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...59 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="249">
+  <cellXfs count="377">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="17" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="19" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="29" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="23" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="1" fillId="7" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="19" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="20" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="29" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="8" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="8" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="8" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="7" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="7" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="7" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...260 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="24" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="7" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="7" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...30 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="7" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...43 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="8" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="8" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="7" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="7" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...190 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normál" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
-      <color rgb="FF00FFFF"/>
-      <color rgb="FF92D050"/>
+      <color rgb="FFCCFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7974,27027 +8027,9556 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr>
-[...2 lines deleted...]
-  <dimension ref="A1:T45"/>
+  <dimension ref="A1:AI58"/>
   <sheetViews>
-    <sheetView topLeftCell="E16" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="S29" sqref="S29:T40"/>
+    <sheetView topLeftCell="K13" zoomScale="69" zoomScaleNormal="69" workbookViewId="0">
+      <selection activeCell="S46" sqref="S46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.5703125" customWidth="1"/>
     <col min="2" max="2" width="12" customWidth="1"/>
-    <col min="3" max="5" width="25.7109375" customWidth="1"/>
-    <col min="6" max="20" width="25.7109375" style="1" customWidth="1"/>
+    <col min="3" max="8" width="25.7109375" customWidth="1"/>
+    <col min="9" max="33" width="25.7109375" style="1" customWidth="1"/>
+    <col min="34" max="35" width="25.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="C1" s="182" t="s">
+    <row r="1" spans="1:35" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="178" t="s">
+        <v>70</v>
+      </c>
+      <c r="B1" s="179"/>
+      <c r="C1" s="178" t="s">
         <v>0</v>
       </c>
-      <c r="D1" s="182"/>
-[...154 lines deleted...]
-      <c r="C8" s="196" t="s">
+      <c r="D1" s="178"/>
+      <c r="E1" s="178"/>
+      <c r="F1" s="178"/>
+      <c r="G1" s="178"/>
+      <c r="H1" s="178"/>
+      <c r="I1" s="178"/>
+      <c r="J1" s="178"/>
+      <c r="K1" s="178"/>
+      <c r="L1" s="178"/>
+      <c r="M1" s="178"/>
+      <c r="N1" s="178"/>
+      <c r="O1" s="178"/>
+      <c r="P1" s="178"/>
+      <c r="Q1" s="178"/>
+      <c r="R1" s="178"/>
+      <c r="S1" s="178"/>
+      <c r="T1" s="178"/>
+      <c r="U1" s="178"/>
+      <c r="V1" s="178"/>
+      <c r="W1" s="178"/>
+      <c r="X1" s="178"/>
+      <c r="Y1" s="178"/>
+      <c r="Z1" s="178"/>
+      <c r="AA1" s="178"/>
+      <c r="AB1" s="178"/>
+      <c r="AC1" s="178"/>
+      <c r="AD1" s="178"/>
+      <c r="AE1" s="178"/>
+      <c r="AF1" s="178"/>
+      <c r="AG1" s="178"/>
+    </row>
+    <row r="2" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="179"/>
+      <c r="B2" s="179"/>
+      <c r="C2" s="178"/>
+      <c r="D2" s="178"/>
+      <c r="E2" s="178"/>
+      <c r="F2" s="178"/>
+      <c r="G2" s="178"/>
+      <c r="H2" s="178"/>
+      <c r="I2" s="178"/>
+      <c r="J2" s="178"/>
+      <c r="K2" s="178"/>
+      <c r="L2" s="178"/>
+      <c r="M2" s="178"/>
+      <c r="N2" s="178"/>
+      <c r="O2" s="178"/>
+      <c r="P2" s="178"/>
+      <c r="Q2" s="178"/>
+      <c r="R2" s="178"/>
+      <c r="S2" s="178"/>
+      <c r="T2" s="178"/>
+      <c r="U2" s="178"/>
+      <c r="V2" s="178"/>
+      <c r="W2" s="178"/>
+      <c r="X2" s="178"/>
+      <c r="Y2" s="178"/>
+      <c r="Z2" s="178"/>
+      <c r="AA2" s="178"/>
+      <c r="AB2" s="178"/>
+      <c r="AC2" s="178"/>
+      <c r="AD2" s="178"/>
+      <c r="AE2" s="178"/>
+      <c r="AF2" s="178"/>
+      <c r="AG2" s="178"/>
+    </row>
+    <row r="3" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="179"/>
+      <c r="B3" s="179"/>
+      <c r="C3" s="178"/>
+      <c r="D3" s="178"/>
+      <c r="E3" s="178"/>
+      <c r="F3" s="178"/>
+      <c r="G3" s="178"/>
+      <c r="H3" s="178"/>
+      <c r="I3" s="178"/>
+      <c r="J3" s="178"/>
+      <c r="K3" s="178"/>
+      <c r="L3" s="178"/>
+      <c r="M3" s="178"/>
+      <c r="N3" s="178"/>
+      <c r="O3" s="178"/>
+      <c r="P3" s="178"/>
+      <c r="Q3" s="178"/>
+      <c r="R3" s="178"/>
+      <c r="S3" s="178"/>
+      <c r="T3" s="178"/>
+      <c r="U3" s="178"/>
+      <c r="V3" s="178"/>
+      <c r="W3" s="178"/>
+      <c r="X3" s="178"/>
+      <c r="Y3" s="178"/>
+      <c r="Z3" s="178"/>
+      <c r="AA3" s="178"/>
+      <c r="AB3" s="178"/>
+      <c r="AC3" s="178"/>
+      <c r="AD3" s="178"/>
+      <c r="AE3" s="178"/>
+      <c r="AF3" s="178"/>
+      <c r="AG3" s="178"/>
+    </row>
+    <row r="4" spans="1:35" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="179"/>
+      <c r="B4" s="179"/>
+      <c r="C4" s="178"/>
+      <c r="D4" s="178"/>
+      <c r="E4" s="178"/>
+      <c r="F4" s="178"/>
+      <c r="G4" s="178"/>
+      <c r="H4" s="178"/>
+      <c r="I4" s="178"/>
+      <c r="J4" s="178"/>
+      <c r="K4" s="178"/>
+      <c r="L4" s="178"/>
+      <c r="M4" s="178"/>
+      <c r="N4" s="178"/>
+      <c r="O4" s="178"/>
+      <c r="P4" s="178"/>
+      <c r="Q4" s="178"/>
+      <c r="R4" s="178"/>
+      <c r="S4" s="178"/>
+      <c r="T4" s="178"/>
+      <c r="U4" s="178"/>
+      <c r="V4" s="178"/>
+      <c r="W4" s="178"/>
+      <c r="X4" s="178"/>
+      <c r="Y4" s="178"/>
+      <c r="Z4" s="178"/>
+      <c r="AA4" s="178"/>
+      <c r="AB4" s="178"/>
+      <c r="AC4" s="178"/>
+      <c r="AD4" s="178"/>
+      <c r="AE4" s="178"/>
+      <c r="AF4" s="178"/>
+      <c r="AG4" s="178"/>
+    </row>
+    <row r="5" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="180"/>
+      <c r="B5" s="180"/>
+      <c r="C5" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="9"/>
+      <c r="E5" s="9"/>
+      <c r="F5" s="9"/>
+      <c r="G5" s="9"/>
+      <c r="H5" s="9"/>
+      <c r="I5" s="9"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="9"/>
+      <c r="L5" s="9"/>
+      <c r="M5" s="9"/>
+      <c r="N5" s="9"/>
+      <c r="O5" s="9"/>
+      <c r="P5" s="9"/>
+      <c r="Q5" s="9"/>
+      <c r="R5" s="9"/>
+      <c r="S5" s="9"/>
+      <c r="T5" s="9"/>
+      <c r="U5" s="9"/>
+      <c r="V5" s="9"/>
+      <c r="W5" s="9"/>
+      <c r="X5" s="9"/>
+      <c r="Y5" s="9"/>
+      <c r="Z5" s="9"/>
+      <c r="AA5" s="9"/>
+      <c r="AB5" s="9"/>
+      <c r="AC5" s="9"/>
+      <c r="AD5" s="9"/>
+      <c r="AE5" s="9"/>
+      <c r="AF5" s="9"/>
+      <c r="AG5" s="9"/>
+    </row>
+    <row r="6" spans="1:35" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="181"/>
+      <c r="B6" s="181"/>
+      <c r="C6" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="D6" s="9"/>
+      <c r="E6" s="9"/>
+      <c r="F6" s="9"/>
+      <c r="G6" s="9"/>
+      <c r="H6" s="9"/>
+      <c r="I6" s="9"/>
+      <c r="J6" s="9"/>
+      <c r="K6" s="9"/>
+      <c r="L6" s="9"/>
+      <c r="M6" s="9"/>
+      <c r="N6" s="9"/>
+      <c r="O6" s="9"/>
+      <c r="P6" s="9"/>
+      <c r="Q6" s="9"/>
+      <c r="R6" s="9"/>
+      <c r="S6" s="9"/>
+      <c r="T6" s="9"/>
+      <c r="U6" s="9"/>
+      <c r="V6" s="9"/>
+      <c r="W6" s="9"/>
+      <c r="X6" s="9"/>
+      <c r="Y6" s="9"/>
+      <c r="Z6" s="9"/>
+      <c r="AA6" s="9"/>
+      <c r="AB6" s="9"/>
+      <c r="AC6" s="9"/>
+      <c r="AD6" s="9"/>
+      <c r="AE6" s="9"/>
+      <c r="AF6" s="9"/>
+      <c r="AG6" s="9"/>
+    </row>
+    <row r="7" spans="1:35" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C7" s="182" t="s">
         <v>1</v>
       </c>
-      <c r="D8" s="196"/>
-[...1 lines deleted...]
-      <c r="F8" s="196" t="s">
+      <c r="D7" s="183"/>
+      <c r="E7" s="183"/>
+      <c r="F7" s="183"/>
+      <c r="G7" s="183"/>
+      <c r="H7" s="183"/>
+      <c r="I7" s="183"/>
+      <c r="J7" s="183"/>
+      <c r="K7" s="183"/>
+      <c r="L7" s="183"/>
+      <c r="M7" s="183"/>
+      <c r="N7" s="183"/>
+      <c r="O7" s="183"/>
+      <c r="P7" s="183"/>
+      <c r="Q7" s="183"/>
+      <c r="R7" s="183"/>
+      <c r="S7" s="183"/>
+      <c r="T7" s="183"/>
+      <c r="U7" s="183"/>
+      <c r="V7" s="183"/>
+      <c r="W7" s="183"/>
+      <c r="X7" s="183"/>
+      <c r="Y7" s="183"/>
+      <c r="Z7" s="183"/>
+      <c r="AA7" s="183"/>
+      <c r="AB7" s="183"/>
+      <c r="AC7" s="183"/>
+      <c r="AD7" s="183"/>
+      <c r="AE7" s="183"/>
+      <c r="AF7" s="183"/>
+      <c r="AG7" s="183"/>
+      <c r="AH7" s="183"/>
+      <c r="AI7" s="184"/>
+    </row>
+    <row r="8" spans="1:35" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A8" s="172"/>
+      <c r="B8" s="173"/>
+      <c r="C8" s="228" t="s">
         <v>2</v>
       </c>
-      <c r="G8" s="196"/>
-      <c r="H8" s="196" t="s">
+      <c r="D8" s="261"/>
+      <c r="E8" s="261"/>
+      <c r="F8" s="229"/>
+      <c r="G8" s="228"/>
+      <c r="H8" s="229"/>
+      <c r="I8" s="214" t="s">
         <v>3</v>
       </c>
-      <c r="I8" s="196"/>
-      <c r="J8" s="196" t="s">
+      <c r="J8" s="215"/>
+      <c r="K8" s="215"/>
+      <c r="L8" s="216"/>
+      <c r="M8" s="24"/>
+      <c r="N8" s="220" t="s">
         <v>4</v>
       </c>
-      <c r="K8" s="196"/>
-      <c r="L8" s="196" t="s">
+      <c r="O8" s="221"/>
+      <c r="P8" s="221"/>
+      <c r="Q8" s="222"/>
+      <c r="R8" s="24"/>
+      <c r="S8" s="220" t="s">
         <v>5</v>
       </c>
-      <c r="M8" s="196"/>
-[...1 lines deleted...]
-      <c r="O8" s="196" t="s">
+      <c r="T8" s="221"/>
+      <c r="U8" s="221"/>
+      <c r="V8" s="222"/>
+      <c r="W8" s="220" t="s">
         <v>6</v>
       </c>
-      <c r="P8" s="196"/>
-      <c r="Q8" s="196" t="s">
+      <c r="X8" s="221"/>
+      <c r="Y8" s="221"/>
+      <c r="Z8" s="222"/>
+      <c r="AA8" s="220" t="s">
         <v>7</v>
       </c>
-      <c r="R8" s="196"/>
-[...48 lines deleted...]
-      <c r="C10" s="50" t="s">
+      <c r="AB8" s="221"/>
+      <c r="AC8" s="221"/>
+      <c r="AD8" s="222"/>
+      <c r="AE8" s="59"/>
+      <c r="AF8" s="274" t="s">
         <v>8</v>
       </c>
-      <c r="D10" s="50" t="s">
+      <c r="AG8" s="275"/>
+      <c r="AH8" s="275"/>
+      <c r="AI8" s="276"/>
+    </row>
+    <row r="9" spans="1:35" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="174"/>
+      <c r="B9" s="175"/>
+      <c r="C9" s="226">
+        <v>46276</v>
+      </c>
+      <c r="D9" s="260"/>
+      <c r="E9" s="260"/>
+      <c r="F9" s="227"/>
+      <c r="G9" s="226">
+        <v>46283</v>
+      </c>
+      <c r="H9" s="227"/>
+      <c r="I9" s="217">
+        <v>46290</v>
+      </c>
+      <c r="J9" s="218"/>
+      <c r="K9" s="218"/>
+      <c r="L9" s="219"/>
+      <c r="M9" s="92">
+        <v>46297</v>
+      </c>
+      <c r="N9" s="223">
+        <v>46304</v>
+      </c>
+      <c r="O9" s="224"/>
+      <c r="P9" s="224"/>
+      <c r="Q9" s="225"/>
+      <c r="R9" s="25">
+        <v>46311</v>
+      </c>
+      <c r="S9" s="223">
+        <v>46332</v>
+      </c>
+      <c r="T9" s="224"/>
+      <c r="U9" s="224"/>
+      <c r="V9" s="225"/>
+      <c r="W9" s="223">
+        <v>46339</v>
+      </c>
+      <c r="X9" s="224"/>
+      <c r="Y9" s="224"/>
+      <c r="Z9" s="225"/>
+      <c r="AA9" s="223">
+        <v>46353</v>
+      </c>
+      <c r="AB9" s="224"/>
+      <c r="AC9" s="224"/>
+      <c r="AD9" s="225"/>
+      <c r="AE9" s="25">
+        <v>46360</v>
+      </c>
+      <c r="AF9" s="223">
+        <v>46367</v>
+      </c>
+      <c r="AG9" s="224"/>
+      <c r="AH9" s="224"/>
+      <c r="AI9" s="225"/>
+    </row>
+    <row r="10" spans="1:35" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="176"/>
+      <c r="B10" s="177"/>
+      <c r="C10" s="103" t="s">
         <v>9</v>
       </c>
-      <c r="E10" s="50" t="s">
-[...5 lines deleted...]
-      <c r="G10" s="50" t="s">
+      <c r="D10" s="103" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="103" t="s">
+        <v>39</v>
+      </c>
+      <c r="F10" s="103" t="s">
+        <v>71</v>
+      </c>
+      <c r="G10" s="103" t="s">
+        <v>10</v>
+      </c>
+      <c r="H10" s="103" t="s">
+        <v>39</v>
+      </c>
+      <c r="I10" s="144" t="s">
         <v>9</v>
       </c>
-      <c r="H10" s="50" t="s">
-[...2 lines deleted...]
-      <c r="I10" s="50" t="s">
+      <c r="J10" s="144" t="s">
+        <v>10</v>
+      </c>
+      <c r="K10" s="144" t="s">
+        <v>39</v>
+      </c>
+      <c r="L10" s="144" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="52" t="s">
+        <v>39</v>
+      </c>
+      <c r="N10" s="60" t="s">
         <v>9</v>
       </c>
-      <c r="J10" s="50" t="s">
-[...2 lines deleted...]
-      <c r="K10" s="50" t="s">
+      <c r="O10" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="P10" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q10" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="R10" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="L10" s="50" t="s">
-[...2 lines deleted...]
-      <c r="M10" s="50" t="s">
+      <c r="S10" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="N10" s="50" t="s">
-[...5 lines deleted...]
-      <c r="P10" s="50" t="s">
+      <c r="T10" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="U10" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="V10" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W10" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="Q10" s="50" t="s">
-[...2 lines deleted...]
-      <c r="R10" s="50" t="s">
+      <c r="X10" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y10" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z10" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA10" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="S10" s="11" t="s">
-[...2 lines deleted...]
-      <c r="T10" s="11" t="s">
+      <c r="AB10" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="AC10" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD10" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE10" s="60" t="s">
+        <v>10</v>
+      </c>
+      <c r="AF10" s="50" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="AG10" s="61" t="s">
         <v>10</v>
       </c>
+      <c r="AH10" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI10" s="60" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:35" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="6" t="s">
+        <v>11</v>
+      </c>
       <c r="B11" s="5" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-      <c r="F11" s="187" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="190" t="s">
+        <v>74</v>
+      </c>
+      <c r="D11" s="191"/>
+      <c r="E11" s="191"/>
+      <c r="F11" s="192"/>
+      <c r="G11" s="109"/>
+      <c r="H11" s="230" t="s">
+        <v>167</v>
+      </c>
+      <c r="I11" s="284" t="s">
+        <v>171</v>
+      </c>
+      <c r="J11" s="284" t="s">
+        <v>60</v>
+      </c>
+      <c r="K11" s="145"/>
+      <c r="L11" s="145"/>
+      <c r="M11" s="277" t="s">
+        <v>190</v>
+      </c>
+      <c r="N11" s="202" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="203"/>
+      <c r="P11" s="203"/>
+      <c r="Q11" s="204"/>
+      <c r="R11" s="40"/>
+      <c r="S11" s="202" t="s">
+        <v>72</v>
+      </c>
+      <c r="T11" s="203"/>
+      <c r="U11" s="203"/>
+      <c r="V11" s="204"/>
+      <c r="W11" s="277" t="s">
+        <v>89</v>
+      </c>
+      <c r="X11" s="277" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y11" s="27"/>
+      <c r="Z11" s="27"/>
+      <c r="AA11" s="93"/>
+      <c r="AE11" s="34"/>
+      <c r="AF11" s="202" t="s">
+        <v>97</v>
+      </c>
+      <c r="AG11" s="203"/>
+      <c r="AH11" s="203"/>
+      <c r="AI11" s="204"/>
+    </row>
+    <row r="12" spans="1:35" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="193"/>
+      <c r="D12" s="194"/>
+      <c r="E12" s="194"/>
+      <c r="F12" s="195"/>
+      <c r="G12" s="110"/>
+      <c r="H12" s="231"/>
+      <c r="I12" s="285"/>
+      <c r="J12" s="285"/>
+      <c r="K12" s="146"/>
+      <c r="L12" s="146"/>
+      <c r="M12" s="272"/>
+      <c r="N12" s="205"/>
+      <c r="O12" s="206"/>
+      <c r="P12" s="206"/>
+      <c r="Q12" s="207"/>
+      <c r="R12" s="141"/>
+      <c r="S12" s="205"/>
+      <c r="T12" s="206"/>
+      <c r="U12" s="206"/>
+      <c r="V12" s="207"/>
+      <c r="W12" s="272"/>
+      <c r="X12" s="290"/>
+      <c r="Y12" s="44"/>
+      <c r="Z12" s="44"/>
+      <c r="AA12" s="208" t="s">
+        <v>87</v>
+      </c>
+      <c r="AB12" s="209"/>
+      <c r="AC12" s="209"/>
+      <c r="AD12" s="210"/>
+      <c r="AE12" s="55"/>
+      <c r="AF12" s="205"/>
+      <c r="AG12" s="206"/>
+      <c r="AH12" s="206"/>
+      <c r="AI12" s="207"/>
+    </row>
+    <row r="13" spans="1:35" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="196" t="s">
+        <v>149</v>
+      </c>
+      <c r="D13" s="197"/>
+      <c r="E13" s="197"/>
+      <c r="F13" s="198"/>
+      <c r="G13" s="110"/>
+      <c r="H13" s="231"/>
+      <c r="I13" s="285"/>
+      <c r="J13" s="285"/>
+      <c r="K13" s="146"/>
+      <c r="L13" s="146"/>
+      <c r="M13" s="272"/>
+      <c r="N13" s="205"/>
+      <c r="O13" s="206"/>
+      <c r="P13" s="206"/>
+      <c r="Q13" s="207"/>
+      <c r="R13" s="186" t="s">
+        <v>188</v>
+      </c>
+      <c r="S13" s="205"/>
+      <c r="T13" s="206"/>
+      <c r="U13" s="206"/>
+      <c r="V13" s="207"/>
+      <c r="W13" s="272"/>
+      <c r="X13" s="290"/>
+      <c r="Y13" s="44"/>
+      <c r="Z13" s="44"/>
+      <c r="AA13" s="205"/>
+      <c r="AB13" s="206"/>
+      <c r="AC13" s="206"/>
+      <c r="AD13" s="207"/>
+      <c r="AE13" s="55"/>
+      <c r="AF13" s="205"/>
+      <c r="AG13" s="206"/>
+      <c r="AH13" s="206"/>
+      <c r="AI13" s="207"/>
+    </row>
+    <row r="14" spans="1:35" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C14" s="199"/>
+      <c r="D14" s="200"/>
+      <c r="E14" s="200"/>
+      <c r="F14" s="201"/>
+      <c r="G14" s="110"/>
+      <c r="H14" s="231"/>
+      <c r="I14" s="286"/>
+      <c r="J14" s="286"/>
+      <c r="K14" s="147"/>
+      <c r="L14" s="147"/>
+      <c r="M14" s="272"/>
+      <c r="N14" s="205"/>
+      <c r="O14" s="206"/>
+      <c r="P14" s="206"/>
+      <c r="Q14" s="207"/>
+      <c r="R14" s="187"/>
+      <c r="S14" s="211"/>
+      <c r="T14" s="212"/>
+      <c r="U14" s="212"/>
+      <c r="V14" s="213"/>
+      <c r="W14" s="272"/>
+      <c r="X14" s="290"/>
+      <c r="Y14" s="44"/>
+      <c r="Z14" s="44"/>
+      <c r="AA14" s="205"/>
+      <c r="AB14" s="206"/>
+      <c r="AC14" s="206"/>
+      <c r="AD14" s="207"/>
+      <c r="AF14" s="211"/>
+      <c r="AG14" s="212"/>
+      <c r="AH14" s="212"/>
+      <c r="AI14" s="213"/>
+    </row>
+    <row r="15" spans="1:35" ht="54.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="199"/>
+      <c r="D15" s="200"/>
+      <c r="E15" s="200"/>
+      <c r="F15" s="201"/>
+      <c r="G15" s="112"/>
+      <c r="H15" s="230" t="s">
+        <v>164</v>
+      </c>
+      <c r="I15" s="251" t="s">
+        <v>173</v>
+      </c>
+      <c r="J15" s="252"/>
+      <c r="K15" s="252"/>
+      <c r="L15" s="253"/>
+      <c r="M15" s="272"/>
+      <c r="N15" s="208" t="s">
+        <v>76</v>
+      </c>
+      <c r="O15" s="209"/>
+      <c r="P15" s="209"/>
+      <c r="Q15" s="210"/>
+      <c r="R15" s="187"/>
+      <c r="S15" s="208" t="s">
+        <v>102</v>
+      </c>
+      <c r="T15" s="209"/>
+      <c r="U15" s="209"/>
+      <c r="V15" s="210"/>
+      <c r="W15" s="208" t="s">
+        <v>96</v>
+      </c>
+      <c r="X15" s="209"/>
+      <c r="Y15" s="209"/>
+      <c r="Z15" s="210"/>
+      <c r="AA15" s="211"/>
+      <c r="AB15" s="212"/>
+      <c r="AC15" s="212"/>
+      <c r="AD15" s="213"/>
+      <c r="AF15" s="208" t="s">
+        <v>103</v>
+      </c>
+      <c r="AG15" s="209"/>
+      <c r="AH15" s="209"/>
+      <c r="AI15" s="210"/>
+    </row>
+    <row r="16" spans="1:35" ht="54.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C16" s="193"/>
+      <c r="D16" s="194"/>
+      <c r="E16" s="194"/>
+      <c r="F16" s="195"/>
+      <c r="G16" s="230" t="s">
+        <v>166</v>
+      </c>
+      <c r="H16" s="231"/>
+      <c r="I16" s="251"/>
+      <c r="J16" s="252"/>
+      <c r="K16" s="252"/>
+      <c r="L16" s="253"/>
+      <c r="M16" s="277" t="s">
+        <v>191</v>
+      </c>
+      <c r="N16" s="205"/>
+      <c r="O16" s="206"/>
+      <c r="P16" s="206"/>
+      <c r="Q16" s="207"/>
+      <c r="R16" s="187"/>
+      <c r="S16" s="205"/>
+      <c r="T16" s="206"/>
+      <c r="U16" s="206"/>
+      <c r="V16" s="207"/>
+      <c r="W16" s="205"/>
+      <c r="X16" s="206"/>
+      <c r="Y16" s="206"/>
+      <c r="Z16" s="206"/>
+      <c r="AA16" s="208" t="s">
         <v>94</v>
       </c>
-      <c r="G11" s="188"/>
-[...176 lines deleted...]
-        <v>22</v>
+      <c r="AB16" s="209"/>
+      <c r="AC16" s="209"/>
+      <c r="AD16" s="210"/>
+      <c r="AE16" s="277" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF16" s="205"/>
+      <c r="AG16" s="206"/>
+      <c r="AH16" s="206"/>
+      <c r="AI16" s="207"/>
+    </row>
+    <row r="17" spans="1:35" ht="54.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="6" t="s">
+        <v>23</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>23</v>
-[...21 lines deleted...]
-      <c r="A18" s="5" t="s">
         <v>24</v>
       </c>
+      <c r="C17" s="196" t="s">
+        <v>147</v>
+      </c>
+      <c r="D17" s="197"/>
+      <c r="E17" s="197"/>
+      <c r="F17" s="198"/>
+      <c r="G17" s="231"/>
+      <c r="H17" s="231"/>
+      <c r="I17" s="251"/>
+      <c r="J17" s="252"/>
+      <c r="K17" s="252"/>
+      <c r="L17" s="253"/>
+      <c r="M17" s="272"/>
+      <c r="N17" s="205"/>
+      <c r="O17" s="206"/>
+      <c r="P17" s="206"/>
+      <c r="Q17" s="207"/>
+      <c r="R17" s="187"/>
+      <c r="S17" s="205"/>
+      <c r="T17" s="206"/>
+      <c r="U17" s="206"/>
+      <c r="V17" s="207"/>
+      <c r="W17" s="205"/>
+      <c r="X17" s="206"/>
+      <c r="Y17" s="206"/>
+      <c r="Z17" s="206"/>
+      <c r="AA17" s="205"/>
+      <c r="AB17" s="206"/>
+      <c r="AC17" s="206"/>
+      <c r="AD17" s="207"/>
+      <c r="AE17" s="272"/>
+      <c r="AF17" s="205"/>
+      <c r="AG17" s="206"/>
+      <c r="AH17" s="206"/>
+      <c r="AI17" s="207"/>
+    </row>
+    <row r="18" spans="1:35" ht="54.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="6" t="s">
+        <v>25</v>
+      </c>
       <c r="B18" s="5" t="s">
-        <v>25</v>
-[...21 lines deleted...]
-      <c r="A19" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B19" s="4" t="s">
+      <c r="C18" s="199"/>
+      <c r="D18" s="200"/>
+      <c r="E18" s="200"/>
+      <c r="F18" s="201"/>
+      <c r="G18" s="231"/>
+      <c r="H18" s="231"/>
+      <c r="I18" s="254"/>
+      <c r="J18" s="255"/>
+      <c r="K18" s="255"/>
+      <c r="L18" s="256"/>
+      <c r="M18" s="272"/>
+      <c r="N18" s="211"/>
+      <c r="O18" s="212"/>
+      <c r="P18" s="212"/>
+      <c r="Q18" s="213"/>
+      <c r="R18" s="187"/>
+      <c r="S18" s="205"/>
+      <c r="T18" s="206"/>
+      <c r="U18" s="206"/>
+      <c r="V18" s="207"/>
+      <c r="W18" s="211"/>
+      <c r="X18" s="212"/>
+      <c r="Y18" s="212"/>
+      <c r="Z18" s="212"/>
+      <c r="AA18" s="205"/>
+      <c r="AB18" s="206"/>
+      <c r="AC18" s="206"/>
+      <c r="AD18" s="207"/>
+      <c r="AE18" s="272"/>
+      <c r="AF18" s="211"/>
+      <c r="AG18" s="212"/>
+      <c r="AH18" s="206"/>
+      <c r="AI18" s="213"/>
+    </row>
+    <row r="19" spans="1:35" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="C19" s="155" t="s">
-[...21 lines deleted...]
-      <c r="A20" s="5" t="s">
+      <c r="B19" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B20" s="4" t="s">
+      <c r="C19" s="199"/>
+      <c r="D19" s="200"/>
+      <c r="E19" s="200"/>
+      <c r="F19" s="201"/>
+      <c r="G19" s="232"/>
+      <c r="H19" s="113"/>
+      <c r="I19" s="278" t="s">
+        <v>174</v>
+      </c>
+      <c r="J19" s="279"/>
+      <c r="K19" s="279"/>
+      <c r="L19" s="280"/>
+      <c r="M19" s="272"/>
+      <c r="N19" s="14"/>
+      <c r="O19" s="14"/>
+      <c r="P19" s="30"/>
+      <c r="Q19" s="30"/>
+      <c r="R19" s="187"/>
+      <c r="S19" s="205"/>
+      <c r="T19" s="206"/>
+      <c r="U19" s="206"/>
+      <c r="V19" s="207"/>
+      <c r="W19" s="45"/>
+      <c r="X19" s="65"/>
+      <c r="Y19" s="80"/>
+      <c r="Z19" s="80"/>
+      <c r="AA19" s="205"/>
+      <c r="AB19" s="206"/>
+      <c r="AC19" s="206"/>
+      <c r="AD19" s="207"/>
+      <c r="AE19" s="273"/>
+      <c r="AF19" s="31"/>
+      <c r="AG19" s="31"/>
+      <c r="AH19" s="19"/>
+      <c r="AI19" s="19"/>
+    </row>
+    <row r="20" spans="1:35" ht="69" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="C20" s="153"/>
-[...21 lines deleted...]
-      <c r="A21" s="5" t="s">
+      <c r="B20" s="5" t="s">
         <v>30</v>
       </c>
+      <c r="C20" s="199"/>
+      <c r="D20" s="200"/>
+      <c r="E20" s="200"/>
+      <c r="F20" s="201"/>
+      <c r="G20" s="110"/>
+      <c r="H20" s="114"/>
+      <c r="I20" s="281"/>
+      <c r="J20" s="282"/>
+      <c r="K20" s="282"/>
+      <c r="L20" s="283"/>
+      <c r="M20" s="272"/>
+      <c r="N20" s="15"/>
+      <c r="O20" s="15"/>
+      <c r="P20" s="48"/>
+      <c r="Q20" s="48"/>
+      <c r="R20" s="374"/>
+      <c r="S20" s="205"/>
+      <c r="T20" s="206"/>
+      <c r="U20" s="206"/>
+      <c r="V20" s="207"/>
+      <c r="W20" s="66"/>
+      <c r="X20" s="66"/>
+      <c r="Y20" s="66"/>
+      <c r="Z20" s="80"/>
+      <c r="AA20" s="205"/>
+      <c r="AB20" s="206"/>
+      <c r="AC20" s="206"/>
+      <c r="AD20" s="207"/>
+      <c r="AE20" s="15"/>
+      <c r="AF20" s="48"/>
+      <c r="AG20" s="15"/>
+      <c r="AH20" s="20"/>
+      <c r="AI20" s="21"/>
+    </row>
+    <row r="21" spans="1:35" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="6" t="s">
+        <v>31</v>
+      </c>
       <c r="B21" s="5" t="s">
-        <v>31</v>
-[...21 lines deleted...]
-      <c r="A22" s="5" t="s">
         <v>32</v>
       </c>
+      <c r="C21" s="199"/>
+      <c r="D21" s="200"/>
+      <c r="E21" s="200"/>
+      <c r="F21" s="201"/>
+      <c r="G21" s="110"/>
+      <c r="H21" s="110"/>
+      <c r="I21" s="156"/>
+      <c r="J21" s="156"/>
+      <c r="K21" s="156"/>
+      <c r="L21" s="156"/>
+      <c r="M21" s="31"/>
+      <c r="N21" s="13"/>
+      <c r="O21" s="13"/>
+      <c r="P21" s="13"/>
+      <c r="Q21" s="13"/>
+      <c r="R21" s="28"/>
+      <c r="S21" s="31"/>
+      <c r="T21" s="29"/>
+      <c r="U21" s="29"/>
+      <c r="V21" s="29"/>
+      <c r="W21" s="13"/>
+      <c r="X21" s="13"/>
+      <c r="Y21" s="13"/>
+      <c r="Z21" s="13"/>
+      <c r="AA21" s="211"/>
+      <c r="AB21" s="212"/>
+      <c r="AC21" s="212"/>
+      <c r="AD21" s="213"/>
+      <c r="AE21" s="13"/>
+      <c r="AF21" s="13"/>
+      <c r="AG21" s="15"/>
+      <c r="AH21" s="20"/>
+      <c r="AI21" s="21"/>
+    </row>
+    <row r="22" spans="1:35" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="6" t="s">
+        <v>33</v>
+      </c>
       <c r="B22" s="5" t="s">
-        <v>33</v>
-[...696 lines deleted...]
-      <c r="C1" s="182" t="s">
         <v>34</v>
       </c>
-      <c r="D1" s="182"/>
-[...997 lines deleted...]
-      <c r="H24" s="2"/>
+      <c r="C22" s="106"/>
+      <c r="D22" s="107"/>
+      <c r="E22" s="107"/>
+      <c r="F22" s="108"/>
+      <c r="G22" s="110"/>
+      <c r="H22" s="114"/>
+      <c r="I22" s="153"/>
+      <c r="J22" s="153"/>
+      <c r="K22" s="153"/>
+      <c r="L22" s="153"/>
+      <c r="M22" s="16"/>
+      <c r="N22" s="16"/>
+      <c r="O22" s="16"/>
+      <c r="P22" s="16"/>
+      <c r="Q22" s="16"/>
+      <c r="R22" s="32"/>
+      <c r="S22" s="17"/>
+      <c r="T22" s="32"/>
+      <c r="U22" s="56"/>
+      <c r="V22" s="56"/>
+      <c r="W22" s="16"/>
+      <c r="X22" s="16"/>
+      <c r="Y22" s="16"/>
+      <c r="Z22" s="16"/>
+      <c r="AA22" s="17"/>
+      <c r="AB22" s="16"/>
+      <c r="AC22" s="16"/>
+      <c r="AD22" s="16"/>
+      <c r="AE22" s="16"/>
+      <c r="AF22" s="16"/>
+      <c r="AG22" s="17"/>
+      <c r="AH22" s="22"/>
+      <c r="AI22" s="79"/>
+    </row>
+    <row r="23" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="T23" s="3"/>
+      <c r="AG23"/>
+      <c r="AH23" s="7"/>
+    </row>
+    <row r="24" spans="1:35" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
       <c r="L24" s="2"/>
       <c r="M24" s="2"/>
       <c r="N24" s="2"/>
       <c r="O24" s="2"/>
       <c r="P24" s="2"/>
       <c r="Q24" s="2"/>
       <c r="R24" s="2"/>
       <c r="S24" s="2"/>
       <c r="T24" s="2"/>
       <c r="U24" s="2"/>
       <c r="V24" s="2"/>
       <c r="W24" s="2"/>
       <c r="X24" s="2"/>
       <c r="Y24" s="2"/>
       <c r="Z24" s="2"/>
       <c r="AA24" s="2"/>
       <c r="AB24" s="2"/>
       <c r="AC24" s="2"/>
       <c r="AD24" s="2"/>
       <c r="AE24" s="2"/>
       <c r="AF24" s="2"/>
-      <c r="AG24" s="2"/>
-[...41 lines deleted...]
-      <c r="C26" s="197" t="s">
+      <c r="AG24"/>
+    </row>
+    <row r="25" spans="1:35" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C25" s="182" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25" s="183"/>
+      <c r="E25" s="183"/>
+      <c r="F25" s="183"/>
+      <c r="G25" s="183"/>
+      <c r="H25" s="183"/>
+      <c r="I25" s="183"/>
+      <c r="J25" s="183"/>
+      <c r="K25" s="183"/>
+      <c r="L25" s="183"/>
+      <c r="M25" s="183"/>
+      <c r="N25" s="183"/>
+      <c r="O25" s="183"/>
+      <c r="P25" s="183"/>
+      <c r="Q25" s="183"/>
+      <c r="R25" s="183"/>
+      <c r="S25" s="183"/>
+      <c r="T25" s="183"/>
+      <c r="U25" s="183"/>
+      <c r="V25" s="183"/>
+      <c r="W25" s="183"/>
+      <c r="X25" s="183"/>
+      <c r="Y25" s="183"/>
+      <c r="Z25" s="183"/>
+      <c r="AA25" s="183"/>
+      <c r="AB25" s="183"/>
+      <c r="AC25" s="183"/>
+      <c r="AD25" s="183"/>
+      <c r="AE25" s="183"/>
+      <c r="AF25" s="183"/>
+      <c r="AG25" s="183"/>
+      <c r="AH25" s="183"/>
+      <c r="AI25" s="184"/>
+    </row>
+    <row r="26" spans="1:35" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A26" s="172"/>
+      <c r="B26" s="173"/>
+      <c r="C26" s="228" t="s">
+        <v>2</v>
+      </c>
+      <c r="D26" s="261"/>
+      <c r="E26" s="261"/>
+      <c r="F26" s="229"/>
+      <c r="G26" s="269"/>
+      <c r="H26" s="270"/>
+      <c r="I26" s="214" t="s">
+        <v>3</v>
+      </c>
+      <c r="J26" s="215"/>
+      <c r="K26" s="215"/>
+      <c r="L26" s="216"/>
+      <c r="M26" s="24"/>
+      <c r="N26" s="220" t="s">
+        <v>4</v>
+      </c>
+      <c r="O26" s="221"/>
+      <c r="P26" s="221"/>
+      <c r="Q26" s="222"/>
+      <c r="R26" s="24"/>
+      <c r="S26" s="220" t="s">
+        <v>5</v>
+      </c>
+      <c r="T26" s="221"/>
+      <c r="U26" s="221"/>
+      <c r="V26" s="222"/>
+      <c r="W26" s="220" t="s">
+        <v>6</v>
+      </c>
+      <c r="X26" s="221"/>
+      <c r="Y26" s="221"/>
+      <c r="Z26" s="222"/>
+      <c r="AA26" s="220" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB26" s="221"/>
+      <c r="AC26" s="221"/>
+      <c r="AD26" s="221"/>
+      <c r="AE26" s="72"/>
+      <c r="AF26" s="220" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG26" s="221"/>
+      <c r="AH26" s="221"/>
+      <c r="AI26" s="222"/>
+    </row>
+    <row r="27" spans="1:35" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="174"/>
+      <c r="B27" s="175"/>
+      <c r="C27" s="226">
+        <v>46277</v>
+      </c>
+      <c r="D27" s="260"/>
+      <c r="E27" s="260"/>
+      <c r="F27" s="227"/>
+      <c r="G27" s="226">
+        <v>46284</v>
+      </c>
+      <c r="H27" s="227"/>
+      <c r="I27" s="217">
+        <v>46291</v>
+      </c>
+      <c r="J27" s="218"/>
+      <c r="K27" s="218"/>
+      <c r="L27" s="219"/>
+      <c r="M27" s="92">
+        <v>46298</v>
+      </c>
+      <c r="N27" s="223">
+        <v>46305</v>
+      </c>
+      <c r="O27" s="224"/>
+      <c r="P27" s="224"/>
+      <c r="Q27" s="225"/>
+      <c r="R27" s="25">
+        <v>46312</v>
+      </c>
+      <c r="S27" s="223">
+        <v>46333</v>
+      </c>
+      <c r="T27" s="224"/>
+      <c r="U27" s="224"/>
+      <c r="V27" s="225"/>
+      <c r="W27" s="223">
+        <v>46340</v>
+      </c>
+      <c r="X27" s="224"/>
+      <c r="Y27" s="224"/>
+      <c r="Z27" s="225"/>
+      <c r="AA27" s="223">
+        <v>46354</v>
+      </c>
+      <c r="AB27" s="224"/>
+      <c r="AC27" s="224"/>
+      <c r="AD27" s="225"/>
+      <c r="AE27" s="25">
+        <v>46361</v>
+      </c>
+      <c r="AF27" s="287">
+        <v>46368</v>
+      </c>
+      <c r="AG27" s="288"/>
+      <c r="AH27" s="288"/>
+      <c r="AI27" s="289"/>
+    </row>
+    <row r="28" spans="1:35" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="176"/>
+      <c r="B28" s="177"/>
+      <c r="C28" s="103" t="s">
+        <v>9</v>
+      </c>
+      <c r="D28" s="103" t="s">
+        <v>10</v>
+      </c>
+      <c r="E28" s="103" t="s">
+        <v>39</v>
+      </c>
+      <c r="F28" s="103" t="s">
+        <v>71</v>
+      </c>
+      <c r="G28" s="115" t="s">
+        <v>10</v>
+      </c>
+      <c r="H28" s="103" t="s">
+        <v>39</v>
+      </c>
+      <c r="I28" s="144" t="s">
+        <v>9</v>
+      </c>
+      <c r="J28" s="144" t="s">
+        <v>10</v>
+      </c>
+      <c r="K28" s="144" t="s">
+        <v>39</v>
+      </c>
+      <c r="L28" s="144" t="s">
+        <v>71</v>
+      </c>
+      <c r="M28" s="52" t="s">
+        <v>39</v>
+      </c>
+      <c r="N28" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="O28" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="P28" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q28" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="R28" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="S28" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="T28" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="U28" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="V28" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W28" s="63" t="s">
+        <v>9</v>
+      </c>
+      <c r="X28" s="63" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y28" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z28" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA28" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="AB28" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="AC28" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD28" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE28" s="60" t="s">
+        <v>10</v>
+      </c>
+      <c r="AF28" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="AG28" s="54" t="s">
+        <v>10</v>
+      </c>
+      <c r="AH28" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI28" s="60" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:35" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C29" s="262" t="s">
+        <v>151</v>
+      </c>
+      <c r="D29" s="263"/>
+      <c r="E29" s="263"/>
+      <c r="F29" s="264"/>
+      <c r="G29" s="268" t="s">
+        <v>168</v>
+      </c>
+      <c r="H29" s="268" t="s">
+        <v>165</v>
+      </c>
+      <c r="I29" s="257" t="s">
+        <v>175</v>
+      </c>
+      <c r="J29" s="258"/>
+      <c r="K29" s="258"/>
+      <c r="L29" s="259"/>
+      <c r="M29" s="40"/>
+      <c r="N29" s="13"/>
+      <c r="O29" s="18"/>
+      <c r="P29" s="77"/>
+      <c r="Q29" s="77"/>
+      <c r="R29" s="42"/>
+      <c r="S29" s="202" t="s">
+        <v>97</v>
+      </c>
+      <c r="T29" s="203"/>
+      <c r="U29" s="203"/>
+      <c r="V29" s="204"/>
+      <c r="Y29" s="58"/>
+      <c r="Z29" s="58"/>
+      <c r="AA29" s="34"/>
+      <c r="AB29" s="34"/>
+      <c r="AC29" s="34"/>
+      <c r="AD29" s="34"/>
+      <c r="AF29" s="34"/>
+      <c r="AG29" s="271" t="s">
+        <v>124</v>
+      </c>
+      <c r="AH29" s="8"/>
+      <c r="AI29" s="81"/>
+    </row>
+    <row r="30" spans="1:35" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" s="236"/>
+      <c r="D30" s="237"/>
+      <c r="E30" s="237"/>
+      <c r="F30" s="238"/>
+      <c r="G30" s="231"/>
+      <c r="H30" s="231"/>
+      <c r="I30" s="251"/>
+      <c r="J30" s="252"/>
+      <c r="K30" s="252"/>
+      <c r="L30" s="253"/>
+      <c r="M30" s="40"/>
+      <c r="N30" s="208" t="s">
+        <v>92</v>
+      </c>
+      <c r="O30" s="209"/>
+      <c r="P30" s="209"/>
+      <c r="Q30" s="209"/>
+      <c r="R30" s="28"/>
+      <c r="S30" s="205"/>
+      <c r="T30" s="206"/>
+      <c r="U30" s="206"/>
+      <c r="V30" s="207"/>
+      <c r="W30" s="208" t="s">
+        <v>92</v>
+      </c>
+      <c r="X30" s="209"/>
+      <c r="Y30" s="209"/>
+      <c r="Z30" s="210"/>
+      <c r="AA30" s="208" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB30" s="209"/>
+      <c r="AC30" s="209"/>
+      <c r="AD30" s="210"/>
+      <c r="AF30" s="14"/>
+      <c r="AG30" s="272"/>
+      <c r="AH30" s="8"/>
+      <c r="AI30" s="21"/>
+    </row>
+    <row r="31" spans="1:35" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C31" s="236"/>
+      <c r="D31" s="237"/>
+      <c r="E31" s="237"/>
+      <c r="F31" s="238"/>
+      <c r="G31" s="231"/>
+      <c r="H31" s="231"/>
+      <c r="I31" s="251"/>
+      <c r="J31" s="252"/>
+      <c r="K31" s="252"/>
+      <c r="L31" s="253"/>
+      <c r="M31" s="40"/>
+      <c r="N31" s="205"/>
+      <c r="O31" s="206"/>
+      <c r="P31" s="206"/>
+      <c r="Q31" s="206"/>
+      <c r="R31" s="28"/>
+      <c r="S31" s="205"/>
+      <c r="T31" s="206"/>
+      <c r="U31" s="206"/>
+      <c r="V31" s="207"/>
+      <c r="W31" s="205"/>
+      <c r="X31" s="206"/>
+      <c r="Y31" s="206"/>
+      <c r="Z31" s="207"/>
+      <c r="AA31" s="205"/>
+      <c r="AB31" s="206"/>
+      <c r="AC31" s="206"/>
+      <c r="AD31" s="207"/>
+      <c r="AF31" s="14"/>
+      <c r="AG31" s="272"/>
+      <c r="AH31" s="8"/>
+      <c r="AI31" s="21"/>
+    </row>
+    <row r="32" spans="1:35" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C32" s="265"/>
+      <c r="D32" s="266"/>
+      <c r="E32" s="266"/>
+      <c r="F32" s="267"/>
+      <c r="G32" s="231"/>
+      <c r="H32" s="231"/>
+      <c r="I32" s="254"/>
+      <c r="J32" s="255"/>
+      <c r="K32" s="255"/>
+      <c r="L32" s="256"/>
+      <c r="M32" s="40"/>
+      <c r="N32" s="205"/>
+      <c r="O32" s="206"/>
+      <c r="P32" s="206"/>
+      <c r="Q32" s="206"/>
+      <c r="R32" s="28"/>
+      <c r="S32" s="211"/>
+      <c r="T32" s="212"/>
+      <c r="U32" s="212"/>
+      <c r="V32" s="213"/>
+      <c r="W32" s="205"/>
+      <c r="X32" s="206"/>
+      <c r="Y32" s="206"/>
+      <c r="Z32" s="207"/>
+      <c r="AA32" s="205"/>
+      <c r="AB32" s="206"/>
+      <c r="AC32" s="206"/>
+      <c r="AD32" s="207"/>
+      <c r="AF32" s="35"/>
+      <c r="AG32" s="272"/>
+      <c r="AH32" s="8"/>
+      <c r="AI32" s="21"/>
+    </row>
+    <row r="33" spans="1:35" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="116"/>
+      <c r="D33" s="116"/>
+      <c r="E33" s="105"/>
+      <c r="F33" s="105"/>
+      <c r="G33" s="232"/>
+      <c r="H33" s="231"/>
+      <c r="I33" s="248" t="s">
+        <v>176</v>
+      </c>
+      <c r="J33" s="249"/>
+      <c r="K33" s="249"/>
+      <c r="L33" s="250"/>
+      <c r="M33" s="40"/>
+      <c r="N33" s="211"/>
+      <c r="O33" s="212"/>
+      <c r="P33" s="212"/>
+      <c r="Q33" s="212"/>
+      <c r="R33" s="28"/>
+      <c r="S33" s="97"/>
+      <c r="U33" s="40"/>
+      <c r="V33" s="40"/>
+      <c r="W33" s="211"/>
+      <c r="X33" s="212"/>
+      <c r="Y33" s="212"/>
+      <c r="Z33" s="213"/>
+      <c r="AA33" s="211"/>
+      <c r="AB33" s="212"/>
+      <c r="AC33" s="212"/>
+      <c r="AD33" s="213"/>
+      <c r="AF33" s="75"/>
+      <c r="AG33" s="273"/>
+      <c r="AH33" s="8"/>
+      <c r="AI33" s="21"/>
+    </row>
+    <row r="34" spans="1:35" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C34" s="233" t="s">
+        <v>150</v>
+      </c>
+      <c r="D34" s="234"/>
+      <c r="E34" s="234"/>
+      <c r="F34" s="235"/>
+      <c r="G34" s="117"/>
+      <c r="H34" s="231"/>
+      <c r="I34" s="251"/>
+      <c r="J34" s="252"/>
+      <c r="K34" s="252"/>
+      <c r="L34" s="253"/>
+      <c r="M34" s="40"/>
+      <c r="N34" s="205" t="s">
+        <v>64</v>
+      </c>
+      <c r="O34" s="206"/>
+      <c r="P34" s="206"/>
+      <c r="Q34" s="375"/>
+      <c r="R34" s="28"/>
+      <c r="S34" s="239" t="s">
+        <v>104</v>
+      </c>
+      <c r="T34" s="240"/>
+      <c r="U34" s="240"/>
+      <c r="V34" s="241"/>
+      <c r="W34" s="208" t="s">
+        <v>86</v>
+      </c>
+      <c r="X34" s="209"/>
+      <c r="Y34" s="209"/>
+      <c r="Z34" s="210"/>
+      <c r="AA34" s="208" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB34" s="209"/>
+      <c r="AC34" s="209"/>
+      <c r="AD34" s="210"/>
+      <c r="AE34" s="31"/>
+      <c r="AF34" s="15"/>
+      <c r="AG34" s="10"/>
+      <c r="AH34" s="8"/>
+      <c r="AI34" s="21"/>
+    </row>
+    <row r="35" spans="1:35" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C35" s="236"/>
+      <c r="D35" s="237"/>
+      <c r="E35" s="237"/>
+      <c r="F35" s="238"/>
+      <c r="G35" s="117"/>
+      <c r="H35" s="231"/>
+      <c r="I35" s="251"/>
+      <c r="J35" s="252"/>
+      <c r="K35" s="252"/>
+      <c r="L35" s="253"/>
+      <c r="M35" s="40"/>
+      <c r="N35" s="205"/>
+      <c r="O35" s="206"/>
+      <c r="P35" s="206"/>
+      <c r="Q35" s="207"/>
+      <c r="R35" s="40"/>
+      <c r="S35" s="242"/>
+      <c r="T35" s="243"/>
+      <c r="U35" s="243"/>
+      <c r="V35" s="244"/>
+      <c r="W35" s="205"/>
+      <c r="X35" s="206"/>
+      <c r="Y35" s="206"/>
+      <c r="Z35" s="207"/>
+      <c r="AA35" s="205"/>
+      <c r="AB35" s="206"/>
+      <c r="AC35" s="206"/>
+      <c r="AD35" s="207"/>
+      <c r="AE35" s="48"/>
+      <c r="AF35" s="13"/>
+      <c r="AG35" s="15"/>
+      <c r="AH35" s="8"/>
+      <c r="AI35" s="21"/>
+    </row>
+    <row r="36" spans="1:35" ht="69.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C36" s="236"/>
+      <c r="D36" s="237"/>
+      <c r="E36" s="237"/>
+      <c r="F36" s="238"/>
+      <c r="G36" s="117"/>
+      <c r="H36" s="231"/>
+      <c r="I36" s="254"/>
+      <c r="J36" s="255"/>
+      <c r="K36" s="255"/>
+      <c r="L36" s="256"/>
+      <c r="M36" s="40"/>
+      <c r="N36" s="205"/>
+      <c r="O36" s="206"/>
+      <c r="P36" s="206"/>
+      <c r="Q36" s="207"/>
+      <c r="R36" s="40"/>
+      <c r="S36" s="242"/>
+      <c r="T36" s="243"/>
+      <c r="U36" s="243"/>
+      <c r="V36" s="244"/>
+      <c r="W36" s="205"/>
+      <c r="X36" s="206"/>
+      <c r="Y36" s="206"/>
+      <c r="Z36" s="207"/>
+      <c r="AA36" s="205"/>
+      <c r="AB36" s="206"/>
+      <c r="AC36" s="206"/>
+      <c r="AD36" s="207"/>
+      <c r="AE36" s="48"/>
+      <c r="AF36" s="13"/>
+      <c r="AG36" s="67"/>
+      <c r="AH36" s="8"/>
+      <c r="AI36" s="21"/>
+    </row>
+    <row r="37" spans="1:35" ht="59.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C37" s="236"/>
+      <c r="D37" s="237"/>
+      <c r="E37" s="237"/>
+      <c r="F37" s="238"/>
+      <c r="G37" s="117"/>
+      <c r="H37" s="118"/>
+      <c r="I37" s="158"/>
+      <c r="J37" s="159"/>
+      <c r="K37" s="158"/>
+      <c r="L37" s="159"/>
+      <c r="M37" s="14"/>
+      <c r="N37" s="205"/>
+      <c r="O37" s="206"/>
+      <c r="P37" s="206"/>
+      <c r="Q37" s="207"/>
+      <c r="R37" s="40"/>
+      <c r="S37" s="245"/>
+      <c r="T37" s="246"/>
+      <c r="U37" s="246"/>
+      <c r="V37" s="247"/>
+      <c r="W37" s="205"/>
+      <c r="X37" s="206"/>
+      <c r="Y37" s="206"/>
+      <c r="Z37" s="207"/>
+      <c r="AA37" s="205"/>
+      <c r="AB37" s="206"/>
+      <c r="AC37" s="206"/>
+      <c r="AD37" s="207"/>
+      <c r="AE37" s="48"/>
+      <c r="AF37" s="29"/>
+      <c r="AG37" s="29"/>
+      <c r="AI37" s="21"/>
+    </row>
+    <row r="38" spans="1:35" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="C38" s="118"/>
+      <c r="D38" s="118"/>
+      <c r="E38" s="118"/>
+      <c r="F38" s="118"/>
+      <c r="G38" s="117"/>
+      <c r="H38" s="117"/>
+      <c r="I38" s="150"/>
+      <c r="J38" s="155"/>
+      <c r="K38" s="150"/>
+      <c r="L38" s="150"/>
+      <c r="M38" s="15"/>
+      <c r="N38" s="31"/>
+      <c r="O38" s="31"/>
+      <c r="P38" s="31"/>
+      <c r="Q38" s="31"/>
+      <c r="R38" s="14"/>
+      <c r="S38" s="13"/>
+      <c r="T38" s="15"/>
+      <c r="U38" s="15"/>
+      <c r="V38" s="15"/>
+      <c r="W38" s="205"/>
+      <c r="X38" s="206"/>
+      <c r="Y38" s="206"/>
+      <c r="Z38" s="207"/>
+      <c r="AA38" s="239" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB38" s="291"/>
+      <c r="AC38" s="291"/>
+      <c r="AD38" s="292"/>
+      <c r="AE38" s="48"/>
+      <c r="AF38" s="14"/>
+      <c r="AG38" s="14"/>
+      <c r="AI38" s="21"/>
+    </row>
+    <row r="39" spans="1:35" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C39" s="117"/>
+      <c r="D39" s="117"/>
+      <c r="E39" s="117"/>
+      <c r="F39" s="117"/>
+      <c r="G39" s="117"/>
+      <c r="H39" s="117"/>
+      <c r="I39" s="150"/>
+      <c r="J39" s="150"/>
+      <c r="K39" s="157"/>
+      <c r="L39" s="157"/>
+      <c r="M39" s="13"/>
+      <c r="N39" s="13"/>
+      <c r="O39" s="13"/>
+      <c r="P39" s="13"/>
+      <c r="Q39" s="13"/>
+      <c r="R39" s="13"/>
+      <c r="S39" s="13"/>
+      <c r="T39" s="15"/>
+      <c r="U39" s="13"/>
+      <c r="V39" s="13"/>
+      <c r="W39" s="211"/>
+      <c r="X39" s="212"/>
+      <c r="Y39" s="212"/>
+      <c r="Z39" s="213"/>
+      <c r="AA39" s="293"/>
+      <c r="AB39" s="294"/>
+      <c r="AC39" s="294"/>
+      <c r="AD39" s="295"/>
+      <c r="AE39" s="48"/>
+      <c r="AF39" s="14"/>
+      <c r="AG39" s="14"/>
+      <c r="AI39" s="21"/>
+    </row>
+    <row r="40" spans="1:35" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C40" s="119"/>
+      <c r="D40" s="120"/>
+      <c r="E40" s="121"/>
+      <c r="F40" s="121"/>
+      <c r="G40" s="117"/>
+      <c r="H40" s="117"/>
+      <c r="I40" s="150"/>
+      <c r="J40" s="152"/>
+      <c r="K40" s="153"/>
+      <c r="L40" s="153"/>
+      <c r="M40" s="16"/>
+      <c r="N40" s="16"/>
+      <c r="O40" s="16"/>
+      <c r="P40" s="16"/>
+      <c r="Q40" s="16"/>
+      <c r="R40" s="16"/>
+      <c r="S40" s="16"/>
+      <c r="T40" s="15"/>
+      <c r="U40" s="13"/>
+      <c r="V40" s="13"/>
+      <c r="W40" s="16"/>
+      <c r="X40" s="15"/>
+      <c r="Y40" s="13"/>
+      <c r="Z40" s="17"/>
+      <c r="AA40" s="33"/>
+      <c r="AB40" s="33"/>
+      <c r="AC40" s="33"/>
+      <c r="AD40" s="33"/>
+      <c r="AE40" s="17"/>
+      <c r="AF40" s="17"/>
+      <c r="AG40" s="57"/>
+      <c r="AI40" s="79"/>
+    </row>
+    <row r="41" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="3"/>
+      <c r="T41" s="3"/>
+      <c r="U41" s="3"/>
+      <c r="V41" s="3"/>
+      <c r="X41" s="3"/>
+      <c r="Y41" s="3"/>
+      <c r="AB41" s="3"/>
+      <c r="AC41" s="3"/>
+      <c r="AD41" s="3"/>
+      <c r="AE41" s="3"/>
+      <c r="AH41" s="7"/>
+    </row>
+    <row r="42" spans="1:35" ht="28.5" x14ac:dyDescent="0.25">
+      <c r="A42" s="185" t="s">
+        <v>36</v>
+      </c>
+      <c r="B42" s="185"/>
+      <c r="C42" s="185"/>
+      <c r="D42" s="185"/>
+      <c r="E42" s="185"/>
+      <c r="F42" s="185"/>
+      <c r="G42" s="185"/>
+      <c r="H42" s="185"/>
+      <c r="I42" s="185"/>
+      <c r="J42" s="185"/>
+      <c r="K42" s="185"/>
+      <c r="L42" s="185"/>
+      <c r="M42" s="185"/>
+      <c r="N42" s="185"/>
+      <c r="O42" s="185"/>
+      <c r="P42" s="185"/>
+      <c r="Q42" s="185"/>
+      <c r="R42" s="185"/>
+      <c r="S42" s="185"/>
+      <c r="T42" s="185"/>
+      <c r="U42" s="185"/>
+      <c r="V42" s="185"/>
+      <c r="W42" s="185"/>
+      <c r="X42" s="185"/>
+      <c r="Y42" s="185"/>
+      <c r="Z42" s="185"/>
+      <c r="AA42" s="185"/>
+      <c r="AB42" s="185"/>
+      <c r="AC42" s="185"/>
+      <c r="AD42" s="185"/>
+      <c r="AE42" s="185"/>
+      <c r="AF42" s="185"/>
+      <c r="AG42" s="185"/>
+    </row>
+    <row r="43" spans="1:35" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="S43" s="10"/>
+      <c r="T43" s="10"/>
+      <c r="U43" s="10"/>
+      <c r="V43" s="10"/>
+      <c r="AA43" s="10"/>
+      <c r="AB43" s="10"/>
+      <c r="AC43" s="10"/>
+      <c r="AD43" s="10"/>
+      <c r="AE43" s="10"/>
+      <c r="AF43" s="10"/>
+      <c r="AG43" s="10"/>
+    </row>
+    <row r="44" spans="1:35" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E44" s="40"/>
+      <c r="F44" s="40"/>
+      <c r="G44" s="1"/>
+      <c r="H44" s="1"/>
+      <c r="AC44" s="10"/>
+      <c r="AD44" s="10"/>
+      <c r="AE44" s="10"/>
+      <c r="AF44" s="10"/>
+      <c r="AG44" s="10"/>
+    </row>
+    <row r="45" spans="1:35" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E45" s="40"/>
+      <c r="F45" s="40"/>
+      <c r="AC45" s="10"/>
+      <c r="AD45" s="10"/>
+      <c r="AE45" s="10"/>
+      <c r="AF45" s="10"/>
+      <c r="AG45" s="10"/>
+    </row>
+    <row r="46" spans="1:35" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E46" s="40"/>
+      <c r="F46" s="40"/>
+      <c r="AC46" s="10"/>
+      <c r="AD46" s="10"/>
+      <c r="AE46" s="10"/>
+      <c r="AF46" s="10"/>
+      <c r="AG46" s="10"/>
+    </row>
+    <row r="47" spans="1:35" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E47" s="40"/>
+      <c r="F47" s="40"/>
+      <c r="AC47" s="10"/>
+      <c r="AD47" s="10"/>
+      <c r="AE47" s="10"/>
+      <c r="AF47" s="10"/>
+      <c r="AG47" s="10"/>
+    </row>
+    <row r="48" spans="1:35" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E48" s="40"/>
+      <c r="F48" s="40"/>
+      <c r="AC48" s="10"/>
+      <c r="AD48" s="10"/>
+      <c r="AE48" s="10"/>
+      <c r="AF48" s="10"/>
+      <c r="AG48" s="10"/>
+    </row>
+    <row r="49" spans="5:32" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="V49" s="10"/>
+      <c r="AC49" s="10"/>
+      <c r="AD49" s="10"/>
+      <c r="AE49" s="10"/>
+      <c r="AF49" s="10"/>
+    </row>
+    <row r="50" spans="5:32" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E50" s="40"/>
+      <c r="F50" s="40"/>
+      <c r="V50" s="10"/>
+      <c r="AC50" s="10"/>
+      <c r="AD50" s="10"/>
+      <c r="AE50" s="10"/>
+      <c r="AF50" s="10"/>
+    </row>
+    <row r="51" spans="5:32" x14ac:dyDescent="0.25">
+      <c r="E51" s="40"/>
+      <c r="F51" s="40"/>
+      <c r="AC51" s="10"/>
+      <c r="AD51" s="10"/>
+      <c r="AE51" s="10"/>
+      <c r="AF51" s="10"/>
+    </row>
+    <row r="52" spans="5:32" x14ac:dyDescent="0.25">
+      <c r="E52" s="40"/>
+      <c r="F52" s="40"/>
+      <c r="V52" s="10"/>
+      <c r="AC52" s="10"/>
+      <c r="AD52" s="10"/>
+      <c r="AE52" s="10"/>
+      <c r="AF52" s="10"/>
+    </row>
+    <row r="53" spans="5:32" x14ac:dyDescent="0.25">
+      <c r="E53" s="40"/>
+      <c r="F53" s="40"/>
+      <c r="V53" s="10"/>
+      <c r="AC53" s="10"/>
+      <c r="AD53" s="10"/>
+      <c r="AE53" s="10"/>
+      <c r="AF53" s="10"/>
+    </row>
+    <row r="57" spans="5:32" x14ac:dyDescent="0.25">
+      <c r="I57"/>
+      <c r="J57"/>
+      <c r="K57"/>
+      <c r="L57"/>
+      <c r="M57"/>
+    </row>
+    <row r="58" spans="5:32" x14ac:dyDescent="0.25">
+      <c r="I58"/>
+      <c r="J58"/>
+      <c r="K58"/>
+      <c r="L58"/>
+      <c r="M58"/>
+    </row>
+  </sheetData>
+  <mergeCells count="82">
+    <mergeCell ref="R13:R19"/>
+    <mergeCell ref="AF27:AI27"/>
+    <mergeCell ref="AA9:AD9"/>
+    <mergeCell ref="A42:AG42"/>
+    <mergeCell ref="H11:H14"/>
+    <mergeCell ref="H15:H18"/>
+    <mergeCell ref="M11:M15"/>
+    <mergeCell ref="M16:M20"/>
+    <mergeCell ref="X11:X14"/>
+    <mergeCell ref="W30:Z33"/>
+    <mergeCell ref="W15:Z18"/>
+    <mergeCell ref="AF11:AI14"/>
+    <mergeCell ref="AF15:AI18"/>
+    <mergeCell ref="W34:Z39"/>
+    <mergeCell ref="AA34:AD37"/>
+    <mergeCell ref="AA38:AD39"/>
+    <mergeCell ref="AA12:AD15"/>
+    <mergeCell ref="S11:V14"/>
+    <mergeCell ref="I19:L20"/>
+    <mergeCell ref="A1:B4"/>
+    <mergeCell ref="A8:B10"/>
+    <mergeCell ref="C1:AG4"/>
+    <mergeCell ref="J11:J14"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="I11:I14"/>
+    <mergeCell ref="W11:W14"/>
+    <mergeCell ref="C7:AI7"/>
+    <mergeCell ref="S8:V8"/>
+    <mergeCell ref="S9:V9"/>
+    <mergeCell ref="W8:Z8"/>
+    <mergeCell ref="W9:Z9"/>
+    <mergeCell ref="C8:F8"/>
+    <mergeCell ref="AA8:AD8"/>
+    <mergeCell ref="G26:H26"/>
+    <mergeCell ref="I15:L18"/>
+    <mergeCell ref="G29:G33"/>
+    <mergeCell ref="AG29:AG33"/>
+    <mergeCell ref="AA30:AD33"/>
+    <mergeCell ref="AA26:AD26"/>
+    <mergeCell ref="AA27:AD27"/>
+    <mergeCell ref="AA16:AD21"/>
+    <mergeCell ref="S15:V20"/>
+    <mergeCell ref="C25:AI25"/>
+    <mergeCell ref="AF26:AI26"/>
+    <mergeCell ref="AF8:AI8"/>
+    <mergeCell ref="AF9:AI9"/>
+    <mergeCell ref="AE16:AE19"/>
+    <mergeCell ref="C9:F9"/>
+    <mergeCell ref="S26:V26"/>
+    <mergeCell ref="S27:V27"/>
+    <mergeCell ref="W26:Z26"/>
+    <mergeCell ref="W27:Z27"/>
+    <mergeCell ref="N30:Q33"/>
+    <mergeCell ref="A26:B28"/>
+    <mergeCell ref="C34:F37"/>
+    <mergeCell ref="S34:V37"/>
+    <mergeCell ref="I33:L36"/>
+    <mergeCell ref="S29:V32"/>
+    <mergeCell ref="I29:L32"/>
+    <mergeCell ref="N34:Q37"/>
+    <mergeCell ref="C27:F27"/>
+    <mergeCell ref="I27:L27"/>
+    <mergeCell ref="N27:Q27"/>
+    <mergeCell ref="C26:F26"/>
+    <mergeCell ref="I26:L26"/>
+    <mergeCell ref="N26:Q26"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="C29:F32"/>
+    <mergeCell ref="H29:H36"/>
+    <mergeCell ref="C11:F12"/>
+    <mergeCell ref="C13:F16"/>
+    <mergeCell ref="N11:Q14"/>
+    <mergeCell ref="N15:Q18"/>
+    <mergeCell ref="I8:L8"/>
+    <mergeCell ref="I9:L9"/>
+    <mergeCell ref="N8:Q8"/>
+    <mergeCell ref="N9:Q9"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="G8:H8"/>
+    <mergeCell ref="C17:F21"/>
+    <mergeCell ref="G16:G19"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA55"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A3" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="J20" sqref="J20:J22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="6.5703125" customWidth="1"/>
+    <col min="2" max="2" width="12" customWidth="1"/>
+    <col min="3" max="4" width="25.7109375" customWidth="1"/>
+    <col min="5" max="22" width="25.7109375" style="1" customWidth="1"/>
+    <col min="23" max="23" width="25.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="178" t="s">
+        <v>70</v>
+      </c>
+      <c r="B1" s="179"/>
+      <c r="C1" s="178" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="178"/>
+      <c r="E1" s="178"/>
+      <c r="F1" s="178"/>
+      <c r="G1" s="178"/>
+      <c r="H1" s="178"/>
+      <c r="I1" s="178"/>
+      <c r="J1" s="178"/>
+      <c r="K1" s="178"/>
+      <c r="L1" s="178"/>
+      <c r="M1" s="178"/>
+      <c r="N1" s="178"/>
+      <c r="O1" s="178"/>
+      <c r="P1" s="178"/>
+      <c r="Q1" s="178"/>
+      <c r="R1" s="178"/>
+      <c r="S1" s="178"/>
+      <c r="T1" s="178"/>
+      <c r="U1" s="178"/>
+      <c r="V1" s="178"/>
+    </row>
+    <row r="2" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="179"/>
+      <c r="B2" s="179"/>
+      <c r="C2" s="178"/>
+      <c r="D2" s="178"/>
+      <c r="E2" s="178"/>
+      <c r="F2" s="178"/>
+      <c r="G2" s="178"/>
+      <c r="H2" s="178"/>
+      <c r="I2" s="178"/>
+      <c r="J2" s="178"/>
+      <c r="K2" s="178"/>
+      <c r="L2" s="178"/>
+      <c r="M2" s="178"/>
+      <c r="N2" s="178"/>
+      <c r="O2" s="178"/>
+      <c r="P2" s="178"/>
+      <c r="Q2" s="178"/>
+      <c r="R2" s="178"/>
+      <c r="S2" s="178"/>
+      <c r="T2" s="178"/>
+      <c r="U2" s="178"/>
+      <c r="V2" s="178"/>
+    </row>
+    <row r="3" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="179"/>
+      <c r="B3" s="179"/>
+      <c r="C3" s="178"/>
+      <c r="D3" s="178"/>
+      <c r="E3" s="178"/>
+      <c r="F3" s="178"/>
+      <c r="G3" s="178"/>
+      <c r="H3" s="178"/>
+      <c r="I3" s="178"/>
+      <c r="J3" s="178"/>
+      <c r="K3" s="178"/>
+      <c r="L3" s="178"/>
+      <c r="M3" s="178"/>
+      <c r="N3" s="178"/>
+      <c r="O3" s="178"/>
+      <c r="P3" s="178"/>
+      <c r="Q3" s="178"/>
+      <c r="R3" s="178"/>
+      <c r="S3" s="178"/>
+      <c r="T3" s="178"/>
+      <c r="U3" s="178"/>
+      <c r="V3" s="178"/>
+    </row>
+    <row r="4" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="179"/>
+      <c r="B4" s="179"/>
+      <c r="C4" s="178"/>
+      <c r="D4" s="178"/>
+      <c r="E4" s="178"/>
+      <c r="F4" s="178"/>
+      <c r="G4" s="178"/>
+      <c r="H4" s="178"/>
+      <c r="I4" s="178"/>
+      <c r="J4" s="178"/>
+      <c r="K4" s="178"/>
+      <c r="L4" s="178"/>
+      <c r="M4" s="178"/>
+      <c r="N4" s="178"/>
+      <c r="O4" s="178"/>
+      <c r="P4" s="178"/>
+      <c r="Q4" s="178"/>
+      <c r="R4" s="178"/>
+      <c r="S4" s="178"/>
+      <c r="T4" s="178"/>
+      <c r="U4" s="178"/>
+      <c r="V4" s="178"/>
+    </row>
+    <row r="5" spans="1:22" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="180"/>
+      <c r="B5" s="180"/>
+      <c r="C5" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="9"/>
+      <c r="E5" s="9"/>
+      <c r="F5" s="9"/>
+      <c r="G5" s="9"/>
+      <c r="H5" s="9"/>
+      <c r="I5" s="9"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="9"/>
+      <c r="L5" s="9"/>
+      <c r="M5" s="9"/>
+      <c r="N5" s="9"/>
+      <c r="O5" s="9"/>
+      <c r="P5" s="9"/>
+      <c r="Q5" s="9"/>
+      <c r="R5" s="9"/>
+      <c r="S5" s="9"/>
+      <c r="T5" s="9"/>
+      <c r="U5" s="9"/>
+      <c r="V5" s="9"/>
+    </row>
+    <row r="6" spans="1:22" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="181"/>
+      <c r="B6" s="181"/>
+      <c r="C6" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="D6" s="9"/>
+      <c r="E6" s="9"/>
+      <c r="F6" s="9"/>
+      <c r="G6" s="9"/>
+      <c r="H6" s="9"/>
+      <c r="I6" s="9"/>
+      <c r="J6" s="9"/>
+      <c r="K6" s="9"/>
+      <c r="L6" s="9"/>
+      <c r="M6" s="9"/>
+      <c r="N6" s="9"/>
+      <c r="O6" s="9"/>
+      <c r="P6" s="9"/>
+      <c r="Q6" s="9"/>
+      <c r="R6" s="9"/>
+      <c r="S6" s="9"/>
+      <c r="T6" s="9"/>
+      <c r="U6" s="9"/>
+      <c r="V6" s="9"/>
+    </row>
+    <row r="7" spans="1:22" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C7" s="182" t="s">
         <v>1</v>
       </c>
-      <c r="D26" s="197"/>
-[...3 lines deleted...]
-      <c r="H26" s="197" t="s">
+      <c r="D7" s="183"/>
+      <c r="E7" s="183"/>
+      <c r="F7" s="183"/>
+      <c r="G7" s="183"/>
+      <c r="H7" s="183"/>
+      <c r="I7" s="183"/>
+      <c r="J7" s="183"/>
+      <c r="K7" s="183"/>
+      <c r="L7" s="183"/>
+      <c r="M7" s="183"/>
+      <c r="N7" s="183"/>
+      <c r="O7" s="183"/>
+      <c r="P7" s="183"/>
+      <c r="Q7" s="183"/>
+      <c r="R7" s="183"/>
+      <c r="S7" s="183"/>
+      <c r="T7" s="183"/>
+      <c r="U7" s="183"/>
+      <c r="V7" s="184"/>
+    </row>
+    <row r="8" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A8" s="172"/>
+      <c r="B8" s="173"/>
+      <c r="C8" s="228" t="s">
         <v>2</v>
       </c>
-      <c r="I26" s="197"/>
-[...3 lines deleted...]
-      <c r="M26" s="197" t="s">
+      <c r="D8" s="261"/>
+      <c r="E8" s="214" t="s">
         <v>3</v>
       </c>
-      <c r="N26" s="197"/>
-[...2 lines deleted...]
-      <c r="Q26" s="197" t="s">
+      <c r="F8" s="215"/>
+      <c r="G8" s="220" t="s">
         <v>4</v>
       </c>
-      <c r="R26" s="197"/>
-[...3 lines deleted...]
-      <c r="V26" s="197" t="s">
+      <c r="H8" s="222"/>
+      <c r="I8" s="24"/>
+      <c r="J8" s="220" t="s">
         <v>5</v>
       </c>
-      <c r="W26" s="197"/>
-[...4 lines deleted...]
-      <c r="AB26" s="197" t="s">
+      <c r="K8" s="222"/>
+      <c r="L8" s="220" t="s">
         <v>6</v>
       </c>
-      <c r="AC26" s="197"/>
-[...2 lines deleted...]
-      <c r="AF26" s="197" t="s">
+      <c r="M8" s="222"/>
+      <c r="N8" s="24"/>
+      <c r="O8" s="24"/>
+      <c r="P8" s="220" t="s">
         <v>7</v>
       </c>
-      <c r="AG26" s="197"/>
-[...9 lines deleted...]
-        <v>46060</v>
+      <c r="Q8" s="222"/>
+      <c r="R8" s="24"/>
+      <c r="S8" s="24"/>
+      <c r="T8" s="220" t="s">
+        <v>8</v>
+      </c>
+      <c r="U8" s="221"/>
+      <c r="V8" s="222"/>
+    </row>
+    <row r="9" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="174"/>
+      <c r="B9" s="175"/>
+      <c r="C9" s="226">
+        <v>46276</v>
+      </c>
+      <c r="D9" s="227"/>
+      <c r="E9" s="217">
+        <v>46290</v>
+      </c>
+      <c r="F9" s="219"/>
+      <c r="G9" s="223">
+        <v>46304</v>
+      </c>
+      <c r="H9" s="225"/>
+      <c r="I9" s="25">
+        <v>46311</v>
+      </c>
+      <c r="J9" s="223">
+        <v>46332</v>
+      </c>
+      <c r="K9" s="225"/>
+      <c r="L9" s="223">
+        <v>46339</v>
+      </c>
+      <c r="M9" s="225"/>
+      <c r="N9" s="223">
+        <v>46346</v>
+      </c>
+      <c r="O9" s="225"/>
+      <c r="P9" s="223">
+        <v>46353</v>
+      </c>
+      <c r="Q9" s="225"/>
+      <c r="R9" s="223">
+        <v>46360</v>
+      </c>
+      <c r="S9" s="225"/>
+      <c r="T9" s="223">
+        <v>46367</v>
+      </c>
+      <c r="U9" s="224"/>
+      <c r="V9" s="225"/>
+    </row>
+    <row r="10" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="176"/>
+      <c r="B10" s="177"/>
+      <c r="C10" s="103" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" s="103" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="144" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="144" t="s">
+        <v>10</v>
+      </c>
+      <c r="G10" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="H10" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="I10" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="J10" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="K10" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="L10" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="M10" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="N10" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="O10" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="P10" s="54" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q10" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="R10" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="S10" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="T10" s="318" t="s">
+        <v>9</v>
+      </c>
+      <c r="U10" s="319"/>
+      <c r="V10" s="26" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" ht="54.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="196" t="s">
+        <v>61</v>
+      </c>
+      <c r="D11" s="197"/>
+      <c r="E11" s="257" t="s">
+        <v>47</v>
+      </c>
+      <c r="F11" s="258"/>
+      <c r="G11" s="202" t="s">
+        <v>82</v>
+      </c>
+      <c r="H11" s="204"/>
+      <c r="I11" s="40"/>
+      <c r="J11" s="208" t="s">
+        <v>67</v>
+      </c>
+      <c r="K11" s="210"/>
+      <c r="L11" s="202" t="s">
+        <v>84</v>
+      </c>
+      <c r="M11" s="204"/>
+      <c r="N11" s="42"/>
+      <c r="O11" s="58"/>
+      <c r="P11" s="202" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q11" s="204"/>
+      <c r="R11" s="202" t="s">
+        <v>78</v>
+      </c>
+      <c r="S11" s="204"/>
+      <c r="T11" s="189" t="s">
+        <v>115</v>
+      </c>
+      <c r="U11" s="317" t="s">
+        <v>119</v>
+      </c>
+      <c r="V11" s="277" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" ht="54.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="199"/>
+      <c r="D12" s="200"/>
+      <c r="E12" s="251"/>
+      <c r="F12" s="252"/>
+      <c r="G12" s="205"/>
+      <c r="H12" s="207"/>
+      <c r="I12" s="141"/>
+      <c r="J12" s="205"/>
+      <c r="K12" s="207"/>
+      <c r="L12" s="205"/>
+      <c r="M12" s="207"/>
+      <c r="N12" s="28"/>
+      <c r="O12" s="40"/>
+      <c r="P12" s="205"/>
+      <c r="Q12" s="207"/>
+      <c r="R12" s="205"/>
+      <c r="S12" s="207"/>
+      <c r="T12" s="187"/>
+      <c r="U12" s="298"/>
+      <c r="V12" s="272"/>
+    </row>
+    <row r="13" spans="1:22" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="199"/>
+      <c r="D13" s="200"/>
+      <c r="E13" s="251"/>
+      <c r="F13" s="252"/>
+      <c r="G13" s="211"/>
+      <c r="H13" s="213"/>
+      <c r="I13" s="186" t="s">
+        <v>188</v>
+      </c>
+      <c r="J13" s="205"/>
+      <c r="K13" s="207"/>
+      <c r="L13" s="205"/>
+      <c r="M13" s="207"/>
+      <c r="N13" s="40"/>
+      <c r="O13" s="28"/>
+      <c r="P13" s="205"/>
+      <c r="Q13" s="207"/>
+      <c r="R13" s="205"/>
+      <c r="S13" s="207"/>
+      <c r="T13" s="187"/>
+      <c r="U13" s="298"/>
+      <c r="V13" s="272"/>
+    </row>
+    <row r="14" spans="1:22" ht="69.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C14" s="199"/>
+      <c r="D14" s="200"/>
+      <c r="E14" s="254"/>
+      <c r="F14" s="255"/>
+      <c r="G14" s="205" t="s">
+        <v>83</v>
+      </c>
+      <c r="H14" s="311"/>
+      <c r="I14" s="187"/>
+      <c r="J14" s="205"/>
+      <c r="K14" s="207"/>
+      <c r="L14" s="208" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" s="309"/>
+      <c r="N14" s="95"/>
+      <c r="O14" s="85"/>
+      <c r="P14" s="205"/>
+      <c r="Q14" s="207"/>
+      <c r="R14" s="205"/>
+      <c r="S14" s="207"/>
+      <c r="T14" s="188"/>
+      <c r="U14" s="299"/>
+      <c r="V14" s="273"/>
+    </row>
+    <row r="15" spans="1:22" ht="69.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="193"/>
+      <c r="D15" s="194"/>
+      <c r="E15" s="248" t="s">
+        <v>177</v>
+      </c>
+      <c r="F15" s="250"/>
+      <c r="G15" s="312"/>
+      <c r="H15" s="313"/>
+      <c r="I15" s="187"/>
+      <c r="J15" s="211"/>
+      <c r="K15" s="213"/>
+      <c r="L15" s="310"/>
+      <c r="M15" s="311"/>
+      <c r="N15" s="85"/>
+      <c r="O15" s="95"/>
+      <c r="P15" s="208" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q15" s="210"/>
+      <c r="R15" s="208" t="s">
+        <v>77</v>
+      </c>
+      <c r="S15" s="210"/>
+      <c r="T15" s="297" t="s">
+        <v>185</v>
+      </c>
+      <c r="U15" s="76"/>
+      <c r="V15" s="76"/>
+    </row>
+    <row r="16" spans="1:22" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C16" s="114"/>
+      <c r="D16" s="110"/>
+      <c r="E16" s="251"/>
+      <c r="F16" s="253"/>
+      <c r="H16" s="96"/>
+      <c r="I16" s="187"/>
+      <c r="J16" s="208" t="s">
+        <v>65</v>
+      </c>
+      <c r="K16" s="210"/>
+      <c r="L16" s="208" t="s">
+        <v>100</v>
+      </c>
+      <c r="M16" s="210"/>
+      <c r="N16" s="28"/>
+      <c r="O16" s="40"/>
+      <c r="P16" s="205"/>
+      <c r="Q16" s="207"/>
+      <c r="R16" s="205"/>
+      <c r="S16" s="207"/>
+      <c r="T16" s="298"/>
+      <c r="U16" s="48"/>
+      <c r="V16" s="48"/>
+    </row>
+    <row r="17" spans="1:23" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C17" s="114"/>
+      <c r="D17" s="110"/>
+      <c r="E17" s="251"/>
+      <c r="F17" s="253"/>
+      <c r="G17" s="208" t="s">
+        <v>98</v>
+      </c>
+      <c r="H17" s="210"/>
+      <c r="I17" s="187"/>
+      <c r="J17" s="205"/>
+      <c r="K17" s="207"/>
+      <c r="L17" s="205"/>
+      <c r="M17" s="207"/>
+      <c r="N17" s="40"/>
+      <c r="O17" s="28"/>
+      <c r="P17" s="205"/>
+      <c r="Q17" s="207"/>
+      <c r="R17" s="205"/>
+      <c r="S17" s="207"/>
+      <c r="T17" s="298"/>
+      <c r="U17" s="48"/>
+      <c r="V17" s="48"/>
+    </row>
+    <row r="18" spans="1:23" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C18" s="114"/>
+      <c r="D18" s="110"/>
+      <c r="E18" s="254"/>
+      <c r="F18" s="256"/>
+      <c r="G18" s="205"/>
+      <c r="H18" s="207"/>
+      <c r="I18" s="187"/>
+      <c r="J18" s="205"/>
+      <c r="K18" s="207"/>
+      <c r="L18" s="205"/>
+      <c r="M18" s="207"/>
+      <c r="N18" s="40"/>
+      <c r="O18" s="28"/>
+      <c r="P18" s="211"/>
+      <c r="Q18" s="213"/>
+      <c r="R18" s="211"/>
+      <c r="S18" s="213"/>
+      <c r="T18" s="298"/>
+      <c r="U18" s="48"/>
+      <c r="V18" s="48"/>
+    </row>
+    <row r="19" spans="1:23" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C19" s="114"/>
+      <c r="D19" s="110"/>
+      <c r="E19" s="296" t="s">
+        <v>178</v>
+      </c>
+      <c r="F19" s="149"/>
+      <c r="G19" s="205"/>
+      <c r="H19" s="207"/>
+      <c r="I19" s="187"/>
+      <c r="J19" s="211"/>
+      <c r="K19" s="213"/>
+      <c r="L19" s="211"/>
+      <c r="M19" s="213"/>
+      <c r="N19" s="28"/>
+      <c r="O19" s="40"/>
+      <c r="P19" s="15"/>
+      <c r="Q19" s="15"/>
+      <c r="R19" s="48"/>
+      <c r="S19" s="15"/>
+      <c r="T19" s="298"/>
+      <c r="U19" s="48"/>
+      <c r="V19" s="48"/>
+    </row>
+    <row r="20" spans="1:23" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C20" s="114"/>
+      <c r="D20" s="110"/>
+      <c r="E20" s="286"/>
+      <c r="F20" s="150"/>
+      <c r="G20" s="211"/>
+      <c r="H20" s="213"/>
+      <c r="I20" s="374"/>
+      <c r="J20" s="297" t="s">
+        <v>189</v>
+      </c>
+      <c r="K20" s="142"/>
+      <c r="L20" s="83"/>
+      <c r="M20" s="29"/>
+      <c r="N20" s="30"/>
+      <c r="O20" s="14"/>
+      <c r="P20" s="15"/>
+      <c r="Q20" s="15"/>
+      <c r="R20" s="48"/>
+      <c r="S20" s="15"/>
+      <c r="T20" s="299"/>
+      <c r="U20" s="48"/>
+      <c r="V20" s="48"/>
+    </row>
+    <row r="21" spans="1:23" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" s="114"/>
+      <c r="D21" s="110"/>
+      <c r="E21" s="151"/>
+      <c r="F21" s="150"/>
+      <c r="G21" s="13"/>
+      <c r="H21" s="31"/>
+      <c r="I21" s="40"/>
+      <c r="J21" s="298"/>
+      <c r="K21" s="143"/>
+      <c r="L21" s="15"/>
+      <c r="M21" s="15"/>
+      <c r="N21" s="15"/>
+      <c r="O21" s="15"/>
+      <c r="P21" s="15"/>
+      <c r="Q21" s="15"/>
+      <c r="R21" s="15"/>
+      <c r="S21" s="15"/>
+      <c r="T21" s="15"/>
+      <c r="U21" s="48"/>
+      <c r="V21" s="48"/>
+    </row>
+    <row r="22" spans="1:23" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C22" s="122"/>
+      <c r="D22" s="122"/>
+      <c r="E22" s="152"/>
+      <c r="F22" s="153"/>
+      <c r="G22" s="16"/>
+      <c r="H22" s="32"/>
+      <c r="I22" s="32"/>
+      <c r="J22" s="376"/>
+      <c r="K22" s="17"/>
+      <c r="L22" s="17"/>
+      <c r="M22" s="17"/>
+      <c r="N22" s="16"/>
+      <c r="O22" s="16"/>
+      <c r="P22" s="16"/>
+      <c r="Q22" s="17"/>
+      <c r="R22" s="17"/>
+      <c r="S22" s="17"/>
+      <c r="T22" s="14"/>
+      <c r="U22" s="32"/>
+      <c r="V22" s="32"/>
+    </row>
+    <row r="23" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H23" s="3"/>
+      <c r="T23" s="3"/>
+    </row>
+    <row r="24" spans="1:23" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E24" s="2"/>
+      <c r="F24" s="2"/>
+      <c r="G24" s="2"/>
+      <c r="H24" s="2"/>
+      <c r="I24" s="2"/>
+      <c r="J24" s="2"/>
+      <c r="K24" s="2"/>
+      <c r="L24" s="2"/>
+      <c r="M24" s="2"/>
+      <c r="N24" s="2"/>
+      <c r="O24" s="2"/>
+      <c r="P24" s="2"/>
+      <c r="Q24" s="2"/>
+      <c r="R24" s="2"/>
+      <c r="S24" s="2"/>
+      <c r="T24" s="2"/>
+      <c r="U24" s="2"/>
+      <c r="V24" s="2"/>
+    </row>
+    <row r="25" spans="1:23" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C25" s="182" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25" s="183"/>
+      <c r="E25" s="183"/>
+      <c r="F25" s="183"/>
+      <c r="G25" s="183"/>
+      <c r="H25" s="183"/>
+      <c r="I25" s="183"/>
+      <c r="J25" s="183"/>
+      <c r="K25" s="183"/>
+      <c r="L25" s="183"/>
+      <c r="M25" s="183"/>
+      <c r="N25" s="183"/>
+      <c r="O25" s="183"/>
+      <c r="P25" s="183"/>
+      <c r="Q25" s="183"/>
+      <c r="R25" s="183"/>
+      <c r="S25" s="183"/>
+      <c r="T25" s="183"/>
+      <c r="U25" s="183"/>
+      <c r="V25" s="183"/>
+      <c r="W25" s="8"/>
+    </row>
+    <row r="26" spans="1:23" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A26" s="172"/>
+      <c r="B26" s="173"/>
+      <c r="C26" s="228" t="s">
+        <v>2</v>
+      </c>
+      <c r="D26" s="261"/>
+      <c r="E26" s="214" t="s">
+        <v>3</v>
+      </c>
+      <c r="F26" s="215"/>
+      <c r="G26" s="220" t="s">
+        <v>4</v>
+      </c>
+      <c r="H26" s="222"/>
+      <c r="I26" s="24"/>
+      <c r="J26" s="220" t="s">
+        <v>5</v>
+      </c>
+      <c r="K26" s="222"/>
+      <c r="L26" s="220" t="s">
+        <v>6</v>
+      </c>
+      <c r="M26" s="222"/>
+      <c r="N26" s="24"/>
+      <c r="O26" s="24"/>
+      <c r="P26" s="220" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q26" s="222"/>
+      <c r="R26" s="24"/>
+      <c r="S26" s="24"/>
+      <c r="T26" s="220" t="s">
+        <v>8</v>
+      </c>
+      <c r="U26" s="221"/>
+      <c r="V26" s="221"/>
+      <c r="W26" s="8"/>
+    </row>
+    <row r="27" spans="1:23" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="174"/>
+      <c r="B27" s="175"/>
+      <c r="C27" s="226">
+        <v>46277</v>
+      </c>
+      <c r="D27" s="227"/>
+      <c r="E27" s="217">
+        <v>46291</v>
       </c>
       <c r="F27" s="219"/>
-      <c r="G27" s="143"/>
-[...55 lines deleted...]
-      <c r="D28" s="50" t="s">
+      <c r="G27" s="223">
+        <v>46305</v>
+      </c>
+      <c r="H27" s="225"/>
+      <c r="I27" s="25">
+        <v>46312</v>
+      </c>
+      <c r="J27" s="223">
+        <v>46333</v>
+      </c>
+      <c r="K27" s="225"/>
+      <c r="L27" s="223">
+        <v>46340</v>
+      </c>
+      <c r="M27" s="225"/>
+      <c r="N27" s="223">
+        <v>46347</v>
+      </c>
+      <c r="O27" s="225"/>
+      <c r="P27" s="223">
+        <v>46354</v>
+      </c>
+      <c r="Q27" s="225"/>
+      <c r="R27" s="223">
+        <v>46361</v>
+      </c>
+      <c r="S27" s="225"/>
+      <c r="T27" s="223">
+        <v>46368</v>
+      </c>
+      <c r="U27" s="224"/>
+      <c r="V27" s="225"/>
+      <c r="W27" s="8"/>
+    </row>
+    <row r="28" spans="1:23" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="176"/>
+      <c r="B28" s="177"/>
+      <c r="C28" s="103" t="s">
         <v>9</v>
       </c>
-      <c r="E28" s="217" t="s">
-[...3 lines deleted...]
-      <c r="G28" s="50" t="s">
+      <c r="D28" s="103" t="s">
+        <v>10</v>
+      </c>
+      <c r="E28" s="144" t="s">
         <v>9</v>
       </c>
-      <c r="H28" s="50" t="s">
-[...2 lines deleted...]
-      <c r="I28" s="50" t="s">
+      <c r="F28" s="144" t="s">
+        <v>10</v>
+      </c>
+      <c r="G28" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="J28" s="217" t="s">
-[...3 lines deleted...]
-      <c r="L28" s="50" t="s">
+      <c r="H28" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="I28" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="M28" s="50" t="s">
-[...2 lines deleted...]
-      <c r="N28" s="50" t="s">
+      <c r="J28" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="O28" s="110" t="s">
-[...2 lines deleted...]
-      <c r="P28" s="100" t="s">
+      <c r="K28" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="L28" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="Q28" s="50" t="s">
-[...2 lines deleted...]
-      <c r="R28" s="50" t="s">
+      <c r="M28" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="N28" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="S28" s="222" t="s">
-[...3 lines deleted...]
-      <c r="U28" s="50" t="s">
+      <c r="O28" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="P28" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="V28" s="50" t="s">
-[...2 lines deleted...]
-      <c r="W28" s="50" t="s">
+      <c r="Q28" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="R28" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="X28" s="217" t="s">
-[...4 lines deleted...]
-      <c r="AA28" s="50" t="s">
+      <c r="S28" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="T28" s="318" t="s">
         <v>9</v>
       </c>
-      <c r="AB28" s="50" t="s">
-[...19 lines deleted...]
-      <c r="A29" s="5" t="s">
+      <c r="U28" s="319"/>
+      <c r="V28" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="B29" s="4" t="s">
+      <c r="W28" s="8"/>
+    </row>
+    <row r="29" spans="1:23" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="C29" s="157" t="s">
-[...10 lines deleted...]
-      <c r="H29" s="151" t="s">
+      <c r="B29" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C29" s="116"/>
+      <c r="D29" s="123"/>
+      <c r="E29" s="257" t="s">
+        <v>179</v>
+      </c>
+      <c r="F29" s="258"/>
+      <c r="G29" s="202" t="s">
         <v>100</v>
       </c>
-      <c r="I29" s="152"/>
-[...5 lines deleted...]
-      <c r="M29" s="146" t="s">
+      <c r="H29" s="204"/>
+      <c r="I29" s="84"/>
+      <c r="J29" s="34"/>
+      <c r="L29" s="202" t="s">
+        <v>95</v>
+      </c>
+      <c r="M29" s="204"/>
+      <c r="N29" s="297" t="s">
+        <v>185</v>
+      </c>
+      <c r="O29" s="84"/>
+      <c r="P29" s="317" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q29" s="31"/>
+      <c r="R29" s="28"/>
+      <c r="S29" s="306" t="s">
+        <v>129</v>
+      </c>
+      <c r="T29" s="323" t="s">
+        <v>91</v>
+      </c>
+      <c r="U29" s="324"/>
+      <c r="V29" s="325"/>
+      <c r="W29" s="8"/>
+    </row>
+    <row r="30" spans="1:23" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" s="196" t="s">
+        <v>148</v>
+      </c>
+      <c r="D30" s="198"/>
+      <c r="E30" s="251"/>
+      <c r="F30" s="252"/>
+      <c r="G30" s="205"/>
+      <c r="H30" s="207"/>
+      <c r="I30" s="40"/>
+      <c r="J30" s="300" t="s">
+        <v>88</v>
+      </c>
+      <c r="K30" s="301"/>
+      <c r="L30" s="205"/>
+      <c r="M30" s="207"/>
+      <c r="N30" s="298"/>
+      <c r="O30" s="38"/>
+      <c r="P30" s="298"/>
+      <c r="Q30" s="15"/>
+      <c r="R30" s="28"/>
+      <c r="S30" s="307"/>
+      <c r="T30" s="293"/>
+      <c r="U30" s="294"/>
+      <c r="V30" s="295"/>
+      <c r="W30" s="8"/>
+    </row>
+    <row r="31" spans="1:23" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C31" s="199"/>
+      <c r="D31" s="201"/>
+      <c r="E31" s="251"/>
+      <c r="F31" s="252"/>
+      <c r="G31" s="205"/>
+      <c r="H31" s="207"/>
+      <c r="I31" s="40"/>
+      <c r="J31" s="302"/>
+      <c r="K31" s="303"/>
+      <c r="L31" s="205"/>
+      <c r="M31" s="207"/>
+      <c r="N31" s="298"/>
+      <c r="O31" s="38"/>
+      <c r="P31" s="298"/>
+      <c r="Q31" s="15"/>
+      <c r="R31" s="28"/>
+      <c r="S31" s="307"/>
+      <c r="T31" s="293"/>
+      <c r="U31" s="294"/>
+      <c r="V31" s="295"/>
+      <c r="W31" s="8"/>
+    </row>
+    <row r="32" spans="1:23" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C32" s="199"/>
+      <c r="D32" s="201"/>
+      <c r="E32" s="254"/>
+      <c r="F32" s="255"/>
+      <c r="G32" s="211"/>
+      <c r="H32" s="213"/>
+      <c r="I32" s="40"/>
+      <c r="J32" s="302"/>
+      <c r="K32" s="303"/>
+      <c r="L32" s="205"/>
+      <c r="M32" s="207"/>
+      <c r="N32" s="298"/>
+      <c r="O32" s="38"/>
+      <c r="P32" s="299"/>
+      <c r="Q32" s="67"/>
+      <c r="R32" s="30"/>
+      <c r="S32" s="307"/>
+      <c r="T32" s="326"/>
+      <c r="U32" s="327"/>
+      <c r="V32" s="328"/>
+      <c r="W32" s="8"/>
+    </row>
+    <row r="33" spans="1:27" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="193"/>
+      <c r="D33" s="195"/>
+      <c r="E33" s="314" t="s">
+        <v>172</v>
+      </c>
+      <c r="F33" s="154"/>
+      <c r="H33" s="277" t="s">
+        <v>136</v>
+      </c>
+      <c r="I33" s="40"/>
+      <c r="J33" s="304"/>
+      <c r="K33" s="305"/>
+      <c r="L33" s="205"/>
+      <c r="M33" s="207"/>
+      <c r="N33" s="298"/>
+      <c r="O33" s="38"/>
+      <c r="P33" s="15"/>
+      <c r="Q33" s="277" t="s">
+        <v>136</v>
+      </c>
+      <c r="R33" s="30"/>
+      <c r="S33" s="307"/>
+      <c r="T33" s="208" t="s">
+        <v>95</v>
+      </c>
+      <c r="U33" s="209"/>
+      <c r="V33" s="210"/>
+      <c r="W33" s="8"/>
+    </row>
+    <row r="34" spans="1:27" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C34" s="116"/>
+      <c r="D34" s="230" t="s">
+        <v>154</v>
+      </c>
+      <c r="E34" s="315"/>
+      <c r="F34" s="155"/>
+      <c r="G34" s="320" t="s">
+        <v>122</v>
+      </c>
+      <c r="H34" s="272"/>
+      <c r="I34" s="40"/>
+      <c r="J34" s="208" t="s">
+        <v>106</v>
+      </c>
+      <c r="K34" s="210"/>
+      <c r="L34" s="208" t="s">
+        <v>99</v>
+      </c>
+      <c r="M34" s="210"/>
+      <c r="N34" s="299"/>
+      <c r="O34" s="38"/>
+      <c r="P34" s="15"/>
+      <c r="Q34" s="272"/>
+      <c r="R34" s="30"/>
+      <c r="S34" s="307"/>
+      <c r="T34" s="205"/>
+      <c r="U34" s="206"/>
+      <c r="V34" s="207"/>
+      <c r="W34" s="8"/>
+    </row>
+    <row r="35" spans="1:27" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C35" s="116"/>
+      <c r="D35" s="231"/>
+      <c r="E35" s="315"/>
+      <c r="F35" s="155"/>
+      <c r="G35" s="321"/>
+      <c r="H35" s="272"/>
+      <c r="I35" s="40"/>
+      <c r="J35" s="205"/>
+      <c r="K35" s="207"/>
+      <c r="L35" s="205"/>
+      <c r="M35" s="207"/>
+      <c r="N35" s="38"/>
+      <c r="O35" s="38"/>
+      <c r="P35" s="15"/>
+      <c r="Q35" s="272"/>
+      <c r="R35" s="30"/>
+      <c r="S35" s="307"/>
+      <c r="T35" s="205"/>
+      <c r="U35" s="206"/>
+      <c r="V35" s="207"/>
+      <c r="W35" s="8"/>
+    </row>
+    <row r="36" spans="1:27" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C36" s="116"/>
+      <c r="D36" s="231"/>
+      <c r="E36" s="316"/>
+      <c r="F36" s="155"/>
+      <c r="G36" s="321"/>
+      <c r="H36" s="273"/>
+      <c r="I36" s="40"/>
+      <c r="J36" s="205"/>
+      <c r="K36" s="207"/>
+      <c r="L36" s="205"/>
+      <c r="M36" s="207"/>
+      <c r="N36" s="38"/>
+      <c r="O36" s="38"/>
+      <c r="P36" s="15"/>
+      <c r="Q36" s="273"/>
+      <c r="R36" s="30"/>
+      <c r="S36" s="308"/>
+      <c r="T36" s="205"/>
+      <c r="U36" s="206"/>
+      <c r="V36" s="207"/>
+      <c r="W36" s="8"/>
+    </row>
+    <row r="37" spans="1:27" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C37" s="116"/>
+      <c r="D37" s="232"/>
+      <c r="E37" s="156"/>
+      <c r="F37" s="155"/>
+      <c r="G37" s="322"/>
+      <c r="H37" s="29"/>
+      <c r="I37" s="40"/>
+      <c r="J37" s="211"/>
+      <c r="K37" s="213"/>
+      <c r="L37" s="205"/>
+      <c r="M37" s="207"/>
+      <c r="N37" s="38"/>
+      <c r="O37" s="38"/>
+      <c r="P37" s="15"/>
+      <c r="Q37" s="14"/>
+      <c r="R37" s="30"/>
+      <c r="S37" s="30"/>
+      <c r="T37" s="211"/>
+      <c r="U37" s="212"/>
+      <c r="V37" s="213"/>
+      <c r="W37" s="8"/>
+    </row>
+    <row r="38" spans="1:27" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="C38" s="116"/>
+      <c r="D38" s="113"/>
+      <c r="E38" s="150"/>
+      <c r="F38" s="150"/>
+      <c r="H38" s="14"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="186" t="s">
         <v>115</v>
       </c>
-      <c r="N29" s="52"/>
-[...417 lines deleted...]
-      <c r="B39" s="4" t="s">
+      <c r="K38" s="15"/>
+      <c r="L38" s="205"/>
+      <c r="M38" s="207"/>
+      <c r="N38" s="38"/>
+      <c r="O38" s="38"/>
+      <c r="P38" s="15"/>
+      <c r="Q38" s="15"/>
+      <c r="R38" s="15"/>
+      <c r="S38" s="15"/>
+      <c r="T38" s="14"/>
+      <c r="V38" s="29"/>
+      <c r="W38" s="8"/>
+    </row>
+    <row r="39" spans="1:27" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="C39" s="61"/>
-[...32 lines deleted...]
-      <c r="A40" s="5" t="s">
+      <c r="B39" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="4" t="s">
+      <c r="C39" s="114"/>
+      <c r="D39" s="114"/>
+      <c r="E39" s="157"/>
+      <c r="F39" s="157"/>
+      <c r="G39" s="13"/>
+      <c r="H39" s="13"/>
+      <c r="I39" s="13"/>
+      <c r="J39" s="188"/>
+      <c r="K39" s="15"/>
+      <c r="L39" s="211"/>
+      <c r="M39" s="213"/>
+      <c r="N39" s="28"/>
+      <c r="O39" s="40"/>
+      <c r="P39" s="13"/>
+      <c r="Q39" s="15"/>
+      <c r="R39" s="15"/>
+      <c r="S39" s="15"/>
+      <c r="T39" s="14"/>
+      <c r="V39" s="14"/>
+      <c r="W39" s="8"/>
+    </row>
+    <row r="40" spans="1:27" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="C40" s="58"/>
-[...139 lines deleted...]
-      <c r="AG56" s="221"/>
+      <c r="B40" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C40" s="122"/>
+      <c r="D40" s="122"/>
+      <c r="E40" s="153"/>
+      <c r="F40" s="153"/>
+      <c r="G40" s="16"/>
+      <c r="H40" s="16"/>
+      <c r="I40" s="16"/>
+      <c r="J40" s="16"/>
+      <c r="K40" s="16"/>
+      <c r="L40" s="78"/>
+      <c r="M40" s="36"/>
+      <c r="N40" s="36"/>
+      <c r="O40" s="36"/>
+      <c r="P40" s="16"/>
+      <c r="Q40" s="17"/>
+      <c r="R40" s="17"/>
+      <c r="S40" s="17"/>
+      <c r="T40" s="32"/>
+      <c r="V40" s="32"/>
+      <c r="W40" s="8"/>
+    </row>
+    <row r="41" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="T41" s="3"/>
+      <c r="U41" s="3"/>
+      <c r="V41" s="3"/>
+      <c r="W41" s="1"/>
+    </row>
+    <row r="42" spans="1:27" ht="28.5" x14ac:dyDescent="0.25">
+      <c r="A42" s="185" t="s">
+        <v>36</v>
+      </c>
+      <c r="B42" s="185"/>
+      <c r="C42" s="185"/>
+      <c r="D42" s="185"/>
+      <c r="E42" s="185"/>
+      <c r="F42" s="185"/>
+      <c r="G42" s="185"/>
+      <c r="H42" s="185"/>
+      <c r="I42" s="185"/>
+      <c r="J42" s="185"/>
+      <c r="K42" s="185"/>
+      <c r="L42" s="185"/>
+      <c r="M42" s="185"/>
+      <c r="N42" s="185"/>
+      <c r="O42" s="185"/>
+      <c r="P42" s="185"/>
+      <c r="Q42" s="185"/>
+      <c r="R42" s="185"/>
+      <c r="S42" s="185"/>
+      <c r="T42" s="185"/>
+      <c r="U42" s="185"/>
+      <c r="V42" s="185"/>
+      <c r="W42" s="1"/>
+    </row>
+    <row r="43" spans="1:27" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H43" s="4"/>
+      <c r="I43" s="4"/>
+      <c r="O43" s="94"/>
+      <c r="P43" s="94"/>
+      <c r="Q43" s="94"/>
+      <c r="R43" s="94"/>
+      <c r="S43" s="94"/>
+      <c r="T43" s="94"/>
+      <c r="U43" s="94"/>
+      <c r="V43" s="94"/>
+      <c r="W43" s="1"/>
+    </row>
+    <row r="44" spans="1:27" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B44" s="10"/>
+      <c r="C44" s="10"/>
+      <c r="D44" s="10"/>
+      <c r="E44" s="10"/>
+      <c r="F44" s="10"/>
+      <c r="G44" s="10"/>
+      <c r="H44" s="10"/>
+      <c r="I44" s="10"/>
+      <c r="J44" s="10"/>
+      <c r="K44" s="10"/>
+      <c r="L44" s="10"/>
+      <c r="O44" s="94"/>
+      <c r="P44" s="94"/>
+      <c r="Q44" s="94"/>
+      <c r="R44" s="94"/>
+      <c r="S44" s="94"/>
+      <c r="T44" s="94"/>
+      <c r="U44" s="94"/>
+      <c r="V44" s="94"/>
+      <c r="W44" s="1"/>
+      <c r="X44" s="1"/>
+      <c r="Y44" s="1"/>
+      <c r="Z44" s="1"/>
+      <c r="AA44" s="1"/>
+    </row>
+    <row r="45" spans="1:27" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B45" s="10"/>
+      <c r="C45" s="10"/>
+      <c r="D45" s="10"/>
+      <c r="E45" s="10"/>
+      <c r="F45" s="10"/>
+      <c r="G45" s="10"/>
+      <c r="H45" s="10"/>
+      <c r="I45" s="10"/>
+      <c r="J45" s="10"/>
+      <c r="K45" s="10"/>
+      <c r="L45" s="10"/>
+      <c r="O45" s="94"/>
+      <c r="P45" s="94"/>
+      <c r="Q45" s="94"/>
+      <c r="R45" s="94"/>
+      <c r="S45" s="94"/>
+      <c r="T45" s="94"/>
+      <c r="U45" s="94"/>
+      <c r="V45" s="94"/>
+      <c r="W45" s="1"/>
+      <c r="X45" s="1"/>
+      <c r="Y45" s="1"/>
+      <c r="Z45" s="1"/>
+      <c r="AA45" s="1"/>
+    </row>
+    <row r="46" spans="1:27" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B46" s="10"/>
+      <c r="C46" s="10"/>
+      <c r="D46" s="10"/>
+      <c r="E46" s="10"/>
+      <c r="F46" s="10"/>
+      <c r="G46" s="10"/>
+      <c r="H46" s="10"/>
+      <c r="I46" s="10"/>
+      <c r="J46" s="10"/>
+      <c r="K46" s="10"/>
+      <c r="L46" s="10"/>
+      <c r="O46" s="94"/>
+      <c r="P46" s="94"/>
+      <c r="Q46" s="94"/>
+      <c r="R46" s="94"/>
+      <c r="S46" s="94"/>
+      <c r="T46" s="94"/>
+      <c r="U46" s="94"/>
+      <c r="V46" s="94"/>
+      <c r="W46" s="1"/>
+      <c r="X46" s="1"/>
+      <c r="Y46" s="1"/>
+      <c r="Z46" s="1"/>
+      <c r="AA46" s="1"/>
+    </row>
+    <row r="47" spans="1:27" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B47" s="10"/>
+      <c r="C47" s="10"/>
+      <c r="D47" s="10"/>
+      <c r="E47" s="10"/>
+      <c r="F47" s="10"/>
+      <c r="G47" s="10"/>
+      <c r="H47" s="10"/>
+      <c r="I47" s="10"/>
+      <c r="J47" s="10"/>
+      <c r="K47" s="10"/>
+      <c r="L47" s="10"/>
+      <c r="O47" s="94"/>
+      <c r="P47" s="94"/>
+      <c r="Q47" s="94"/>
+      <c r="R47" s="94"/>
+      <c r="S47" s="94"/>
+      <c r="T47" s="94"/>
+      <c r="U47" s="94"/>
+      <c r="V47" s="94"/>
+      <c r="W47" s="1"/>
+      <c r="X47" s="1"/>
+      <c r="Y47" s="1"/>
+      <c r="Z47" s="1"/>
+      <c r="AA47" s="1"/>
+    </row>
+    <row r="48" spans="1:27" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B48" s="10"/>
+      <c r="C48" s="10"/>
+      <c r="D48" s="10"/>
+      <c r="E48" s="10"/>
+      <c r="F48" s="10"/>
+      <c r="G48" s="10"/>
+      <c r="H48" s="10"/>
+      <c r="I48" s="10"/>
+      <c r="J48" s="10"/>
+      <c r="K48" s="10"/>
+      <c r="L48" s="10"/>
+      <c r="O48" s="94"/>
+      <c r="P48" s="94"/>
+      <c r="Q48" s="94"/>
+      <c r="R48" s="94"/>
+      <c r="S48" s="94"/>
+      <c r="T48" s="94"/>
+      <c r="U48" s="94"/>
+      <c r="V48" s="94"/>
+      <c r="W48" s="1"/>
+      <c r="X48" s="1"/>
+      <c r="Y48" s="1"/>
+      <c r="Z48" s="1"/>
+      <c r="AA48" s="1"/>
+    </row>
+    <row r="49" spans="2:27" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B49" s="10"/>
+      <c r="C49" s="10"/>
+      <c r="D49" s="10"/>
+      <c r="E49" s="10"/>
+      <c r="F49" s="10"/>
+      <c r="G49" s="10"/>
+      <c r="H49" s="10"/>
+      <c r="I49" s="10"/>
+      <c r="J49" s="10"/>
+      <c r="K49" s="10"/>
+      <c r="L49" s="10"/>
+      <c r="O49" s="94"/>
+      <c r="P49" s="94"/>
+      <c r="Q49" s="94"/>
+      <c r="R49" s="94"/>
+      <c r="S49" s="94"/>
+      <c r="T49" s="94"/>
+      <c r="U49" s="94"/>
+      <c r="V49" s="94"/>
+      <c r="W49" s="1"/>
+      <c r="X49" s="1"/>
+      <c r="Y49" s="1"/>
+      <c r="Z49" s="1"/>
+      <c r="AA49" s="1"/>
+    </row>
+    <row r="50" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B50" s="10"/>
+      <c r="C50" s="10"/>
+      <c r="D50" s="10"/>
+      <c r="E50" s="10"/>
+      <c r="F50" s="10"/>
+      <c r="G50" s="10"/>
+      <c r="H50" s="10"/>
+      <c r="I50" s="10"/>
+      <c r="J50" s="10"/>
+      <c r="K50" s="10"/>
+      <c r="L50" s="10"/>
+      <c r="O50" s="94"/>
+      <c r="P50" s="94"/>
+      <c r="Q50" s="94"/>
+      <c r="R50" s="94"/>
+      <c r="S50" s="94"/>
+      <c r="T50" s="94"/>
+      <c r="U50" s="94"/>
+      <c r="V50" s="94"/>
+      <c r="W50" s="1"/>
+    </row>
+    <row r="51" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B51" s="10"/>
+      <c r="C51" s="10"/>
+      <c r="D51" s="10"/>
+      <c r="E51" s="10"/>
+      <c r="F51" s="10"/>
+      <c r="G51" s="10"/>
+      <c r="H51" s="10"/>
+      <c r="I51" s="10"/>
+      <c r="J51" s="10"/>
+      <c r="K51" s="10"/>
+      <c r="L51" s="10"/>
+      <c r="O51" s="94"/>
+      <c r="P51" s="94"/>
+      <c r="Q51" s="94"/>
+      <c r="R51" s="94"/>
+      <c r="S51" s="94"/>
+      <c r="T51" s="94"/>
+      <c r="U51" s="94"/>
+      <c r="V51" s="94"/>
+      <c r="W51" s="1"/>
+    </row>
+    <row r="52" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="B52" s="10"/>
+      <c r="C52" s="10"/>
+      <c r="D52" s="10"/>
+      <c r="E52" s="10"/>
+      <c r="F52" s="10"/>
+      <c r="G52" s="10"/>
+      <c r="H52" s="10"/>
+      <c r="I52" s="10"/>
+      <c r="J52" s="10"/>
+      <c r="K52" s="10"/>
+      <c r="L52" s="10"/>
+      <c r="O52" s="94"/>
+      <c r="P52" s="94"/>
+      <c r="Q52" s="94"/>
+      <c r="R52" s="94"/>
+      <c r="S52" s="94"/>
+      <c r="T52" s="94"/>
+      <c r="U52" s="94"/>
+      <c r="V52" s="94"/>
+      <c r="W52" s="1"/>
+    </row>
+    <row r="53" spans="2:27" x14ac:dyDescent="0.25">
+      <c r="O53" s="94"/>
+      <c r="P53" s="94"/>
+      <c r="Q53" s="94"/>
+      <c r="R53" s="94"/>
+      <c r="S53" s="94"/>
+      <c r="T53" s="94"/>
+      <c r="U53" s="94"/>
+      <c r="V53" s="94"/>
+    </row>
+    <row r="55" spans="2:27" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="H55" s="4"/>
+      <c r="I55" s="4"/>
     </row>
   </sheetData>
-  <mergeCells count="138">
-[...23 lines deleted...]
-    <mergeCell ref="A42:AG42"/>
+  <mergeCells count="83">
+    <mergeCell ref="U11:U14"/>
+    <mergeCell ref="G34:G37"/>
+    <mergeCell ref="T27:V27"/>
+    <mergeCell ref="P26:Q26"/>
+    <mergeCell ref="R11:S14"/>
+    <mergeCell ref="R15:S18"/>
+    <mergeCell ref="R27:S27"/>
+    <mergeCell ref="T11:T14"/>
+    <mergeCell ref="T15:T20"/>
+    <mergeCell ref="N27:O27"/>
+    <mergeCell ref="T29:V32"/>
+    <mergeCell ref="T33:V37"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="L16:M19"/>
+    <mergeCell ref="G17:H20"/>
+    <mergeCell ref="C7:V7"/>
+    <mergeCell ref="P11:Q14"/>
+    <mergeCell ref="G11:H13"/>
+    <mergeCell ref="V11:V14"/>
+    <mergeCell ref="S29:S36"/>
+    <mergeCell ref="J8:K8"/>
+    <mergeCell ref="L8:M8"/>
+    <mergeCell ref="E9:F9"/>
+    <mergeCell ref="L14:M15"/>
+    <mergeCell ref="E8:F8"/>
+    <mergeCell ref="G14:H15"/>
+    <mergeCell ref="E33:E36"/>
     <mergeCell ref="P29:P32"/>
-    <mergeCell ref="AB33:AC36"/>
-[...6 lines deleted...]
-    <mergeCell ref="X29:X33"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="G26:H26"/>
     <mergeCell ref="Q33:Q36"/>
-    <mergeCell ref="AB29:AC32"/>
-[...54 lines deleted...]
-    <mergeCell ref="J29:J34"/>
     <mergeCell ref="A26:B28"/>
-    <mergeCell ref="J10:K10"/>
-[...9 lines deleted...]
-    <mergeCell ref="C25:AG25"/>
     <mergeCell ref="C26:D26"/>
     <mergeCell ref="C27:D27"/>
-    <mergeCell ref="J27:L27"/>
-[...8 lines deleted...]
-    <mergeCell ref="O16:O19"/>
+    <mergeCell ref="C30:D33"/>
+    <mergeCell ref="J26:K26"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="H33:H36"/>
+    <mergeCell ref="J30:K33"/>
+    <mergeCell ref="J11:K15"/>
+    <mergeCell ref="C11:D15"/>
+    <mergeCell ref="J16:K19"/>
+    <mergeCell ref="J38:J39"/>
+    <mergeCell ref="P15:Q18"/>
+    <mergeCell ref="N29:N34"/>
+    <mergeCell ref="L11:M13"/>
+    <mergeCell ref="P27:Q27"/>
+    <mergeCell ref="E15:F18"/>
+    <mergeCell ref="I13:I19"/>
+    <mergeCell ref="J20:J22"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A42:V42"/>
+    <mergeCell ref="D34:D37"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="J34:K37"/>
+    <mergeCell ref="G29:H32"/>
+    <mergeCell ref="E29:F32"/>
+    <mergeCell ref="E26:F26"/>
+    <mergeCell ref="E27:F27"/>
+    <mergeCell ref="L26:M26"/>
+    <mergeCell ref="L27:M27"/>
+    <mergeCell ref="L29:M33"/>
+    <mergeCell ref="L34:M39"/>
+    <mergeCell ref="C25:V25"/>
+    <mergeCell ref="T26:V26"/>
+    <mergeCell ref="E11:F14"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="E19:E20"/>
     <mergeCell ref="A1:B4"/>
+    <mergeCell ref="C1:V4"/>
     <mergeCell ref="A8:B10"/>
-    <mergeCell ref="C15:D19"/>
-[...13 lines deleted...]
-    <mergeCell ref="AB8:AC8"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="C9:D9"/>
-    <mergeCell ref="C7:AG7"/>
-[...3 lines deleted...]
-    <mergeCell ref="E10:F10"/>
+    <mergeCell ref="T8:V8"/>
+    <mergeCell ref="T9:V9"/>
+    <mergeCell ref="P8:Q8"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="G8:H8"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="N9:O9"/>
   </mergeCells>
-  <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="10" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="44" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AE56"/>
+  <dimension ref="A1:Z61"/>
   <sheetViews>
-    <sheetView topLeftCell="N1" zoomScale="64" zoomScaleNormal="64" workbookViewId="0">
-      <selection activeCell="AA29" sqref="AA29:AB40"/>
+    <sheetView topLeftCell="A11" zoomScale="58" zoomScaleNormal="58" workbookViewId="0">
+      <selection activeCell="H29" sqref="H29:H33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.5703125" customWidth="1"/>
     <col min="2" max="2" width="12" customWidth="1"/>
-    <col min="3" max="6" width="25.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="27" max="28" width="25.7109375" customWidth="1"/>
+    <col min="3" max="5" width="25.7109375" customWidth="1"/>
+    <col min="6" max="19" width="25.7109375" style="1" customWidth="1"/>
+    <col min="20" max="25" width="25.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="182" t="s">
+    <row r="1" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="178" t="s">
+        <v>70</v>
+      </c>
+      <c r="B1" s="179"/>
+      <c r="C1" s="178" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1" s="178"/>
+      <c r="E1" s="178"/>
+      <c r="F1" s="178"/>
+      <c r="G1" s="178"/>
+      <c r="H1" s="178"/>
+      <c r="I1" s="178"/>
+      <c r="J1" s="178"/>
+      <c r="K1" s="178"/>
+      <c r="L1" s="178"/>
+      <c r="M1" s="178"/>
+      <c r="N1" s="178"/>
+      <c r="O1" s="178"/>
+      <c r="P1" s="178"/>
+      <c r="Q1" s="178"/>
+      <c r="R1" s="178"/>
+      <c r="S1" s="178"/>
+      <c r="T1" s="178"/>
+      <c r="U1" s="178"/>
+      <c r="V1" s="178"/>
+      <c r="W1" s="178"/>
+    </row>
+    <row r="2" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="179"/>
+      <c r="B2" s="179"/>
+      <c r="C2" s="178"/>
+      <c r="D2" s="178"/>
+      <c r="E2" s="178"/>
+      <c r="F2" s="178"/>
+      <c r="G2" s="178"/>
+      <c r="H2" s="178"/>
+      <c r="I2" s="178"/>
+      <c r="J2" s="178"/>
+      <c r="K2" s="178"/>
+      <c r="L2" s="178"/>
+      <c r="M2" s="178"/>
+      <c r="N2" s="178"/>
+      <c r="O2" s="178"/>
+      <c r="P2" s="178"/>
+      <c r="Q2" s="178"/>
+      <c r="R2" s="178"/>
+      <c r="S2" s="178"/>
+      <c r="T2" s="178"/>
+      <c r="U2" s="178"/>
+      <c r="V2" s="178"/>
+      <c r="W2" s="178"/>
+    </row>
+    <row r="3" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="179"/>
+      <c r="B3" s="179"/>
+      <c r="C3" s="178"/>
+      <c r="D3" s="178"/>
+      <c r="E3" s="178"/>
+      <c r="F3" s="178"/>
+      <c r="G3" s="178"/>
+      <c r="H3" s="178"/>
+      <c r="I3" s="178"/>
+      <c r="J3" s="178"/>
+      <c r="K3" s="178"/>
+      <c r="L3" s="178"/>
+      <c r="M3" s="178"/>
+      <c r="N3" s="178"/>
+      <c r="O3" s="178"/>
+      <c r="P3" s="178"/>
+      <c r="Q3" s="178"/>
+      <c r="R3" s="178"/>
+      <c r="S3" s="178"/>
+      <c r="T3" s="178"/>
+      <c r="U3" s="178"/>
+      <c r="V3" s="178"/>
+      <c r="W3" s="178"/>
+    </row>
+    <row r="4" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="179"/>
+      <c r="B4" s="179"/>
+      <c r="C4" s="178"/>
+      <c r="D4" s="178"/>
+      <c r="E4" s="178"/>
+      <c r="F4" s="178"/>
+      <c r="G4" s="178"/>
+      <c r="H4" s="178"/>
+      <c r="I4" s="178"/>
+      <c r="J4" s="178"/>
+      <c r="K4" s="178"/>
+      <c r="L4" s="178"/>
+      <c r="M4" s="178"/>
+      <c r="N4" s="178"/>
+      <c r="O4" s="178"/>
+      <c r="P4" s="178"/>
+      <c r="Q4" s="178"/>
+      <c r="R4" s="178"/>
+      <c r="S4" s="178"/>
+      <c r="T4" s="178"/>
+      <c r="U4" s="178"/>
+      <c r="V4" s="178"/>
+      <c r="W4" s="178"/>
+    </row>
+    <row r="5" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="180"/>
+      <c r="B5" s="180"/>
+      <c r="C5" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="9"/>
+      <c r="G5" s="9"/>
+      <c r="H5" s="9"/>
+      <c r="I5" s="9"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="9"/>
+      <c r="L5" s="9"/>
+      <c r="M5" s="9"/>
+      <c r="N5" s="9"/>
+      <c r="O5" s="9"/>
+      <c r="P5" s="9"/>
+      <c r="Q5" s="9"/>
+      <c r="R5" s="9"/>
+      <c r="S5" s="9"/>
+    </row>
+    <row r="6" spans="1:26" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="181"/>
+      <c r="B6" s="181"/>
+      <c r="C6" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="9"/>
+      <c r="G6" s="9"/>
+      <c r="H6" s="9"/>
+      <c r="I6" s="9"/>
+      <c r="J6" s="9"/>
+      <c r="K6" s="9"/>
+      <c r="L6" s="9"/>
+      <c r="M6" s="9"/>
+      <c r="N6" s="9"/>
+      <c r="O6" s="9"/>
+      <c r="P6" s="9"/>
+      <c r="Q6" s="9"/>
+      <c r="R6" s="9"/>
+      <c r="S6" s="9"/>
+    </row>
+    <row r="7" spans="1:26" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C7" s="182" t="s">
+        <v>1</v>
+      </c>
+      <c r="D7" s="183"/>
+      <c r="E7" s="183"/>
+      <c r="F7" s="183"/>
+      <c r="G7" s="183"/>
+      <c r="H7" s="183"/>
+      <c r="I7" s="183"/>
+      <c r="J7" s="183"/>
+      <c r="K7" s="183"/>
+      <c r="L7" s="183"/>
+      <c r="M7" s="183"/>
+      <c r="N7" s="183"/>
+      <c r="O7" s="183"/>
+      <c r="P7" s="183"/>
+      <c r="Q7" s="183"/>
+      <c r="R7" s="183"/>
+      <c r="S7" s="183"/>
+      <c r="T7" s="183"/>
+      <c r="U7" s="183"/>
+      <c r="V7" s="183"/>
+      <c r="W7" s="183"/>
+      <c r="X7" s="183"/>
+      <c r="Y7" s="184"/>
+      <c r="Z7" s="8"/>
+    </row>
+    <row r="8" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A8" s="172"/>
+      <c r="B8" s="173"/>
+      <c r="C8" s="348" t="s">
+        <v>2</v>
+      </c>
+      <c r="D8" s="349"/>
+      <c r="E8" s="102"/>
+      <c r="F8" s="355" t="s">
+        <v>3</v>
+      </c>
+      <c r="G8" s="356"/>
+      <c r="H8" s="53"/>
+      <c r="I8" s="350" t="s">
+        <v>4</v>
+      </c>
+      <c r="J8" s="351"/>
+      <c r="K8" s="53"/>
+      <c r="L8" s="53"/>
+      <c r="M8" s="350" t="s">
+        <v>5</v>
+      </c>
+      <c r="N8" s="352"/>
+      <c r="O8" s="351"/>
+      <c r="P8" s="350" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q8" s="351"/>
+      <c r="R8" s="350"/>
+      <c r="S8" s="352"/>
+      <c r="T8" s="350" t="s">
+        <v>7</v>
+      </c>
+      <c r="U8" s="351"/>
+      <c r="V8" s="89"/>
+      <c r="W8" s="350" t="s">
+        <v>8</v>
+      </c>
+      <c r="X8" s="351"/>
+      <c r="Y8" s="39"/>
+      <c r="Z8" s="8"/>
+    </row>
+    <row r="9" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="174"/>
+      <c r="B9" s="175"/>
+      <c r="C9" s="226">
+        <v>46276</v>
+      </c>
+      <c r="D9" s="227"/>
+      <c r="E9" s="124">
+        <v>46283</v>
+      </c>
+      <c r="F9" s="217">
+        <v>46290</v>
+      </c>
+      <c r="G9" s="219"/>
+      <c r="H9" s="25">
+        <v>46297</v>
+      </c>
+      <c r="I9" s="223">
+        <v>46304</v>
+      </c>
+      <c r="J9" s="225"/>
+      <c r="K9" s="223">
+        <v>46311</v>
+      </c>
+      <c r="L9" s="225"/>
+      <c r="M9" s="223">
+        <v>46332</v>
+      </c>
+      <c r="N9" s="224"/>
+      <c r="O9" s="225"/>
+      <c r="P9" s="223">
+        <v>46339</v>
+      </c>
+      <c r="Q9" s="225"/>
+      <c r="R9" s="223">
+        <v>46346</v>
+      </c>
+      <c r="S9" s="224"/>
+      <c r="T9" s="223">
+        <v>46353</v>
+      </c>
+      <c r="U9" s="225"/>
+      <c r="V9" s="37">
+        <v>46360</v>
+      </c>
+      <c r="W9" s="287">
+        <v>46367</v>
+      </c>
+      <c r="X9" s="289"/>
+      <c r="Y9" s="90">
+        <v>46374</v>
+      </c>
+      <c r="Z9" s="8"/>
+    </row>
+    <row r="10" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="176"/>
+      <c r="B10" s="347"/>
+      <c r="C10" s="125" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" s="125" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="103" t="s">
+        <v>41</v>
+      </c>
+      <c r="F10" s="144" t="s">
+        <v>9</v>
+      </c>
+      <c r="G10" s="144" t="s">
+        <v>10</v>
+      </c>
+      <c r="H10" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="I10" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="J10" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="K10" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="L10" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="M10" s="318" t="s">
+        <v>9</v>
+      </c>
+      <c r="N10" s="319"/>
+      <c r="O10" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="P10" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q10" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="R10" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="S10" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="T10" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="U10" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="V10" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="W10" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="X10" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y10" s="54" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z10" s="8"/>
+    </row>
+    <row r="11" spans="1:26" ht="69.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="196" t="s">
+        <v>159</v>
+      </c>
+      <c r="D11" s="198"/>
+      <c r="E11" s="230" t="s">
+        <v>50</v>
+      </c>
+      <c r="F11" s="257" t="s">
+        <v>49</v>
+      </c>
+      <c r="G11" s="259"/>
+      <c r="H11" s="271" t="s">
+        <v>55</v>
+      </c>
+      <c r="I11" s="34"/>
+      <c r="J11" s="43"/>
+      <c r="K11" s="339" t="s">
+        <v>146</v>
+      </c>
+      <c r="L11" s="18"/>
+      <c r="M11" s="189" t="s">
+        <v>101</v>
+      </c>
+      <c r="N11" s="186" t="s">
+        <v>118</v>
+      </c>
+      <c r="O11" s="186" t="s">
+        <v>170</v>
+      </c>
+      <c r="P11" s="202" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q11" s="204"/>
+      <c r="R11" s="18"/>
+      <c r="S11" s="271" t="s">
+        <v>45</v>
+      </c>
+      <c r="T11" s="202" t="s">
+        <v>69</v>
+      </c>
+      <c r="U11" s="203"/>
+      <c r="V11" s="320" t="s">
         <v>59</v>
       </c>
-      <c r="B1" s="216"/>
-[...439 lines deleted...]
-      <c r="B12" s="4" t="s">
+      <c r="W11" s="202" t="s">
+        <v>46</v>
+      </c>
+      <c r="X11" s="204"/>
+      <c r="Y11" s="320" t="s">
+        <v>144</v>
+      </c>
+      <c r="Z11" s="8"/>
+    </row>
+    <row r="12" spans="1:26" ht="69.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C12" s="75"/>
-[...31 lines deleted...]
-      <c r="A13" s="5" t="s">
+      <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="4" t="s">
+      <c r="C12" s="199"/>
+      <c r="D12" s="201"/>
+      <c r="E12" s="231"/>
+      <c r="F12" s="251"/>
+      <c r="G12" s="253"/>
+      <c r="H12" s="272"/>
+      <c r="I12" s="15"/>
+      <c r="J12" s="43"/>
+      <c r="K12" s="290"/>
+      <c r="L12" s="15"/>
+      <c r="M12" s="187"/>
+      <c r="N12" s="187"/>
+      <c r="O12" s="187"/>
+      <c r="P12" s="205"/>
+      <c r="Q12" s="207"/>
+      <c r="R12" s="15"/>
+      <c r="S12" s="272"/>
+      <c r="T12" s="205"/>
+      <c r="U12" s="206"/>
+      <c r="V12" s="321"/>
+      <c r="W12" s="205"/>
+      <c r="X12" s="207"/>
+      <c r="Y12" s="290"/>
+    </row>
+    <row r="13" spans="1:26" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="75"/>
-[...27 lines deleted...]
-      <c r="A14" s="5" t="s">
+      <c r="B13" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="4" t="s">
+      <c r="C13" s="199"/>
+      <c r="D13" s="201"/>
+      <c r="E13" s="231"/>
+      <c r="F13" s="251"/>
+      <c r="G13" s="253"/>
+      <c r="H13" s="272"/>
+      <c r="I13" s="15"/>
+      <c r="J13" s="43"/>
+      <c r="K13" s="290"/>
+      <c r="L13" s="15"/>
+      <c r="M13" s="187"/>
+      <c r="N13" s="187"/>
+      <c r="O13" s="187"/>
+      <c r="P13" s="205"/>
+      <c r="Q13" s="207"/>
+      <c r="R13" s="15"/>
+      <c r="S13" s="277" t="s">
+        <v>53</v>
+      </c>
+      <c r="T13" s="205"/>
+      <c r="U13" s="206"/>
+      <c r="V13" s="321"/>
+      <c r="W13" s="211"/>
+      <c r="X13" s="213"/>
+      <c r="Y13" s="290"/>
+    </row>
+    <row r="14" spans="1:26" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="C14" s="75"/>
-[...27 lines deleted...]
-      <c r="A15" s="5" t="s">
+      <c r="B14" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="4" t="s">
+      <c r="C14" s="193"/>
+      <c r="D14" s="195"/>
+      <c r="E14" s="231"/>
+      <c r="F14" s="254"/>
+      <c r="G14" s="256"/>
+      <c r="H14" s="272"/>
+      <c r="I14" s="15"/>
+      <c r="J14" s="43"/>
+      <c r="K14" s="340"/>
+      <c r="L14" s="15"/>
+      <c r="M14" s="188"/>
+      <c r="N14" s="187"/>
+      <c r="O14" s="187"/>
+      <c r="P14" s="205"/>
+      <c r="Q14" s="207"/>
+      <c r="R14" s="15"/>
+      <c r="S14" s="272"/>
+      <c r="T14" s="211"/>
+      <c r="U14" s="212"/>
+      <c r="V14" s="322"/>
+      <c r="W14" s="205" t="s">
+        <v>81</v>
+      </c>
+      <c r="X14" s="207"/>
+      <c r="Y14" s="340"/>
+    </row>
+    <row r="15" spans="1:26" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="C15" s="75"/>
-[...29 lines deleted...]
-      <c r="A16" s="5" t="s">
+      <c r="B15" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="4" t="s">
+      <c r="C15" s="126"/>
+      <c r="D15" s="230" t="s">
+        <v>155</v>
+      </c>
+      <c r="E15" s="232"/>
+      <c r="F15" s="248" t="s">
+        <v>184</v>
+      </c>
+      <c r="G15" s="250"/>
+      <c r="H15" s="272"/>
+      <c r="I15" s="15"/>
+      <c r="J15" s="43"/>
+      <c r="K15" s="339" t="s">
+        <v>58</v>
+      </c>
+      <c r="L15" s="15"/>
+      <c r="M15" s="15"/>
+      <c r="N15" s="187"/>
+      <c r="O15" s="187"/>
+      <c r="P15" s="208" t="s">
+        <v>80</v>
+      </c>
+      <c r="Q15" s="210"/>
+      <c r="R15" s="15"/>
+      <c r="S15" s="272"/>
+      <c r="T15" s="206" t="s">
+        <v>73</v>
+      </c>
+      <c r="U15" s="207"/>
+      <c r="V15" s="300" t="s">
+        <v>54</v>
+      </c>
+      <c r="W15" s="211"/>
+      <c r="X15" s="213"/>
+      <c r="Y15" s="277" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" ht="54.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="C16" s="75"/>
-[...33 lines deleted...]
-      <c r="A17" s="5" t="s">
+      <c r="B16" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="4" t="s">
+      <c r="C16" s="127"/>
+      <c r="D16" s="231"/>
+      <c r="E16" s="230" t="s">
+        <v>52</v>
+      </c>
+      <c r="F16" s="251"/>
+      <c r="G16" s="253"/>
+      <c r="H16" s="272"/>
+      <c r="I16" s="186" t="s">
+        <v>101</v>
+      </c>
+      <c r="J16" s="342" t="s">
+        <v>128</v>
+      </c>
+      <c r="K16" s="290"/>
+      <c r="L16" s="15"/>
+      <c r="M16" s="15"/>
+      <c r="N16" s="100"/>
+      <c r="O16" s="188"/>
+      <c r="P16" s="205"/>
+      <c r="Q16" s="207"/>
+      <c r="R16" s="15"/>
+      <c r="S16" s="339" t="s">
+        <v>58</v>
+      </c>
+      <c r="T16" s="206"/>
+      <c r="U16" s="207"/>
+      <c r="V16" s="272"/>
+      <c r="W16" s="208" t="s">
+        <v>109</v>
+      </c>
+      <c r="X16" s="210"/>
+      <c r="Y16" s="272"/>
+    </row>
+    <row r="17" spans="1:26" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="C17" s="75"/>
-[...27 lines deleted...]
-      <c r="A18" s="5" t="s">
+      <c r="B17" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="4" t="s">
+      <c r="C17" s="114"/>
+      <c r="D17" s="231"/>
+      <c r="E17" s="231"/>
+      <c r="F17" s="251"/>
+      <c r="G17" s="253"/>
+      <c r="H17" s="339" t="s">
+        <v>146</v>
+      </c>
+      <c r="I17" s="187"/>
+      <c r="J17" s="343"/>
+      <c r="K17" s="290"/>
+      <c r="L17" s="15"/>
+      <c r="M17" s="15"/>
+      <c r="N17" s="46"/>
+      <c r="O17" s="43"/>
+      <c r="P17" s="205"/>
+      <c r="Q17" s="207"/>
+      <c r="R17" s="15"/>
+      <c r="S17" s="290"/>
+      <c r="T17" s="206"/>
+      <c r="U17" s="207"/>
+      <c r="V17" s="272"/>
+      <c r="W17" s="205"/>
+      <c r="X17" s="207"/>
+      <c r="Y17" s="272"/>
+    </row>
+    <row r="18" spans="1:26" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="C18" s="88"/>
-[...27 lines deleted...]
-      <c r="A19" s="5" t="s">
+      <c r="B18" s="82" t="s">
         <v>26</v>
       </c>
-      <c r="B19" s="4" t="s">
+      <c r="C18" s="114"/>
+      <c r="D18" s="231"/>
+      <c r="E18" s="231"/>
+      <c r="F18" s="254"/>
+      <c r="G18" s="256"/>
+      <c r="H18" s="290"/>
+      <c r="I18" s="187"/>
+      <c r="J18" s="343"/>
+      <c r="K18" s="340"/>
+      <c r="L18" s="15"/>
+      <c r="M18" s="15"/>
+      <c r="N18" s="43"/>
+      <c r="O18" s="43"/>
+      <c r="P18" s="211"/>
+      <c r="Q18" s="213"/>
+      <c r="R18" s="15"/>
+      <c r="S18" s="290"/>
+      <c r="T18" s="212"/>
+      <c r="U18" s="213"/>
+      <c r="V18" s="272"/>
+      <c r="W18" s="205"/>
+      <c r="X18" s="207"/>
+      <c r="Y18" s="273"/>
+    </row>
+    <row r="19" spans="1:26" ht="80.099999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="C19" s="88"/>
-[...29 lines deleted...]
-      <c r="A20" s="5" t="s">
+      <c r="B19" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B20" s="4" t="s">
+      <c r="C19" s="114"/>
+      <c r="D19" s="231"/>
+      <c r="E19" s="232"/>
+      <c r="F19" s="248" t="s">
+        <v>48</v>
+      </c>
+      <c r="G19" s="250"/>
+      <c r="H19" s="290"/>
+      <c r="I19" s="188"/>
+      <c r="J19" s="344"/>
+      <c r="K19" s="68"/>
+      <c r="L19" s="15"/>
+      <c r="M19" s="15"/>
+      <c r="N19" s="43"/>
+      <c r="O19" s="43"/>
+      <c r="P19" s="46"/>
+      <c r="Q19" s="44"/>
+      <c r="R19" s="15"/>
+      <c r="S19" s="340"/>
+      <c r="U19" s="15"/>
+      <c r="V19" s="98" t="s">
+        <v>57</v>
+      </c>
+      <c r="W19" s="211"/>
+      <c r="X19" s="213"/>
+      <c r="Y19" s="20"/>
+    </row>
+    <row r="20" spans="1:26" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="C20" s="88"/>
-[...27 lines deleted...]
-      <c r="A21" s="5" t="s">
+      <c r="B20" s="5" t="s">
         <v>30</v>
       </c>
+      <c r="C20" s="114"/>
+      <c r="D20" s="232"/>
+      <c r="E20" s="128"/>
+      <c r="F20" s="251"/>
+      <c r="G20" s="253"/>
+      <c r="H20" s="340"/>
+      <c r="I20" s="15"/>
+      <c r="J20" s="46"/>
+      <c r="K20" s="139"/>
+      <c r="L20" s="15"/>
+      <c r="M20" s="15"/>
+      <c r="N20" s="43"/>
+      <c r="O20" s="43"/>
+      <c r="P20" s="46"/>
+      <c r="Q20" s="41"/>
+      <c r="R20" s="15"/>
+      <c r="S20" s="29"/>
+      <c r="U20" s="15"/>
+      <c r="V20" s="15"/>
+      <c r="W20" s="15"/>
+      <c r="X20" s="20"/>
+      <c r="Y20" s="20"/>
+    </row>
+    <row r="21" spans="1:26" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="6" t="s">
+        <v>31</v>
+      </c>
       <c r="B21" s="5" t="s">
-        <v>31</v>
-[...29 lines deleted...]
-      <c r="A22" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="B22" s="5" t="s">
+      <c r="C21" s="114"/>
+      <c r="D21" s="113"/>
+      <c r="E21" s="128"/>
+      <c r="F21" s="251"/>
+      <c r="G21" s="253"/>
+      <c r="H21" s="31"/>
+      <c r="I21" s="15"/>
+      <c r="J21" s="43"/>
+      <c r="K21" s="139"/>
+      <c r="L21" s="15"/>
+      <c r="M21" s="15"/>
+      <c r="N21" s="43"/>
+      <c r="O21" s="43"/>
+      <c r="P21" s="46"/>
+      <c r="Q21" s="13"/>
+      <c r="R21" s="15"/>
+      <c r="S21" s="14"/>
+      <c r="T21" s="21"/>
+      <c r="U21" s="15"/>
+      <c r="V21" s="15"/>
+      <c r="W21" s="15"/>
+      <c r="X21" s="15"/>
+      <c r="Y21" s="20"/>
+    </row>
+    <row r="22" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="C22" s="93"/>
-[...30 lines deleted...]
-    <row r="24" spans="1:28" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="C22" s="119"/>
+      <c r="D22" s="121"/>
+      <c r="E22" s="129"/>
+      <c r="F22" s="345"/>
+      <c r="G22" s="346"/>
+      <c r="H22" s="17"/>
+      <c r="I22" s="17"/>
+      <c r="J22" s="16"/>
+      <c r="K22" s="16"/>
+      <c r="L22" s="16"/>
+      <c r="M22" s="17"/>
+      <c r="N22" s="16"/>
+      <c r="O22" s="16"/>
+      <c r="P22" s="16"/>
+      <c r="Q22" s="16"/>
+      <c r="R22" s="16"/>
+      <c r="S22" s="32"/>
+      <c r="T22" s="47"/>
+      <c r="U22" s="8"/>
+      <c r="V22" s="8"/>
+      <c r="W22" s="15"/>
+      <c r="X22" s="15"/>
+      <c r="Y22" s="22"/>
+    </row>
+    <row r="23" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="H23" s="3"/>
+      <c r="S23" s="3"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="3"/>
+      <c r="V23" s="3"/>
+      <c r="W23" s="3"/>
+      <c r="X23" s="7"/>
+    </row>
+    <row r="24" spans="1:26" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
       <c r="L24" s="2"/>
       <c r="M24" s="2"/>
       <c r="N24" s="2"/>
       <c r="O24" s="2"/>
       <c r="P24" s="2"/>
       <c r="Q24" s="2"/>
       <c r="R24" s="2"/>
       <c r="S24" s="2"/>
       <c r="T24" s="2"/>
       <c r="U24" s="2"/>
       <c r="V24" s="2"/>
       <c r="W24" s="2"/>
-      <c r="X24" s="2"/>
-[...42 lines deleted...]
-      <c r="G26" s="197" t="s">
+    </row>
+    <row r="25" spans="1:26" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C25" s="182" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25" s="183"/>
+      <c r="E25" s="183"/>
+      <c r="F25" s="183"/>
+      <c r="G25" s="183"/>
+      <c r="H25" s="183"/>
+      <c r="I25" s="183"/>
+      <c r="J25" s="183"/>
+      <c r="K25" s="183"/>
+      <c r="L25" s="183"/>
+      <c r="M25" s="183"/>
+      <c r="N25" s="183"/>
+      <c r="O25" s="183"/>
+      <c r="P25" s="183"/>
+      <c r="Q25" s="183"/>
+      <c r="R25" s="183"/>
+      <c r="S25" s="183"/>
+      <c r="T25" s="183"/>
+      <c r="U25" s="183"/>
+      <c r="V25" s="183"/>
+      <c r="W25" s="183"/>
+      <c r="X25" s="183"/>
+      <c r="Y25" s="183"/>
+      <c r="Z25" s="8"/>
+    </row>
+    <row r="26" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="172"/>
+      <c r="B26" s="173"/>
+      <c r="C26" s="228" t="s">
         <v>2</v>
       </c>
-      <c r="H26" s="197"/>
-      <c r="I26" s="197" t="s">
+      <c r="D26" s="229"/>
+      <c r="E26" s="102"/>
+      <c r="F26" s="214" t="s">
         <v>3</v>
       </c>
-      <c r="J26" s="197"/>
-[...3 lines deleted...]
-      <c r="N26" s="197" t="s">
+      <c r="G26" s="216"/>
+      <c r="H26" s="24"/>
+      <c r="I26" s="220" t="s">
         <v>4</v>
       </c>
-      <c r="O26" s="197"/>
-[...2 lines deleted...]
-      <c r="R26" s="197" t="s">
+      <c r="J26" s="222"/>
+      <c r="K26" s="24"/>
+      <c r="L26" s="24"/>
+      <c r="M26" s="220" t="s">
         <v>5</v>
       </c>
-      <c r="S26" s="197"/>
-[...1 lines deleted...]
-      <c r="U26" s="197" t="s">
+      <c r="N26" s="221"/>
+      <c r="O26" s="222"/>
+      <c r="P26" s="220" t="s">
         <v>6</v>
       </c>
-      <c r="V26" s="197"/>
-[...2 lines deleted...]
-      <c r="Y26" s="197" t="s">
+      <c r="Q26" s="222"/>
+      <c r="R26" s="220"/>
+      <c r="S26" s="221"/>
+      <c r="T26" s="220" t="s">
         <v>7</v>
       </c>
-      <c r="Z26" s="197"/>
-[...64 lines deleted...]
-      <c r="C28" s="50" t="s">
+      <c r="U26" s="222"/>
+      <c r="V26" s="39"/>
+      <c r="W26" s="220" t="s">
         <v>8</v>
       </c>
-      <c r="D28" s="50" t="s">
-[...2 lines deleted...]
-      <c r="E28" s="50" t="s">
+      <c r="X26" s="222"/>
+      <c r="Y26" s="87"/>
+      <c r="Z26" s="8"/>
+    </row>
+    <row r="27" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="174"/>
+      <c r="B27" s="175"/>
+      <c r="C27" s="226">
+        <v>46277</v>
+      </c>
+      <c r="D27" s="227"/>
+      <c r="E27" s="124">
+        <v>46284</v>
+      </c>
+      <c r="F27" s="217">
+        <v>46291</v>
+      </c>
+      <c r="G27" s="219"/>
+      <c r="H27" s="49">
+        <v>46298</v>
+      </c>
+      <c r="I27" s="223">
+        <v>46305</v>
+      </c>
+      <c r="J27" s="225"/>
+      <c r="K27" s="223">
+        <v>46312</v>
+      </c>
+      <c r="L27" s="225"/>
+      <c r="M27" s="223">
+        <v>46333</v>
+      </c>
+      <c r="N27" s="224"/>
+      <c r="O27" s="225"/>
+      <c r="P27" s="223">
+        <v>46340</v>
+      </c>
+      <c r="Q27" s="225"/>
+      <c r="R27" s="223">
+        <v>46347</v>
+      </c>
+      <c r="S27" s="224"/>
+      <c r="T27" s="223">
+        <v>46354</v>
+      </c>
+      <c r="U27" s="225"/>
+      <c r="V27" s="37">
+        <v>46361</v>
+      </c>
+      <c r="W27" s="353">
+        <v>46368</v>
+      </c>
+      <c r="X27" s="354"/>
+      <c r="Y27" s="88">
+        <v>46375</v>
+      </c>
+      <c r="Z27" s="8"/>
+    </row>
+    <row r="28" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="176"/>
+      <c r="B28" s="177"/>
+      <c r="C28" s="103" t="s">
         <v>9</v>
       </c>
-      <c r="F28" s="50"/>
-[...3 lines deleted...]
-      <c r="H28" s="50" t="s">
+      <c r="D28" s="103" t="s">
+        <v>10</v>
+      </c>
+      <c r="E28" s="103" t="s">
+        <v>41</v>
+      </c>
+      <c r="F28" s="144" t="s">
         <v>9</v>
       </c>
-      <c r="I28" s="50" t="s">
-[...5 lines deleted...]
-      <c r="K28" s="50" t="s">
+      <c r="G28" s="144" t="s">
+        <v>10</v>
+      </c>
+      <c r="H28" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="I28" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="L28" s="50" t="s">
-[...2 lines deleted...]
-      <c r="M28" s="50" t="s">
+      <c r="J28" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="K28" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="L28" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="M28" s="318" t="s">
         <v>9</v>
       </c>
-      <c r="N28" s="50" t="s">
-[...5 lines deleted...]
-      <c r="P28" s="50" t="s">
+      <c r="N28" s="319"/>
+      <c r="O28" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="P28" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="Q28" s="50" t="s">
-[...8 lines deleted...]
-      <c r="T28" s="50" t="s">
+      <c r="Q28" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="R28" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="U28" s="50" t="s">
-[...5 lines deleted...]
-      <c r="W28" s="50" t="s">
+      <c r="S28" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="T28" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="X28" s="50" t="s">
-[...5 lines deleted...]
-      <c r="Z28" s="50" t="s">
+      <c r="U28" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="V28" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="W28" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="AA28" s="11" t="s">
-[...7 lines deleted...]
-      <c r="A29" s="5" t="s">
+      <c r="X28" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="B29" s="4" t="s">
+      <c r="Y28" s="26" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="C29" s="94"/>
-[...33 lines deleted...]
-      <c r="A30" s="5" t="s">
+      <c r="B29" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B30" s="4" t="s">
+      <c r="C29" s="262" t="s">
+        <v>153</v>
+      </c>
+      <c r="D29" s="329"/>
+      <c r="E29" s="268" t="s">
+        <v>55</v>
+      </c>
+      <c r="F29" s="159"/>
+      <c r="G29" s="159"/>
+      <c r="H29" s="277" t="s">
+        <v>51</v>
+      </c>
+      <c r="I29" s="186" t="s">
+        <v>117</v>
+      </c>
+      <c r="J29" s="13"/>
+      <c r="K29" s="18"/>
+      <c r="L29" s="13"/>
+      <c r="M29" s="202" t="s">
+        <v>48</v>
+      </c>
+      <c r="N29" s="203"/>
+      <c r="O29" s="204"/>
+      <c r="P29" s="334" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q29" s="335"/>
+      <c r="R29" s="341" t="s">
+        <v>123</v>
+      </c>
+      <c r="S29" s="277" t="s">
+        <v>56</v>
+      </c>
+      <c r="T29" s="186" t="s">
+        <v>116</v>
+      </c>
+      <c r="U29" s="15"/>
+      <c r="V29" s="271" t="s">
+        <v>145</v>
+      </c>
+      <c r="W29" s="15"/>
+      <c r="X29" s="186" t="s">
+        <v>130</v>
+      </c>
+      <c r="Y29" s="271" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C30" s="61"/>
-[...31 lines deleted...]
-      <c r="A31" s="5" t="s">
+      <c r="B30" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B31" s="4" t="s">
+      <c r="C30" s="330"/>
+      <c r="D30" s="331"/>
+      <c r="E30" s="231"/>
+      <c r="F30" s="257" t="s">
+        <v>180</v>
+      </c>
+      <c r="G30" s="259"/>
+      <c r="H30" s="272"/>
+      <c r="I30" s="187"/>
+      <c r="J30" s="44"/>
+      <c r="K30" s="208" t="s">
+        <v>108</v>
+      </c>
+      <c r="L30" s="210"/>
+      <c r="M30" s="205"/>
+      <c r="N30" s="206"/>
+      <c r="O30" s="207"/>
+      <c r="P30" s="321"/>
+      <c r="Q30" s="336"/>
+      <c r="R30" s="290"/>
+      <c r="S30" s="272"/>
+      <c r="T30" s="187"/>
+      <c r="U30" s="15"/>
+      <c r="V30" s="272"/>
+      <c r="W30" s="15"/>
+      <c r="X30" s="187"/>
+      <c r="Y30" s="272"/>
+    </row>
+    <row r="31" spans="1:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C31" s="61"/>
-[...27 lines deleted...]
-      <c r="A32" s="5" t="s">
+      <c r="B31" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B32" s="4" t="s">
+      <c r="C31" s="330"/>
+      <c r="D31" s="331"/>
+      <c r="E31" s="231"/>
+      <c r="F31" s="251"/>
+      <c r="G31" s="253"/>
+      <c r="H31" s="272"/>
+      <c r="I31" s="187"/>
+      <c r="J31" s="44"/>
+      <c r="K31" s="205"/>
+      <c r="L31" s="207"/>
+      <c r="M31" s="205"/>
+      <c r="N31" s="206"/>
+      <c r="O31" s="207"/>
+      <c r="P31" s="321"/>
+      <c r="Q31" s="336"/>
+      <c r="R31" s="290"/>
+      <c r="S31" s="272"/>
+      <c r="T31" s="187"/>
+      <c r="U31" s="15"/>
+      <c r="V31" s="272"/>
+      <c r="W31" s="15"/>
+      <c r="X31" s="187"/>
+      <c r="Y31" s="272"/>
+    </row>
+    <row r="32" spans="1:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="C32" s="61"/>
-[...27 lines deleted...]
-      <c r="A33" s="5" t="s">
+      <c r="B32" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="B33" s="4" t="s">
+      <c r="C32" s="332"/>
+      <c r="D32" s="333"/>
+      <c r="E32" s="231"/>
+      <c r="F32" s="251"/>
+      <c r="G32" s="253"/>
+      <c r="H32" s="272"/>
+      <c r="I32" s="187"/>
+      <c r="J32" s="44"/>
+      <c r="K32" s="205"/>
+      <c r="L32" s="207"/>
+      <c r="M32" s="205"/>
+      <c r="N32" s="206"/>
+      <c r="O32" s="207"/>
+      <c r="P32" s="322"/>
+      <c r="Q32" s="337"/>
+      <c r="R32" s="290"/>
+      <c r="S32" s="273"/>
+      <c r="T32" s="188"/>
+      <c r="U32" s="15"/>
+      <c r="V32" s="272"/>
+      <c r="W32" s="15"/>
+      <c r="X32" s="188"/>
+      <c r="Y32" s="272"/>
+    </row>
+    <row r="33" spans="1:25" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="C33" s="98"/>
-[...31 lines deleted...]
-      <c r="A34" s="5" t="s">
+      <c r="B33" s="6" t="s">
         <v>20</v>
       </c>
+      <c r="C33" s="230" t="s">
+        <v>156</v>
+      </c>
+      <c r="D33" s="110"/>
+      <c r="E33" s="199"/>
+      <c r="F33" s="254"/>
+      <c r="G33" s="256"/>
+      <c r="H33" s="273"/>
+      <c r="I33" s="186" t="s">
+        <v>118</v>
+      </c>
+      <c r="J33" s="44"/>
+      <c r="K33" s="205"/>
+      <c r="L33" s="207"/>
+      <c r="M33" s="186" t="s">
+        <v>116</v>
+      </c>
+      <c r="N33" s="31"/>
+      <c r="O33" s="31"/>
+      <c r="P33" s="13"/>
+      <c r="Q33" s="342" t="s">
+        <v>128</v>
+      </c>
+      <c r="R33" s="290"/>
+      <c r="S33" s="15"/>
+      <c r="U33" s="67"/>
+      <c r="V33" s="272"/>
+      <c r="W33" s="15"/>
+      <c r="X33" s="20"/>
+      <c r="Y33" s="272"/>
+    </row>
+    <row r="34" spans="1:25" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="6" t="s">
+        <v>21</v>
+      </c>
       <c r="B34" s="5" t="s">
-        <v>21</v>
-[...33 lines deleted...]
-      <c r="A35" s="5" t="s">
         <v>22</v>
       </c>
+      <c r="C34" s="231"/>
+      <c r="D34" s="117"/>
+      <c r="E34" s="193"/>
+      <c r="F34" s="248" t="s">
+        <v>180</v>
+      </c>
+      <c r="G34" s="250"/>
+      <c r="H34" s="40"/>
+      <c r="I34" s="187"/>
+      <c r="J34" s="44"/>
+      <c r="K34" s="140"/>
+      <c r="L34" s="140"/>
+      <c r="M34" s="187"/>
+      <c r="N34" s="13"/>
+      <c r="O34" s="13"/>
+      <c r="P34" s="13"/>
+      <c r="Q34" s="343"/>
+      <c r="R34" s="290"/>
+      <c r="S34" s="15"/>
+      <c r="U34" s="186" t="s">
+        <v>130</v>
+      </c>
+      <c r="V34" s="273"/>
+      <c r="W34" s="15"/>
+      <c r="X34" s="20"/>
+      <c r="Y34" s="338"/>
+    </row>
+    <row r="35" spans="1:25" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="6" t="s">
+        <v>23</v>
+      </c>
       <c r="B35" s="5" t="s">
-        <v>23</v>
-[...29 lines deleted...]
-      <c r="A36" s="5" t="s">
         <v>24</v>
       </c>
+      <c r="C35" s="231"/>
+      <c r="D35" s="117"/>
+      <c r="E35" s="104"/>
+      <c r="F35" s="251"/>
+      <c r="G35" s="253"/>
+      <c r="H35" s="40"/>
+      <c r="I35" s="187"/>
+      <c r="J35" s="44"/>
+      <c r="K35" s="44"/>
+      <c r="L35" s="44"/>
+      <c r="M35" s="187"/>
+      <c r="N35" s="13"/>
+      <c r="O35" s="13"/>
+      <c r="P35" s="13"/>
+      <c r="Q35" s="343"/>
+      <c r="R35" s="290"/>
+      <c r="S35" s="15"/>
+      <c r="U35" s="187"/>
+      <c r="V35" s="13"/>
+      <c r="W35" s="15"/>
+      <c r="X35" s="20"/>
+      <c r="Y35" s="21"/>
+    </row>
+    <row r="36" spans="1:25" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="6" t="s">
+        <v>25</v>
+      </c>
       <c r="B36" s="5" t="s">
-        <v>25</v>
-[...29 lines deleted...]
-      <c r="A37" s="5" t="s">
         <v>26</v>
       </c>
+      <c r="C36" s="231"/>
+      <c r="D36" s="117"/>
+      <c r="E36" s="104"/>
+      <c r="F36" s="251"/>
+      <c r="G36" s="253"/>
+      <c r="H36" s="40"/>
+      <c r="I36" s="187"/>
+      <c r="J36" s="44"/>
+      <c r="K36" s="44"/>
+      <c r="L36" s="44"/>
+      <c r="M36" s="188"/>
+      <c r="N36" s="13"/>
+      <c r="O36" s="13"/>
+      <c r="P36" s="13"/>
+      <c r="Q36" s="344"/>
+      <c r="R36" s="340"/>
+      <c r="S36" s="15"/>
+      <c r="U36" s="187"/>
+      <c r="V36" s="13"/>
+      <c r="W36" s="15"/>
+      <c r="X36" s="20"/>
+      <c r="Y36" s="21"/>
+    </row>
+    <row r="37" spans="1:25" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="6" t="s">
+        <v>27</v>
+      </c>
       <c r="B37" s="5" t="s">
-        <v>27</v>
-[...29 lines deleted...]
-      <c r="A38" s="5" t="s">
         <v>28</v>
       </c>
+      <c r="C37" s="118"/>
+      <c r="D37" s="130"/>
+      <c r="E37" s="104"/>
+      <c r="F37" s="251"/>
+      <c r="G37" s="253"/>
+      <c r="H37" s="40"/>
+      <c r="I37" s="188"/>
+      <c r="J37" s="44"/>
+      <c r="K37" s="44"/>
+      <c r="L37" s="15"/>
+      <c r="M37" s="15"/>
+      <c r="N37" s="13"/>
+      <c r="O37" s="15"/>
+      <c r="P37" s="13"/>
+      <c r="Q37" s="15"/>
+      <c r="R37" s="15"/>
+      <c r="S37" s="15"/>
+      <c r="T37" s="15"/>
+      <c r="U37" s="188"/>
+      <c r="V37" s="13"/>
+      <c r="W37" s="15"/>
+      <c r="X37" s="20"/>
+      <c r="Y37" s="21"/>
+    </row>
+    <row r="38" spans="1:25" ht="65.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="6" t="s">
+        <v>29</v>
+      </c>
       <c r="B38" s="5" t="s">
-        <v>29</v>
-[...29 lines deleted...]
-      <c r="A39" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B39" s="5" t="s">
+      <c r="C38" s="121"/>
+      <c r="D38" s="131"/>
+      <c r="E38" s="104"/>
+      <c r="F38" s="156"/>
+      <c r="G38" s="156"/>
+      <c r="H38" s="13"/>
+      <c r="I38" s="132"/>
+      <c r="J38" s="44"/>
+      <c r="K38" s="44"/>
+      <c r="L38" s="15"/>
+      <c r="M38" s="15"/>
+      <c r="N38" s="13"/>
+      <c r="O38" s="15"/>
+      <c r="P38" s="13"/>
+      <c r="Q38" s="15"/>
+      <c r="R38" s="15"/>
+      <c r="S38" s="15"/>
+      <c r="T38" s="15"/>
+      <c r="U38" s="15"/>
+      <c r="V38" s="13"/>
+      <c r="W38" s="15"/>
+      <c r="X38" s="20"/>
+      <c r="Y38" s="21"/>
+    </row>
+    <row r="39" spans="1:25" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="C39" s="85"/>
-[...27 lines deleted...]
-      <c r="A40" s="5" t="s">
+      <c r="B39" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="5" t="s">
+      <c r="C39" s="114"/>
+      <c r="D39" s="114"/>
+      <c r="E39" s="114"/>
+      <c r="F39" s="150"/>
+      <c r="G39" s="157"/>
+      <c r="H39" s="13"/>
+      <c r="I39" s="15"/>
+      <c r="J39" s="44"/>
+      <c r="K39" s="44"/>
+      <c r="L39" s="13"/>
+      <c r="M39" s="15"/>
+      <c r="O39" s="13"/>
+      <c r="P39" s="13"/>
+      <c r="Q39" s="15"/>
+      <c r="R39" s="13"/>
+      <c r="S39" s="13"/>
+      <c r="T39" s="15"/>
+      <c r="U39" s="15"/>
+      <c r="V39" s="15"/>
+      <c r="W39" s="13"/>
+      <c r="X39" s="20"/>
+      <c r="Y39" s="21"/>
+    </row>
+    <row r="40" spans="1:25" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="C40" s="93"/>
-[...140 lines deleted...]
-      <c r="AB56" s="221"/>
+      <c r="B40" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C40" s="122"/>
+      <c r="D40" s="122"/>
+      <c r="E40" s="122"/>
+      <c r="F40" s="150"/>
+      <c r="G40" s="153"/>
+      <c r="H40" s="16"/>
+      <c r="I40" s="16"/>
+      <c r="J40" s="16"/>
+      <c r="K40" s="16"/>
+      <c r="L40" s="16"/>
+      <c r="M40" s="17"/>
+      <c r="N40" s="86"/>
+      <c r="O40" s="16"/>
+      <c r="P40" s="16"/>
+      <c r="Q40" s="16"/>
+      <c r="R40" s="16"/>
+      <c r="S40" s="16"/>
+      <c r="T40" s="16"/>
+      <c r="U40" s="16"/>
+      <c r="V40" s="16"/>
+      <c r="W40" s="16"/>
+      <c r="X40" s="22"/>
+      <c r="Y40" s="22"/>
+    </row>
+    <row r="41" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="F41" s="3"/>
+    </row>
+    <row r="42" spans="1:25" ht="28.5" x14ac:dyDescent="0.25">
+      <c r="A42" s="185" t="s">
+        <v>36</v>
+      </c>
+      <c r="B42" s="185"/>
+      <c r="C42" s="185"/>
+      <c r="D42" s="185"/>
+      <c r="E42" s="185"/>
+      <c r="F42" s="185"/>
+      <c r="G42" s="185"/>
+      <c r="H42" s="185"/>
+      <c r="I42" s="185"/>
+      <c r="J42" s="185"/>
+      <c r="K42" s="185"/>
+      <c r="L42" s="185"/>
+      <c r="M42" s="185"/>
+      <c r="N42" s="185"/>
+      <c r="O42" s="185"/>
+      <c r="P42" s="185"/>
+      <c r="Q42" s="185"/>
+      <c r="R42" s="185"/>
+      <c r="S42" s="185"/>
+      <c r="T42" s="185"/>
+      <c r="U42" s="185"/>
+      <c r="V42" s="185"/>
+      <c r="W42" s="185"/>
+    </row>
+    <row r="43" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="T43" s="1"/>
+      <c r="U43" s="1"/>
+      <c r="V43" s="1"/>
+    </row>
+    <row r="44" spans="1:25" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H44" s="94"/>
+      <c r="I44" s="94"/>
+      <c r="J44" s="94"/>
+      <c r="K44" s="94"/>
+      <c r="L44" s="94"/>
+      <c r="M44" s="94"/>
+      <c r="N44" s="94"/>
+      <c r="O44" s="94"/>
+      <c r="P44" s="94"/>
+      <c r="Q44" s="94"/>
+      <c r="R44" s="94"/>
+      <c r="S44" s="94"/>
+      <c r="T44" s="94"/>
+      <c r="U44" s="94"/>
+      <c r="V44" s="94"/>
+    </row>
+    <row r="45" spans="1:25" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H45" s="94"/>
+      <c r="I45" s="94"/>
+      <c r="J45" s="94"/>
+      <c r="K45" s="94"/>
+      <c r="L45" s="94"/>
+      <c r="M45" s="94"/>
+      <c r="N45" s="94"/>
+      <c r="O45" s="94"/>
+      <c r="P45" s="94"/>
+      <c r="Q45" s="94"/>
+      <c r="R45" s="94"/>
+      <c r="S45" s="94"/>
+      <c r="T45" s="94"/>
+      <c r="U45" s="94"/>
+      <c r="V45" s="94"/>
+    </row>
+    <row r="46" spans="1:25" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H46" s="94"/>
+      <c r="I46" s="94"/>
+      <c r="J46" s="94"/>
+      <c r="K46" s="94"/>
+      <c r="L46" s="94"/>
+      <c r="M46" s="94"/>
+      <c r="N46" s="94"/>
+      <c r="O46" s="94"/>
+      <c r="P46" s="94"/>
+      <c r="Q46" s="94"/>
+      <c r="R46" s="94"/>
+      <c r="S46" s="94"/>
+      <c r="T46" s="94"/>
+      <c r="U46" s="94"/>
+      <c r="V46" s="94"/>
+    </row>
+    <row r="47" spans="1:25" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H47" s="94"/>
+      <c r="I47" s="94"/>
+      <c r="J47" s="94"/>
+      <c r="K47" s="94"/>
+      <c r="L47" s="94"/>
+      <c r="M47" s="94"/>
+      <c r="N47" s="94"/>
+      <c r="O47" s="94"/>
+      <c r="P47" s="94"/>
+      <c r="Q47" s="94"/>
+      <c r="R47" s="94"/>
+      <c r="S47" s="94"/>
+      <c r="T47" s="94"/>
+      <c r="U47" s="94"/>
+      <c r="V47" s="94"/>
+    </row>
+    <row r="48" spans="1:25" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G48" s="94"/>
+      <c r="H48" s="94"/>
+      <c r="I48" s="94"/>
+      <c r="J48" s="94"/>
+      <c r="K48" s="94"/>
+      <c r="L48" s="94"/>
+      <c r="M48" s="94"/>
+      <c r="N48" s="94"/>
+      <c r="O48" s="94"/>
+      <c r="P48" s="94"/>
+      <c r="Q48" s="94"/>
+      <c r="R48" s="94"/>
+      <c r="S48" s="94"/>
+      <c r="T48" s="94"/>
+      <c r="U48" s="94"/>
+      <c r="V48" s="94"/>
+    </row>
+    <row r="49" spans="7:22" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G49" s="94"/>
+      <c r="H49" s="94"/>
+      <c r="I49" s="94"/>
+      <c r="J49" s="94"/>
+      <c r="K49" s="94"/>
+      <c r="L49" s="94"/>
+      <c r="M49" s="94"/>
+      <c r="N49" s="94"/>
+      <c r="O49" s="94"/>
+      <c r="P49" s="94"/>
+      <c r="Q49" s="94"/>
+      <c r="R49" s="94"/>
+      <c r="S49" s="94"/>
+      <c r="T49" s="94"/>
+      <c r="U49" s="94"/>
+      <c r="V49" s="94"/>
+    </row>
+    <row r="50" spans="7:22" x14ac:dyDescent="0.25">
+      <c r="G50" s="94"/>
+      <c r="H50" s="94"/>
+      <c r="I50" s="94"/>
+      <c r="J50" s="94"/>
+      <c r="K50" s="94"/>
+      <c r="L50" s="94"/>
+      <c r="M50" s="94"/>
+      <c r="N50" s="94"/>
+      <c r="O50" s="94"/>
+      <c r="P50" s="94"/>
+      <c r="Q50" s="94"/>
+      <c r="R50" s="94"/>
+      <c r="S50" s="94"/>
+      <c r="T50" s="94"/>
+      <c r="U50" s="94"/>
+      <c r="V50" s="94"/>
+    </row>
+    <row r="51" spans="7:22" x14ac:dyDescent="0.25">
+      <c r="G51" s="94"/>
+      <c r="H51" s="94"/>
+      <c r="I51" s="94"/>
+      <c r="J51" s="94"/>
+      <c r="K51" s="94"/>
+      <c r="L51" s="94"/>
+      <c r="M51" s="94"/>
+      <c r="N51" s="94"/>
+      <c r="O51" s="94"/>
+      <c r="P51" s="94"/>
+      <c r="Q51" s="94"/>
+      <c r="R51" s="94"/>
+      <c r="S51" s="94"/>
+      <c r="T51" s="94"/>
+      <c r="U51" s="94"/>
+      <c r="V51" s="94"/>
+    </row>
+    <row r="52" spans="7:22" x14ac:dyDescent="0.25">
+      <c r="G52" s="94"/>
+      <c r="H52" s="94"/>
+      <c r="I52" s="94"/>
+      <c r="J52" s="94"/>
+      <c r="K52" s="94"/>
+      <c r="L52" s="94"/>
+      <c r="M52" s="94"/>
+      <c r="N52" s="94"/>
+      <c r="O52" s="94"/>
+      <c r="P52" s="94"/>
+      <c r="Q52" s="94"/>
+      <c r="R52" s="94"/>
+      <c r="S52" s="94"/>
+      <c r="T52" s="94"/>
+      <c r="U52" s="94"/>
+      <c r="V52" s="94"/>
+    </row>
+    <row r="53" spans="7:22" x14ac:dyDescent="0.25">
+      <c r="G53" s="94"/>
+      <c r="H53" s="94"/>
+      <c r="I53" s="94"/>
+      <c r="J53" s="94"/>
+      <c r="K53" s="94"/>
+      <c r="L53" s="94"/>
+      <c r="M53" s="94"/>
+      <c r="N53" s="94"/>
+      <c r="O53" s="94"/>
+      <c r="P53" s="94"/>
+      <c r="Q53" s="94"/>
+      <c r="R53" s="94"/>
+      <c r="S53" s="94"/>
+      <c r="T53" s="94"/>
+      <c r="U53" s="94"/>
+      <c r="V53" s="94"/>
+    </row>
+    <row r="54" spans="7:22" x14ac:dyDescent="0.25">
+      <c r="G54" s="94"/>
+      <c r="H54" s="94"/>
+      <c r="I54" s="94"/>
+      <c r="J54" s="94"/>
+      <c r="K54" s="94"/>
+      <c r="L54" s="94"/>
+      <c r="M54" s="94"/>
+      <c r="N54" s="94"/>
+      <c r="O54" s="94"/>
+      <c r="P54" s="94"/>
+      <c r="Q54" s="94"/>
+      <c r="R54" s="94"/>
+      <c r="S54" s="94"/>
+      <c r="T54" s="94"/>
+      <c r="U54" s="94"/>
+      <c r="V54" s="94"/>
+    </row>
+    <row r="55" spans="7:22" x14ac:dyDescent="0.25">
+      <c r="G55" s="94"/>
+      <c r="H55" s="94"/>
+      <c r="I55" s="94"/>
+      <c r="J55" s="94"/>
+      <c r="K55" s="94"/>
+      <c r="L55" s="94"/>
+      <c r="M55" s="94"/>
+      <c r="N55" s="94"/>
+      <c r="O55" s="94"/>
+      <c r="P55" s="94"/>
+      <c r="Q55" s="94"/>
+      <c r="R55" s="94"/>
+      <c r="S55" s="94"/>
+      <c r="T55" s="94"/>
+      <c r="U55" s="94"/>
+      <c r="V55" s="94"/>
+    </row>
+    <row r="56" spans="7:22" x14ac:dyDescent="0.25">
+      <c r="G56" s="94"/>
+      <c r="H56" s="94"/>
+      <c r="I56" s="94"/>
+      <c r="J56" s="94"/>
+      <c r="K56" s="94"/>
+      <c r="L56" s="94"/>
+      <c r="M56" s="94"/>
+      <c r="N56" s="94"/>
+      <c r="O56" s="94"/>
+      <c r="P56" s="94"/>
+      <c r="Q56" s="94"/>
+      <c r="R56" s="94"/>
+      <c r="S56" s="94"/>
+      <c r="T56" s="94"/>
+      <c r="U56" s="94"/>
+      <c r="V56" s="94"/>
+    </row>
+    <row r="57" spans="7:22" x14ac:dyDescent="0.25">
+      <c r="G57" s="94"/>
+      <c r="H57" s="94"/>
+      <c r="I57" s="94"/>
+      <c r="J57" s="94"/>
+      <c r="K57" s="94"/>
+      <c r="L57" s="94"/>
+      <c r="M57" s="94"/>
+      <c r="N57" s="94"/>
+      <c r="O57" s="94"/>
+      <c r="P57" s="94"/>
+      <c r="Q57" s="94"/>
+      <c r="R57" s="94"/>
+      <c r="S57" s="94"/>
+      <c r="T57" s="94"/>
+      <c r="U57" s="94"/>
+      <c r="V57" s="94"/>
+    </row>
+    <row r="58" spans="7:22" x14ac:dyDescent="0.25">
+      <c r="G58" s="94"/>
+      <c r="H58" s="94"/>
+      <c r="I58" s="94"/>
+      <c r="J58" s="94"/>
+      <c r="K58" s="94"/>
+      <c r="L58" s="94"/>
+      <c r="M58" s="94"/>
+      <c r="N58" s="94"/>
+      <c r="O58" s="94"/>
+      <c r="P58" s="94"/>
+      <c r="Q58" s="94"/>
+      <c r="R58" s="94"/>
+      <c r="S58" s="94"/>
+      <c r="T58" s="94"/>
+      <c r="U58" s="94"/>
+      <c r="V58" s="94"/>
+    </row>
+    <row r="59" spans="7:22" x14ac:dyDescent="0.25">
+      <c r="G59" s="94"/>
+      <c r="H59" s="94"/>
+      <c r="I59" s="94"/>
+      <c r="J59" s="94"/>
+      <c r="K59" s="94"/>
+      <c r="L59" s="94"/>
+      <c r="M59" s="94"/>
+      <c r="N59" s="94"/>
+      <c r="O59" s="94"/>
+      <c r="P59" s="94"/>
+      <c r="Q59" s="94"/>
+      <c r="R59" s="94"/>
+      <c r="S59" s="94"/>
+      <c r="T59" s="94"/>
+      <c r="U59" s="94"/>
+      <c r="V59" s="94"/>
+    </row>
+    <row r="60" spans="7:22" x14ac:dyDescent="0.25">
+      <c r="G60" s="94"/>
+      <c r="H60" s="94"/>
+      <c r="I60" s="94"/>
+      <c r="J60" s="94"/>
+      <c r="K60" s="94"/>
+      <c r="L60" s="94"/>
+      <c r="M60" s="94"/>
+      <c r="N60" s="94"/>
+      <c r="O60" s="94"/>
+      <c r="P60" s="94"/>
+      <c r="Q60" s="94"/>
+      <c r="R60" s="94"/>
+      <c r="S60" s="94"/>
+      <c r="T60" s="94"/>
+      <c r="U60" s="94"/>
+      <c r="V60" s="94"/>
+    </row>
+    <row r="61" spans="7:22" x14ac:dyDescent="0.25">
+      <c r="G61" s="94"/>
+      <c r="H61" s="94"/>
+      <c r="I61" s="94"/>
+      <c r="J61" s="94"/>
+      <c r="K61" s="94"/>
+      <c r="L61" s="94"/>
+      <c r="M61" s="94"/>
+      <c r="N61" s="94"/>
+      <c r="O61" s="94"/>
+      <c r="P61" s="94"/>
+      <c r="Q61" s="94"/>
+      <c r="R61" s="94"/>
+      <c r="S61" s="94"/>
+      <c r="T61" s="94"/>
+      <c r="U61" s="94"/>
+      <c r="V61" s="94"/>
     </row>
   </sheetData>
-  <mergeCells count="67">
-[...8 lines deleted...]
-    <mergeCell ref="Y33:Y36"/>
+  <mergeCells count="95">
+    <mergeCell ref="K15:K18"/>
+    <mergeCell ref="K27:L27"/>
     <mergeCell ref="X29:X32"/>
-    <mergeCell ref="I27:K27"/>
-[...39 lines deleted...]
-    <mergeCell ref="AB44:AB56"/>
+    <mergeCell ref="W16:X19"/>
+    <mergeCell ref="M11:M14"/>
+    <mergeCell ref="W11:X13"/>
+    <mergeCell ref="W14:X15"/>
+    <mergeCell ref="V11:V14"/>
+    <mergeCell ref="V15:V18"/>
+    <mergeCell ref="P15:Q18"/>
+    <mergeCell ref="T29:T32"/>
+    <mergeCell ref="R27:S27"/>
+    <mergeCell ref="N11:N15"/>
+    <mergeCell ref="T15:U18"/>
+    <mergeCell ref="O11:O16"/>
+    <mergeCell ref="C7:Y7"/>
+    <mergeCell ref="C25:Y25"/>
+    <mergeCell ref="R26:S26"/>
+    <mergeCell ref="W27:X27"/>
+    <mergeCell ref="Y11:Y14"/>
+    <mergeCell ref="Y15:Y18"/>
+    <mergeCell ref="F11:G14"/>
+    <mergeCell ref="F15:G18"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="E11:E15"/>
+    <mergeCell ref="F8:G8"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="P8:Q8"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="T8:U8"/>
+    <mergeCell ref="R8:S8"/>
     <mergeCell ref="A1:B4"/>
     <mergeCell ref="A8:B10"/>
-    <mergeCell ref="Y9:Z9"/>
-[...12 lines deleted...]
-    <mergeCell ref="C1:AB6"/>
+    <mergeCell ref="C1:W4"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="W8:X8"/>
+    <mergeCell ref="W9:X9"/>
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="M8:O8"/>
+    <mergeCell ref="M9:O9"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="M10:N10"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="K9:L9"/>
+    <mergeCell ref="A42:W42"/>
+    <mergeCell ref="A26:B28"/>
+    <mergeCell ref="T27:U27"/>
+    <mergeCell ref="C11:D14"/>
+    <mergeCell ref="W26:X26"/>
+    <mergeCell ref="Q33:Q36"/>
+    <mergeCell ref="E16:E19"/>
+    <mergeCell ref="J16:J19"/>
+    <mergeCell ref="C33:C36"/>
+    <mergeCell ref="I33:I37"/>
+    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="C26:D26"/>
+    <mergeCell ref="E29:E34"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="F19:G22"/>
+    <mergeCell ref="U34:U37"/>
+    <mergeCell ref="Y29:Y34"/>
+    <mergeCell ref="H17:H20"/>
+    <mergeCell ref="S16:S19"/>
+    <mergeCell ref="H11:H16"/>
+    <mergeCell ref="T11:U14"/>
+    <mergeCell ref="P11:Q14"/>
+    <mergeCell ref="P26:Q26"/>
+    <mergeCell ref="P27:Q27"/>
+    <mergeCell ref="S11:S12"/>
+    <mergeCell ref="S13:S15"/>
+    <mergeCell ref="S29:S32"/>
+    <mergeCell ref="R29:R36"/>
+    <mergeCell ref="I16:I19"/>
+    <mergeCell ref="K30:L33"/>
+    <mergeCell ref="T26:U26"/>
+    <mergeCell ref="K11:K14"/>
+    <mergeCell ref="C29:D32"/>
+    <mergeCell ref="D15:D20"/>
+    <mergeCell ref="V29:V34"/>
+    <mergeCell ref="I29:I32"/>
+    <mergeCell ref="H29:H33"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="M27:O27"/>
+    <mergeCell ref="M28:N28"/>
+    <mergeCell ref="F30:G33"/>
+    <mergeCell ref="I26:J26"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="M29:O32"/>
+    <mergeCell ref="P29:Q32"/>
+    <mergeCell ref="M26:O26"/>
+    <mergeCell ref="F34:G37"/>
+    <mergeCell ref="M33:M36"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="18" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="33" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:P45"/>
+  <dimension ref="A1:AB56"/>
   <sheetViews>
-    <sheetView zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="F68" sqref="F67:F68"/>
+    <sheetView topLeftCell="A5" zoomScale="57" zoomScaleNormal="57" workbookViewId="0">
+      <selection activeCell="K31" sqref="K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.5703125" customWidth="1"/>
     <col min="2" max="2" width="12" customWidth="1"/>
-    <col min="3" max="4" width="25.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="16" width="25.7109375" customWidth="1"/>
+    <col min="3" max="5" width="25.7109375" customWidth="1"/>
+    <col min="6" max="8" width="28.5703125" style="1" customWidth="1"/>
+    <col min="9" max="28" width="25.7109375" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="C1" s="182" t="s">
+    <row r="1" spans="1:28" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="178" t="s">
+        <v>70</v>
+      </c>
+      <c r="B1" s="179"/>
+      <c r="C1" s="178" t="s">
         <v>40</v>
       </c>
-      <c r="D1" s="182"/>
-[...126 lines deleted...]
-      <c r="C8" s="197" t="s">
+      <c r="D1" s="178"/>
+      <c r="E1" s="178"/>
+      <c r="F1" s="178"/>
+      <c r="G1" s="178"/>
+      <c r="H1" s="178"/>
+      <c r="I1" s="178"/>
+      <c r="J1" s="178"/>
+      <c r="K1" s="178"/>
+      <c r="L1" s="178"/>
+      <c r="M1" s="178"/>
+      <c r="N1" s="178"/>
+      <c r="O1" s="178"/>
+      <c r="P1" s="178"/>
+      <c r="Q1" s="178"/>
+      <c r="R1" s="178"/>
+      <c r="S1" s="178"/>
+      <c r="T1" s="178"/>
+      <c r="U1" s="178"/>
+      <c r="V1" s="178"/>
+      <c r="W1" s="178"/>
+      <c r="X1" s="178"/>
+      <c r="Y1" s="178"/>
+      <c r="Z1" s="178"/>
+      <c r="AA1" s="178"/>
+      <c r="AB1" s="178"/>
+    </row>
+    <row r="2" spans="1:28" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="179"/>
+      <c r="B2" s="179"/>
+      <c r="C2" s="178"/>
+      <c r="D2" s="178"/>
+      <c r="E2" s="178"/>
+      <c r="F2" s="178"/>
+      <c r="G2" s="178"/>
+      <c r="H2" s="178"/>
+      <c r="I2" s="178"/>
+      <c r="J2" s="178"/>
+      <c r="K2" s="178"/>
+      <c r="L2" s="178"/>
+      <c r="M2" s="178"/>
+      <c r="N2" s="178"/>
+      <c r="O2" s="178"/>
+      <c r="P2" s="178"/>
+      <c r="Q2" s="178"/>
+      <c r="R2" s="178"/>
+      <c r="S2" s="178"/>
+      <c r="T2" s="178"/>
+      <c r="U2" s="178"/>
+      <c r="V2" s="178"/>
+      <c r="W2" s="178"/>
+      <c r="X2" s="178"/>
+      <c r="Y2" s="178"/>
+      <c r="Z2" s="178"/>
+      <c r="AA2" s="178"/>
+      <c r="AB2" s="178"/>
+    </row>
+    <row r="3" spans="1:28" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="179"/>
+      <c r="B3" s="179"/>
+      <c r="C3" s="178"/>
+      <c r="D3" s="178"/>
+      <c r="E3" s="178"/>
+      <c r="F3" s="178"/>
+      <c r="G3" s="178"/>
+      <c r="H3" s="178"/>
+      <c r="I3" s="178"/>
+      <c r="J3" s="178"/>
+      <c r="K3" s="178"/>
+      <c r="L3" s="178"/>
+      <c r="M3" s="178"/>
+      <c r="N3" s="178"/>
+      <c r="O3" s="178"/>
+      <c r="P3" s="178"/>
+      <c r="Q3" s="178"/>
+      <c r="R3" s="178"/>
+      <c r="S3" s="178"/>
+      <c r="T3" s="178"/>
+      <c r="U3" s="178"/>
+      <c r="V3" s="178"/>
+      <c r="W3" s="178"/>
+      <c r="X3" s="178"/>
+      <c r="Y3" s="178"/>
+      <c r="Z3" s="178"/>
+      <c r="AA3" s="178"/>
+      <c r="AB3" s="178"/>
+    </row>
+    <row r="4" spans="1:28" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="179"/>
+      <c r="B4" s="179"/>
+      <c r="C4" s="178"/>
+      <c r="D4" s="178"/>
+      <c r="E4" s="178"/>
+      <c r="F4" s="178"/>
+      <c r="G4" s="178"/>
+      <c r="H4" s="178"/>
+      <c r="I4" s="178"/>
+      <c r="J4" s="178"/>
+      <c r="K4" s="178"/>
+      <c r="L4" s="178"/>
+      <c r="M4" s="178"/>
+      <c r="N4" s="178"/>
+      <c r="O4" s="178"/>
+      <c r="P4" s="178"/>
+      <c r="Q4" s="178"/>
+      <c r="R4" s="178"/>
+      <c r="S4" s="178"/>
+      <c r="T4" s="178"/>
+      <c r="U4" s="178"/>
+      <c r="V4" s="178"/>
+      <c r="W4" s="178"/>
+      <c r="X4" s="178"/>
+      <c r="Y4" s="178"/>
+      <c r="Z4" s="178"/>
+      <c r="AA4" s="178"/>
+      <c r="AB4" s="178"/>
+    </row>
+    <row r="5" spans="1:28" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="180"/>
+      <c r="B5" s="180"/>
+      <c r="C5" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="11"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="4"/>
+      <c r="K5" s="4"/>
+      <c r="L5" s="4"/>
+      <c r="M5" s="4"/>
+      <c r="N5" s="4"/>
+      <c r="O5" s="4"/>
+      <c r="P5" s="4"/>
+      <c r="Q5" s="4"/>
+      <c r="R5" s="4"/>
+      <c r="S5" s="4"/>
+      <c r="T5" s="4"/>
+      <c r="U5" s="4"/>
+      <c r="V5" s="4"/>
+      <c r="W5" s="4"/>
+      <c r="X5" s="4"/>
+      <c r="Y5" s="4"/>
+      <c r="Z5" s="4"/>
+      <c r="AA5" s="4"/>
+      <c r="AB5" s="4"/>
+    </row>
+    <row r="6" spans="1:28" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="181"/>
+      <c r="B6" s="181"/>
+      <c r="C6" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="D6" s="11"/>
+      <c r="E6" s="12"/>
+      <c r="F6" s="12"/>
+      <c r="G6" s="12"/>
+      <c r="H6" s="12"/>
+      <c r="I6" s="12"/>
+      <c r="J6" s="12"/>
+      <c r="K6" s="12"/>
+      <c r="L6" s="12"/>
+      <c r="M6" s="12"/>
+      <c r="N6" s="12"/>
+      <c r="O6" s="12"/>
+      <c r="P6" s="12"/>
+      <c r="Q6" s="12"/>
+      <c r="R6" s="12"/>
+      <c r="S6" s="12"/>
+      <c r="T6" s="12"/>
+      <c r="U6" s="12"/>
+      <c r="V6" s="12"/>
+      <c r="W6" s="12"/>
+      <c r="X6" s="12"/>
+      <c r="Y6" s="12"/>
+      <c r="Z6" s="12"/>
+      <c r="AA6" s="12"/>
+      <c r="AB6" s="12"/>
+    </row>
+    <row r="7" spans="1:28" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C7" s="182" t="s">
         <v>1</v>
       </c>
-      <c r="D8" s="197"/>
-      <c r="E8" s="197" t="s">
+      <c r="D7" s="183"/>
+      <c r="E7" s="183"/>
+      <c r="F7" s="183"/>
+      <c r="G7" s="183"/>
+      <c r="H7" s="183"/>
+      <c r="I7" s="183"/>
+      <c r="J7" s="183"/>
+      <c r="K7" s="183"/>
+      <c r="L7" s="183"/>
+      <c r="M7" s="183"/>
+      <c r="N7" s="183"/>
+      <c r="O7" s="183"/>
+      <c r="P7" s="183"/>
+      <c r="Q7" s="183"/>
+      <c r="R7" s="183"/>
+      <c r="S7" s="183"/>
+      <c r="T7" s="183"/>
+      <c r="U7" s="183"/>
+      <c r="V7" s="183"/>
+      <c r="W7" s="183"/>
+      <c r="X7" s="183"/>
+      <c r="Y7" s="183"/>
+      <c r="Z7" s="183"/>
+      <c r="AA7" s="183"/>
+      <c r="AB7" s="184"/>
+    </row>
+    <row r="8" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A8" s="172"/>
+      <c r="B8" s="173"/>
+      <c r="C8" s="214" t="s">
         <v>2</v>
       </c>
-      <c r="F8" s="197"/>
-      <c r="G8" s="197" t="s">
+      <c r="D8" s="215"/>
+      <c r="E8" s="216"/>
+      <c r="F8" s="214" t="s">
         <v>3</v>
       </c>
-      <c r="H8" s="197"/>
-      <c r="I8" s="197" t="s">
+      <c r="G8" s="215"/>
+      <c r="H8" s="216"/>
+      <c r="I8" s="220" t="s">
         <v>4</v>
       </c>
-      <c r="J8" s="197"/>
-      <c r="K8" s="197" t="s">
+      <c r="J8" s="221"/>
+      <c r="K8" s="222"/>
+      <c r="L8" s="220" t="s">
         <v>5</v>
       </c>
-      <c r="L8" s="197"/>
-      <c r="M8" s="197" t="s">
+      <c r="M8" s="221"/>
+      <c r="N8" s="221"/>
+      <c r="O8" s="222"/>
+      <c r="P8" s="220" t="s">
         <v>6</v>
       </c>
-      <c r="N8" s="197"/>
-      <c r="O8" s="197" t="s">
+      <c r="Q8" s="221"/>
+      <c r="R8" s="222"/>
+      <c r="S8" s="24"/>
+      <c r="T8" s="24"/>
+      <c r="U8" s="24"/>
+      <c r="V8" s="220" t="s">
         <v>7</v>
       </c>
-      <c r="P8" s="197"/>
-[...37 lines deleted...]
-      <c r="C10" s="11" t="s">
+      <c r="W8" s="221"/>
+      <c r="X8" s="221"/>
+      <c r="Y8" s="222"/>
+      <c r="Z8" s="220" t="s">
         <v>8</v>
       </c>
-      <c r="D10" s="11" t="s">
-[...40 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="AA8" s="221"/>
+      <c r="AB8" s="222"/>
+    </row>
+    <row r="9" spans="1:28" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="174"/>
+      <c r="B9" s="175"/>
+      <c r="C9" s="217">
+        <v>46276</v>
+      </c>
+      <c r="D9" s="218"/>
+      <c r="E9" s="219"/>
+      <c r="F9" s="217">
+        <v>46290</v>
+      </c>
+      <c r="G9" s="218"/>
+      <c r="H9" s="219"/>
+      <c r="I9" s="223">
+        <v>46304</v>
+      </c>
+      <c r="J9" s="224"/>
+      <c r="K9" s="225"/>
+      <c r="L9" s="223">
+        <v>46332</v>
+      </c>
+      <c r="M9" s="224"/>
+      <c r="N9" s="224"/>
+      <c r="O9" s="225"/>
+      <c r="P9" s="223">
+        <v>46339</v>
+      </c>
+      <c r="Q9" s="224"/>
+      <c r="R9" s="225"/>
+      <c r="S9" s="25"/>
+      <c r="T9" s="25"/>
+      <c r="U9" s="25"/>
+      <c r="V9" s="223">
+        <v>46353</v>
+      </c>
+      <c r="W9" s="224"/>
+      <c r="X9" s="224"/>
+      <c r="Y9" s="224"/>
+      <c r="Z9" s="223">
+        <v>46367</v>
+      </c>
+      <c r="AA9" s="224"/>
+      <c r="AB9" s="225"/>
+    </row>
+    <row r="10" spans="1:28" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="176"/>
+      <c r="B10" s="177"/>
+      <c r="C10" s="144" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" s="144" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="E10" s="144" t="s">
+        <v>39</v>
+      </c>
+      <c r="F10" s="144" t="s">
+        <v>9</v>
+      </c>
+      <c r="G10" s="144" t="s">
+        <v>10</v>
+      </c>
+      <c r="H10" s="144" t="s">
+        <v>39</v>
+      </c>
+      <c r="I10" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="J10" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="K10" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="L10" s="318" t="s">
+        <v>9</v>
+      </c>
+      <c r="M10" s="319"/>
+      <c r="N10" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="O10" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="P10" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q10" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="R10" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="S10" s="54"/>
+      <c r="T10" s="54"/>
+      <c r="U10" s="54"/>
+      <c r="V10" s="318" t="s">
+        <v>9</v>
+      </c>
+      <c r="W10" s="319"/>
+      <c r="X10" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y10" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z10" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="AA10" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="AB10" s="26" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="C11" s="12"/>
-[...15 lines deleted...]
-      <c r="A12" s="5" t="s">
+      <c r="B11" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="5" t="s">
+      <c r="C11" s="161"/>
+      <c r="D11" s="161"/>
+      <c r="E11" s="161"/>
+      <c r="F11" s="160"/>
+      <c r="G11" s="160"/>
+      <c r="H11" s="160"/>
+      <c r="I11" s="18"/>
+      <c r="J11" s="15"/>
+      <c r="K11" s="15"/>
+      <c r="M11" s="28"/>
+      <c r="N11" s="28"/>
+      <c r="O11" s="18"/>
+      <c r="P11" s="186" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q11" s="18"/>
+      <c r="R11" s="18"/>
+      <c r="S11" s="18"/>
+      <c r="T11" s="18"/>
+      <c r="U11" s="18"/>
+      <c r="V11" s="189" t="s">
+        <v>163</v>
+      </c>
+      <c r="W11" s="18"/>
+      <c r="X11" s="18"/>
+      <c r="Y11" s="18"/>
+      <c r="Z11" s="18"/>
+      <c r="AA11" s="91"/>
+      <c r="AB11" s="18"/>
+    </row>
+    <row r="12" spans="1:28" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C12" s="14"/>
-[...15 lines deleted...]
-      <c r="A13" s="5" t="s">
+      <c r="B12" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="4" t="s">
+      <c r="C12" s="150"/>
+      <c r="D12" s="150"/>
+      <c r="E12" s="150"/>
+      <c r="F12" s="151"/>
+      <c r="G12" s="151"/>
+      <c r="H12" s="151"/>
+      <c r="I12" s="15"/>
+      <c r="J12" s="15"/>
+      <c r="K12" s="15"/>
+      <c r="L12" s="186" t="s">
+        <v>120</v>
+      </c>
+      <c r="M12" s="28"/>
+      <c r="N12" s="28"/>
+      <c r="O12" s="15"/>
+      <c r="P12" s="187"/>
+      <c r="Q12" s="15"/>
+      <c r="R12" s="15"/>
+      <c r="S12" s="15"/>
+      <c r="T12" s="15"/>
+      <c r="U12" s="15"/>
+      <c r="V12" s="187"/>
+      <c r="W12" s="186" t="s">
+        <v>120</v>
+      </c>
+      <c r="X12" s="297" t="s">
+        <v>132</v>
+      </c>
+      <c r="Y12" s="15"/>
+      <c r="Z12" s="15"/>
+      <c r="AA12" s="298" t="s">
+        <v>132</v>
+      </c>
+      <c r="AB12" s="15"/>
+    </row>
+    <row r="13" spans="1:28" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="14"/>
-[...15 lines deleted...]
-      <c r="A14" s="5" t="s">
+      <c r="B13" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="4" t="s">
+      <c r="C13" s="314" t="s">
+        <v>152</v>
+      </c>
+      <c r="D13" s="150"/>
+      <c r="E13" s="162"/>
+      <c r="F13" s="151"/>
+      <c r="G13" s="151"/>
+      <c r="H13" s="151"/>
+      <c r="I13" s="15"/>
+      <c r="J13" s="15"/>
+      <c r="K13" s="15"/>
+      <c r="L13" s="187"/>
+      <c r="M13" s="28"/>
+      <c r="N13" s="28"/>
+      <c r="O13" s="15"/>
+      <c r="P13" s="187"/>
+      <c r="Q13" s="15"/>
+      <c r="R13" s="15"/>
+      <c r="S13" s="15"/>
+      <c r="T13" s="15"/>
+      <c r="U13" s="15"/>
+      <c r="V13" s="187"/>
+      <c r="W13" s="187"/>
+      <c r="X13" s="298"/>
+      <c r="Y13" s="15"/>
+      <c r="Z13" s="15"/>
+      <c r="AA13" s="298"/>
+      <c r="AB13" s="15"/>
+    </row>
+    <row r="14" spans="1:28" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="C14" s="14"/>
-[...15 lines deleted...]
-      <c r="A15" s="5" t="s">
+      <c r="B14" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="4" t="s">
+      <c r="C14" s="315"/>
+      <c r="D14" s="150"/>
+      <c r="E14" s="162"/>
+      <c r="F14" s="151"/>
+      <c r="G14" s="151"/>
+      <c r="H14" s="151"/>
+      <c r="I14" s="15"/>
+      <c r="J14" s="15"/>
+      <c r="K14" s="15"/>
+      <c r="L14" s="187"/>
+      <c r="M14" s="28"/>
+      <c r="N14" s="28"/>
+      <c r="O14" s="15"/>
+      <c r="P14" s="188"/>
+      <c r="Q14" s="15"/>
+      <c r="R14" s="15"/>
+      <c r="S14" s="15"/>
+      <c r="T14" s="15"/>
+      <c r="U14" s="15"/>
+      <c r="V14" s="188"/>
+      <c r="W14" s="187"/>
+      <c r="X14" s="298"/>
+      <c r="Y14" s="15"/>
+      <c r="Z14" s="15"/>
+      <c r="AA14" s="298"/>
+      <c r="AB14" s="15"/>
+    </row>
+    <row r="15" spans="1:28" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="C15" s="14"/>
-[...15 lines deleted...]
-      <c r="A16" s="5" t="s">
+      <c r="B15" s="5" t="s">
         <v>20</v>
       </c>
+      <c r="C15" s="315"/>
+      <c r="D15" s="150"/>
+      <c r="E15" s="162"/>
+      <c r="F15" s="359" t="s">
+        <v>181</v>
+      </c>
+      <c r="G15" s="151"/>
+      <c r="H15" s="151"/>
+      <c r="I15" s="15"/>
+      <c r="J15" s="15"/>
+      <c r="K15" s="15"/>
+      <c r="L15" s="188"/>
+      <c r="M15" s="28"/>
+      <c r="N15" s="28"/>
+      <c r="O15" s="15"/>
+      <c r="Q15" s="15"/>
+      <c r="R15" s="15"/>
+      <c r="S15" s="15"/>
+      <c r="T15" s="15"/>
+      <c r="U15" s="15"/>
+      <c r="V15" s="290" t="s">
+        <v>107</v>
+      </c>
+      <c r="W15" s="188"/>
+      <c r="X15" s="299"/>
+      <c r="Y15" s="15"/>
+      <c r="Z15" s="342" t="s">
+        <v>127</v>
+      </c>
+      <c r="AA15" s="299"/>
+      <c r="AB15" s="15"/>
+    </row>
+    <row r="16" spans="1:28" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="6" t="s">
+        <v>21</v>
+      </c>
       <c r="B16" s="5" t="s">
-        <v>21</v>
-[...17 lines deleted...]
-      <c r="A17" s="5" t="s">
         <v>22</v>
       </c>
+      <c r="C16" s="316"/>
+      <c r="D16" s="150"/>
+      <c r="E16" s="162"/>
+      <c r="F16" s="360"/>
+      <c r="G16" s="151"/>
+      <c r="H16" s="151"/>
+      <c r="I16" s="15"/>
+      <c r="J16" s="15"/>
+      <c r="K16" s="15"/>
+      <c r="L16" s="15"/>
+      <c r="M16" s="15"/>
+      <c r="N16" s="15"/>
+      <c r="O16" s="15"/>
+      <c r="P16" s="186" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q16" s="15"/>
+      <c r="R16" s="15"/>
+      <c r="S16" s="15"/>
+      <c r="T16" s="15"/>
+      <c r="U16" s="15"/>
+      <c r="V16" s="290"/>
+      <c r="W16" s="15"/>
+      <c r="Y16" s="15"/>
+      <c r="Z16" s="343"/>
+      <c r="AA16" s="15"/>
+      <c r="AB16" s="15"/>
+    </row>
+    <row r="17" spans="1:28" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="6" t="s">
+        <v>23</v>
+      </c>
       <c r="B17" s="5" t="s">
-        <v>23</v>
-[...17 lines deleted...]
-      <c r="A18" s="5" t="s">
         <v>24</v>
       </c>
+      <c r="C17" s="156"/>
+      <c r="D17" s="314" t="s">
+        <v>157</v>
+      </c>
+      <c r="E17" s="162"/>
+      <c r="F17" s="360"/>
+      <c r="G17" s="151"/>
+      <c r="H17" s="151"/>
+      <c r="I17" s="15"/>
+      <c r="J17" s="15"/>
+      <c r="K17" s="15"/>
+      <c r="L17" s="15"/>
+      <c r="M17" s="15"/>
+      <c r="N17" s="15"/>
+      <c r="O17" s="15"/>
+      <c r="P17" s="187"/>
+      <c r="Q17" s="15"/>
+      <c r="R17" s="15"/>
+      <c r="S17" s="15"/>
+      <c r="T17" s="15"/>
+      <c r="U17" s="15"/>
+      <c r="V17" s="290"/>
+      <c r="W17" s="15"/>
+      <c r="Y17" s="15"/>
+      <c r="Z17" s="343"/>
+      <c r="AA17" s="15"/>
+      <c r="AB17" s="15"/>
+    </row>
+    <row r="18" spans="1:28" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="6" t="s">
+        <v>25</v>
+      </c>
       <c r="B18" s="5" t="s">
-        <v>25</v>
-[...7 lines deleted...]
-      <c r="I18" s="14"/>
+        <v>26</v>
+      </c>
+      <c r="C18" s="150"/>
+      <c r="D18" s="315"/>
+      <c r="E18" s="162"/>
+      <c r="F18" s="361"/>
+      <c r="G18" s="151"/>
+      <c r="H18" s="151"/>
+      <c r="I18" s="15"/>
       <c r="J18" s="13"/>
-      <c r="K18" s="14"/>
-[...8 lines deleted...]
-        <v>26</v>
+      <c r="K18" s="13"/>
+      <c r="L18" s="15"/>
+      <c r="M18" s="15"/>
+      <c r="N18" s="15"/>
+      <c r="O18" s="15"/>
+      <c r="P18" s="187"/>
+      <c r="Q18" s="15"/>
+      <c r="R18" s="15"/>
+      <c r="S18" s="15"/>
+      <c r="T18" s="15"/>
+      <c r="U18" s="15"/>
+      <c r="V18" s="290"/>
+      <c r="W18" s="15"/>
+      <c r="Y18" s="15"/>
+      <c r="Z18" s="358"/>
+      <c r="AA18" s="15"/>
+      <c r="AB18" s="15"/>
+    </row>
+    <row r="19" spans="1:28" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="6" t="s">
+        <v>27</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>27</v>
-[...17 lines deleted...]
-      <c r="A20" s="5" t="s">
         <v>28</v>
       </c>
+      <c r="C19" s="150"/>
+      <c r="D19" s="315"/>
+      <c r="E19" s="162"/>
+      <c r="F19" s="151"/>
+      <c r="G19" s="151"/>
+      <c r="H19" s="151"/>
+      <c r="I19" s="15"/>
+      <c r="J19" s="15"/>
+      <c r="K19" s="15"/>
+      <c r="L19" s="15"/>
+      <c r="M19" s="15"/>
+      <c r="N19" s="15"/>
+      <c r="O19" s="15"/>
+      <c r="P19" s="188"/>
+      <c r="Q19" s="15"/>
+      <c r="R19" s="15"/>
+      <c r="S19" s="15"/>
+      <c r="T19" s="15"/>
+      <c r="U19" s="15"/>
+      <c r="V19" s="31"/>
+      <c r="W19" s="15"/>
+      <c r="Y19" s="15"/>
+      <c r="Z19" s="15"/>
+      <c r="AA19" s="15"/>
+      <c r="AB19" s="15"/>
+    </row>
+    <row r="20" spans="1:28" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="6" t="s">
+        <v>29</v>
+      </c>
       <c r="B20" s="5" t="s">
-        <v>29</v>
-[...17 lines deleted...]
-      <c r="A21" s="5" t="s">
         <v>30</v>
       </c>
+      <c r="C20" s="150"/>
+      <c r="D20" s="316"/>
+      <c r="E20" s="162"/>
+      <c r="F20" s="151"/>
+      <c r="G20" s="151"/>
+      <c r="H20" s="151"/>
+      <c r="I20" s="15"/>
+      <c r="J20" s="15"/>
+      <c r="K20" s="15"/>
+      <c r="L20" s="15"/>
+      <c r="M20" s="15"/>
+      <c r="N20" s="15"/>
+      <c r="O20" s="15"/>
+      <c r="P20" s="15"/>
+      <c r="Q20" s="15"/>
+      <c r="R20" s="15"/>
+      <c r="S20" s="15"/>
+      <c r="T20" s="15"/>
+      <c r="U20" s="15"/>
+      <c r="V20" s="15"/>
+      <c r="W20" s="15"/>
+      <c r="X20" s="15"/>
+      <c r="Y20" s="15"/>
+      <c r="Z20" s="15"/>
+      <c r="AA20" s="15"/>
+      <c r="AB20" s="15"/>
+    </row>
+    <row r="21" spans="1:28" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="6" t="s">
+        <v>31</v>
+      </c>
       <c r="B21" s="5" t="s">
-        <v>31</v>
-[...7 lines deleted...]
-      <c r="I21" s="14"/>
+        <v>32</v>
+      </c>
+      <c r="C21" s="150"/>
+      <c r="D21" s="150"/>
+      <c r="E21" s="162"/>
+      <c r="F21" s="157"/>
+      <c r="G21" s="157"/>
+      <c r="H21" s="157"/>
+      <c r="I21" s="13"/>
       <c r="J21" s="13"/>
-      <c r="K21" s="14"/>
+      <c r="K21" s="13"/>
       <c r="L21" s="13"/>
-      <c r="M21" s="14"/>
+      <c r="M21" s="13"/>
       <c r="N21" s="13"/>
-      <c r="O21" s="14"/>
+      <c r="O21" s="13"/>
       <c r="P21" s="13"/>
-    </row>
-[...4 lines deleted...]
-      <c r="B22" s="5" t="s">
+      <c r="Q21" s="13"/>
+      <c r="R21" s="13"/>
+      <c r="S21" s="13"/>
+      <c r="T21" s="13"/>
+      <c r="U21" s="13"/>
+      <c r="V21" s="13"/>
+      <c r="W21" s="13"/>
+      <c r="X21" s="13"/>
+      <c r="Y21" s="13"/>
+      <c r="Z21" s="15"/>
+      <c r="AA21" s="15"/>
+      <c r="AB21" s="15"/>
+    </row>
+    <row r="22" spans="1:28" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="C22" s="15"/>
-[...5 lines deleted...]
-      <c r="I22" s="15"/>
+      <c r="B22" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C22" s="153"/>
+      <c r="D22" s="153"/>
+      <c r="E22" s="153"/>
+      <c r="F22" s="153"/>
+      <c r="G22" s="153"/>
+      <c r="H22" s="153"/>
+      <c r="I22" s="16"/>
       <c r="J22" s="16"/>
-      <c r="K22" s="15"/>
+      <c r="K22" s="16"/>
       <c r="L22" s="16"/>
-      <c r="M22" s="15"/>
+      <c r="M22" s="16"/>
       <c r="N22" s="16"/>
-      <c r="O22" s="15"/>
+      <c r="O22" s="16"/>
       <c r="P22" s="16"/>
-    </row>
-[...20481 lines deleted...]
-      <c r="E24" s="2"/>
+      <c r="Q22" s="16"/>
+      <c r="R22" s="16"/>
+      <c r="S22" s="16"/>
+      <c r="T22" s="16"/>
+      <c r="U22" s="16"/>
+      <c r="V22" s="16"/>
+      <c r="W22" s="16"/>
+      <c r="X22" s="16"/>
+      <c r="Y22" s="16"/>
+      <c r="Z22" s="16"/>
+      <c r="AA22" s="16"/>
+      <c r="AB22" s="17"/>
+    </row>
+    <row r="24" spans="1:28" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
       <c r="L24" s="2"/>
       <c r="M24" s="2"/>
       <c r="N24" s="2"/>
       <c r="O24" s="2"/>
       <c r="P24" s="2"/>
       <c r="Q24" s="2"/>
       <c r="R24" s="2"/>
       <c r="S24" s="2"/>
       <c r="T24" s="2"/>
       <c r="U24" s="2"/>
       <c r="V24" s="2"/>
       <c r="W24" s="2"/>
       <c r="X24" s="2"/>
       <c r="Y24" s="2"/>
       <c r="Z24" s="2"/>
-    </row>
-[...38 lines deleted...]
-      <c r="F26" s="197" t="s">
+      <c r="AA24" s="2"/>
+      <c r="AB24" s="2"/>
+    </row>
+    <row r="25" spans="1:28" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C25" s="182" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25" s="183"/>
+      <c r="E25" s="183"/>
+      <c r="F25" s="183"/>
+      <c r="G25" s="183"/>
+      <c r="H25" s="183"/>
+      <c r="I25" s="183"/>
+      <c r="J25" s="183"/>
+      <c r="K25" s="183"/>
+      <c r="L25" s="183"/>
+      <c r="M25" s="183"/>
+      <c r="N25" s="183"/>
+      <c r="O25" s="183"/>
+      <c r="P25" s="183"/>
+      <c r="Q25" s="183"/>
+      <c r="R25" s="183"/>
+      <c r="S25" s="183"/>
+      <c r="T25" s="183"/>
+      <c r="U25" s="183"/>
+      <c r="V25" s="183"/>
+      <c r="W25" s="183"/>
+      <c r="X25" s="183"/>
+      <c r="Y25" s="183"/>
+      <c r="Z25" s="183"/>
+      <c r="AA25" s="183"/>
+      <c r="AB25" s="184"/>
+    </row>
+    <row r="26" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A26" s="172"/>
+      <c r="B26" s="173"/>
+      <c r="C26" s="214" t="s">
         <v>2</v>
       </c>
-      <c r="G26" s="197"/>
-[...1 lines deleted...]
-      <c r="I26" s="197" t="s">
+      <c r="D26" s="215"/>
+      <c r="E26" s="216"/>
+      <c r="F26" s="214" t="s">
         <v>3</v>
       </c>
-      <c r="J26" s="197"/>
-[...4 lines deleted...]
-      <c r="O26" s="197" t="s">
+      <c r="G26" s="215"/>
+      <c r="H26" s="216"/>
+      <c r="I26" s="220" t="s">
         <v>4</v>
       </c>
-      <c r="P26" s="197"/>
-[...2 lines deleted...]
-      <c r="S26" s="197" t="s">
+      <c r="J26" s="221"/>
+      <c r="K26" s="222"/>
+      <c r="L26" s="220" t="s">
         <v>5</v>
       </c>
-      <c r="T26" s="197"/>
-[...1 lines deleted...]
-      <c r="V26" s="197" t="s">
+      <c r="M26" s="221"/>
+      <c r="N26" s="221"/>
+      <c r="O26" s="222"/>
+      <c r="P26" s="220" t="s">
         <v>6</v>
       </c>
-      <c r="W26" s="197"/>
-[...1 lines deleted...]
-      <c r="Y26" s="197" t="s">
+      <c r="Q26" s="221"/>
+      <c r="R26" s="222"/>
+      <c r="S26" s="24"/>
+      <c r="T26" s="24"/>
+      <c r="U26" s="24"/>
+      <c r="V26" s="220" t="s">
         <v>7</v>
       </c>
-      <c r="Z26" s="197"/>
-[...59 lines deleted...]
-      <c r="C28" s="50" t="s">
+      <c r="W26" s="221"/>
+      <c r="X26" s="221"/>
+      <c r="Y26" s="222"/>
+      <c r="Z26" s="220" t="s">
         <v>8</v>
       </c>
-      <c r="D28" s="50" t="s">
-[...2 lines deleted...]
-      <c r="E28" s="50" t="s">
+      <c r="AA26" s="221"/>
+      <c r="AB26" s="222"/>
+    </row>
+    <row r="27" spans="1:28" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="174"/>
+      <c r="B27" s="175"/>
+      <c r="C27" s="217">
+        <v>46277</v>
+      </c>
+      <c r="D27" s="218"/>
+      <c r="E27" s="219"/>
+      <c r="F27" s="217">
+        <v>46291</v>
+      </c>
+      <c r="G27" s="218"/>
+      <c r="H27" s="219"/>
+      <c r="I27" s="223">
+        <v>46305</v>
+      </c>
+      <c r="J27" s="224"/>
+      <c r="K27" s="225"/>
+      <c r="L27" s="223">
+        <v>46333</v>
+      </c>
+      <c r="M27" s="224"/>
+      <c r="N27" s="224"/>
+      <c r="O27" s="225"/>
+      <c r="P27" s="223">
+        <v>46340</v>
+      </c>
+      <c r="Q27" s="224"/>
+      <c r="R27" s="225"/>
+      <c r="S27" s="362">
+        <v>46347</v>
+      </c>
+      <c r="T27" s="363"/>
+      <c r="U27" s="364"/>
+      <c r="V27" s="223">
+        <v>46354</v>
+      </c>
+      <c r="W27" s="224"/>
+      <c r="X27" s="224"/>
+      <c r="Y27" s="224"/>
+      <c r="Z27" s="223">
+        <v>46368</v>
+      </c>
+      <c r="AA27" s="224"/>
+      <c r="AB27" s="225"/>
+    </row>
+    <row r="28" spans="1:28" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="176"/>
+      <c r="B28" s="177"/>
+      <c r="C28" s="163" t="s">
         <v>9</v>
       </c>
-      <c r="F28" s="50" t="s">
-[...5 lines deleted...]
-      <c r="H28" s="50" t="s">
+      <c r="D28" s="144" t="s">
+        <v>10</v>
+      </c>
+      <c r="E28" s="144" t="s">
+        <v>39</v>
+      </c>
+      <c r="F28" s="163" t="s">
         <v>9</v>
       </c>
+      <c r="G28" s="144" t="s">
+        <v>10</v>
+      </c>
+      <c r="H28" s="144" t="s">
+        <v>39</v>
+      </c>
       <c r="I28" s="50" t="s">
-        <v>8</v>
-[...4 lines deleted...]
-      <c r="K28" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="L28" s="110" t="s">
-[...5 lines deleted...]
-      <c r="N28" s="50" t="s">
+      <c r="J28" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="K28" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="L28" s="318" t="s">
         <v>9</v>
       </c>
-      <c r="O28" s="50" t="s">
-        <v>8</v>
+      <c r="M28" s="319"/>
+      <c r="N28" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="O28" s="26" t="s">
+        <v>39</v>
       </c>
       <c r="P28" s="50" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="Q28" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="R28" s="50" t="s">
-        <v>8</v>
+      <c r="Q28" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="R28" s="26" t="s">
+        <v>39</v>
       </c>
       <c r="S28" s="50" t="s">
-        <v>8</v>
-[...4 lines deleted...]
-      <c r="U28" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="V28" s="50" t="s">
-[...5 lines deleted...]
-      <c r="X28" s="50" t="s">
+      <c r="T28" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="U28" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="V28" s="318" t="s">
         <v>9</v>
       </c>
-      <c r="Y28" s="50" t="s">
-[...5 lines deleted...]
-      <c r="AA28" s="50" t="s">
+      <c r="W28" s="319"/>
+      <c r="X28" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y28" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z28" s="26" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="5" t="s">
+      <c r="AA28" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="B29" s="4" t="s">
+      <c r="AB28" s="26" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="C29" s="146" t="s">
-[...40 lines deleted...]
-      <c r="A30" s="5" t="s">
+      <c r="B29" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B30" s="4" t="s">
+      <c r="C29" s="164"/>
+      <c r="D29" s="165"/>
+      <c r="E29" s="164"/>
+      <c r="F29" s="161"/>
+      <c r="G29" s="161"/>
+      <c r="H29" s="357" t="s">
+        <v>62</v>
+      </c>
+      <c r="I29" s="18"/>
+      <c r="J29" s="18"/>
+      <c r="K29" s="18"/>
+      <c r="L29" s="18"/>
+      <c r="M29" s="18"/>
+      <c r="N29" s="18"/>
+      <c r="O29" s="317" t="s">
+        <v>66</v>
+      </c>
+      <c r="P29" s="18"/>
+      <c r="R29" s="18"/>
+      <c r="S29" s="77"/>
+      <c r="T29" s="77"/>
+      <c r="U29" s="77"/>
+      <c r="V29" s="323" t="s">
+        <v>105</v>
+      </c>
+      <c r="W29" s="324"/>
+      <c r="X29" s="324"/>
+      <c r="Y29" s="325"/>
+      <c r="Z29" s="18"/>
+      <c r="AA29" s="277" t="s">
+        <v>133</v>
+      </c>
+      <c r="AB29" s="18"/>
+    </row>
+    <row r="30" spans="1:28" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C30" s="147"/>
-[...28 lines deleted...]
-      <c r="A31" s="5" t="s">
+      <c r="B30" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B31" s="4" t="s">
+      <c r="C30" s="162"/>
+      <c r="D30" s="165"/>
+      <c r="E30" s="162"/>
+      <c r="F30" s="151"/>
+      <c r="G30" s="151"/>
+      <c r="H30" s="315"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="14"/>
+      <c r="K30" s="14"/>
+      <c r="M30" s="186" t="s">
+        <v>121</v>
+      </c>
+      <c r="N30" s="28"/>
+      <c r="O30" s="298"/>
+      <c r="Q30" s="14"/>
+      <c r="S30" s="208" t="s">
+        <v>110</v>
+      </c>
+      <c r="T30" s="209"/>
+      <c r="U30" s="210"/>
+      <c r="V30" s="293"/>
+      <c r="W30" s="294"/>
+      <c r="X30" s="294"/>
+      <c r="Y30" s="295"/>
+      <c r="Z30" s="186" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA30" s="272"/>
+      <c r="AB30" s="15"/>
+    </row>
+    <row r="31" spans="1:28" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C31" s="147"/>
-[...26 lines deleted...]
-      <c r="A32" s="5" t="s">
+      <c r="B31" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B32" s="4" t="s">
+      <c r="C31" s="162"/>
+      <c r="D31" s="165"/>
+      <c r="E31" s="162"/>
+      <c r="F31" s="151"/>
+      <c r="G31" s="151"/>
+      <c r="H31" s="315"/>
+      <c r="I31" s="14"/>
+      <c r="J31" s="14"/>
+      <c r="K31" s="14"/>
+      <c r="M31" s="187"/>
+      <c r="N31" s="28"/>
+      <c r="O31" s="298"/>
+      <c r="Q31" s="14"/>
+      <c r="S31" s="205"/>
+      <c r="T31" s="206"/>
+      <c r="U31" s="207"/>
+      <c r="V31" s="293"/>
+      <c r="W31" s="294"/>
+      <c r="X31" s="294"/>
+      <c r="Y31" s="295"/>
+      <c r="Z31" s="187"/>
+      <c r="AA31" s="272"/>
+      <c r="AB31" s="15"/>
+    </row>
+    <row r="32" spans="1:28" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="C32" s="148"/>
-[...26 lines deleted...]
-      <c r="A33" s="5" t="s">
+      <c r="B32" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="B33" s="4" t="s">
+      <c r="C32" s="162"/>
+      <c r="D32" s="165"/>
+      <c r="E32" s="162"/>
+      <c r="F32" s="151"/>
+      <c r="G32" s="151"/>
+      <c r="H32" s="316"/>
+      <c r="I32" s="14"/>
+      <c r="J32" s="14"/>
+      <c r="K32" s="14"/>
+      <c r="M32" s="187"/>
+      <c r="N32" s="28"/>
+      <c r="O32" s="299"/>
+      <c r="Q32" s="14"/>
+      <c r="S32" s="205"/>
+      <c r="T32" s="206"/>
+      <c r="U32" s="207"/>
+      <c r="V32" s="293"/>
+      <c r="W32" s="294"/>
+      <c r="X32" s="294"/>
+      <c r="Y32" s="295"/>
+      <c r="Z32" s="187"/>
+      <c r="AA32" s="273"/>
+      <c r="AB32" s="14"/>
+    </row>
+    <row r="33" spans="1:28" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="C33" s="60"/>
-[...38 lines deleted...]
-      <c r="A34" s="5" t="s">
+      <c r="B33" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="B34" s="4" t="s">
+      <c r="C33" s="165"/>
+      <c r="D33" s="296" t="s">
+        <v>158</v>
+      </c>
+      <c r="E33" s="150"/>
+      <c r="F33" s="151"/>
+      <c r="G33" s="166"/>
+      <c r="H33" s="148"/>
+      <c r="I33" s="14"/>
+      <c r="J33" s="14"/>
+      <c r="K33" s="14"/>
+      <c r="M33" s="188"/>
+      <c r="N33" s="28"/>
+      <c r="O33" s="14"/>
+      <c r="Q33" s="28"/>
+      <c r="R33" s="14"/>
+      <c r="S33" s="205"/>
+      <c r="T33" s="206"/>
+      <c r="U33" s="207"/>
+      <c r="V33" s="293"/>
+      <c r="W33" s="294"/>
+      <c r="X33" s="294"/>
+      <c r="Y33" s="295"/>
+      <c r="Z33" s="187"/>
+      <c r="AA33" s="290" t="s">
+        <v>137</v>
+      </c>
+      <c r="AB33" s="14"/>
+    </row>
+    <row r="34" spans="1:28" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="C34" s="227" t="s">
-[...28 lines deleted...]
-      <c r="A35" s="5" t="s">
+      <c r="B34" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="B35" s="4" t="s">
+      <c r="C34" s="165"/>
+      <c r="D34" s="285"/>
+      <c r="E34" s="150"/>
+      <c r="F34" s="151"/>
+      <c r="G34" s="166"/>
+      <c r="H34" s="148"/>
+      <c r="I34" s="14"/>
+      <c r="J34" s="14"/>
+      <c r="K34" s="14"/>
+      <c r="M34" s="28"/>
+      <c r="N34" s="28"/>
+      <c r="O34" s="14"/>
+      <c r="P34" s="15"/>
+      <c r="R34" s="14"/>
+      <c r="S34" s="205"/>
+      <c r="T34" s="206"/>
+      <c r="U34" s="207"/>
+      <c r="V34" s="293"/>
+      <c r="W34" s="294"/>
+      <c r="X34" s="294"/>
+      <c r="Y34" s="295"/>
+      <c r="Z34" s="187"/>
+      <c r="AA34" s="290"/>
+      <c r="AB34" s="14"/>
+    </row>
+    <row r="35" spans="1:28" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="C35" s="242"/>
-[...26 lines deleted...]
-      <c r="A36" s="5" t="s">
+      <c r="B35" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="B36" s="4" t="s">
+      <c r="C35" s="165"/>
+      <c r="D35" s="285"/>
+      <c r="E35" s="150"/>
+      <c r="F35" s="151"/>
+      <c r="G35" s="166"/>
+      <c r="H35" s="148"/>
+      <c r="I35" s="14"/>
+      <c r="J35" s="14"/>
+      <c r="K35" s="14"/>
+      <c r="M35" s="28"/>
+      <c r="N35" s="28"/>
+      <c r="O35" s="14"/>
+      <c r="P35" s="15"/>
+      <c r="R35" s="14"/>
+      <c r="S35" s="205"/>
+      <c r="T35" s="206"/>
+      <c r="U35" s="207"/>
+      <c r="V35" s="293"/>
+      <c r="W35" s="294"/>
+      <c r="X35" s="294"/>
+      <c r="Y35" s="295"/>
+      <c r="Z35" s="187"/>
+      <c r="AA35" s="290"/>
+      <c r="AB35" s="14"/>
+    </row>
+    <row r="36" spans="1:28" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="C36" s="242"/>
-[...26 lines deleted...]
-      <c r="A37" s="5" t="s">
+      <c r="B36" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B37" s="4" t="s">
+      <c r="C36" s="165"/>
+      <c r="D36" s="286"/>
+      <c r="E36" s="150"/>
+      <c r="F36" s="151"/>
+      <c r="G36" s="166"/>
+      <c r="H36" s="148"/>
+      <c r="I36" s="14"/>
+      <c r="J36" s="14"/>
+      <c r="K36" s="14"/>
+      <c r="M36" s="28"/>
+      <c r="N36" s="28"/>
+      <c r="O36" s="14"/>
+      <c r="P36" s="15"/>
+      <c r="R36" s="14"/>
+      <c r="S36" s="205"/>
+      <c r="T36" s="206"/>
+      <c r="U36" s="207"/>
+      <c r="V36" s="326"/>
+      <c r="W36" s="327"/>
+      <c r="X36" s="327"/>
+      <c r="Y36" s="328"/>
+      <c r="Z36" s="187"/>
+      <c r="AA36" s="340"/>
+      <c r="AB36" s="14"/>
+    </row>
+    <row r="37" spans="1:28" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="C37" s="242"/>
-[...30 lines deleted...]
-      <c r="A38" s="5" t="s">
+      <c r="B37" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="4" t="s">
+      <c r="C37" s="165"/>
+      <c r="D37" s="167"/>
+      <c r="E37" s="150"/>
+      <c r="F37" s="151"/>
+      <c r="G37" s="151"/>
+      <c r="H37" s="159"/>
+      <c r="I37" s="14"/>
+      <c r="J37" s="14"/>
+      <c r="K37" s="14"/>
+      <c r="M37" s="28"/>
+      <c r="N37" s="28"/>
+      <c r="O37" s="14"/>
+      <c r="P37" s="15"/>
+      <c r="R37" s="13"/>
+      <c r="S37" s="205"/>
+      <c r="T37" s="206"/>
+      <c r="U37" s="207"/>
+      <c r="V37" s="15"/>
+      <c r="W37" s="15"/>
+      <c r="X37" s="15"/>
+      <c r="Y37" s="15"/>
+      <c r="Z37" s="187"/>
+      <c r="AA37" s="15"/>
+      <c r="AB37" s="15"/>
+    </row>
+    <row r="38" spans="1:28" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="C38" s="244"/>
-[...26 lines deleted...]
-      <c r="A39" s="5" t="s">
+      <c r="B38" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="B39" s="5" t="s">
+      <c r="C38" s="162"/>
+      <c r="D38" s="162"/>
+      <c r="E38" s="150"/>
+      <c r="F38" s="151"/>
+      <c r="G38" s="151"/>
+      <c r="H38" s="150"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="14"/>
+      <c r="K38" s="14"/>
+      <c r="M38" s="28"/>
+      <c r="N38" s="28"/>
+      <c r="O38" s="14"/>
+      <c r="P38" s="15"/>
+      <c r="Q38" s="13"/>
+      <c r="R38" s="13"/>
+      <c r="S38" s="205"/>
+      <c r="T38" s="206"/>
+      <c r="U38" s="207"/>
+      <c r="V38" s="15"/>
+      <c r="W38" s="15"/>
+      <c r="X38" s="15"/>
+      <c r="Y38" s="15"/>
+      <c r="Z38" s="187"/>
+      <c r="AA38" s="15"/>
+      <c r="AB38" s="15"/>
+    </row>
+    <row r="39" spans="1:28" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="C39" s="78"/>
-[...26 lines deleted...]
-      <c r="A40" s="5" t="s">
+      <c r="B39" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="5" t="s">
+      <c r="C39" s="157"/>
+      <c r="D39" s="157"/>
+      <c r="E39" s="157"/>
+      <c r="F39" s="157"/>
+      <c r="G39" s="157"/>
+      <c r="H39" s="157"/>
+      <c r="I39" s="14"/>
+      <c r="J39" s="14"/>
+      <c r="L39" s="31"/>
+      <c r="M39" s="15"/>
+      <c r="N39" s="15"/>
+      <c r="O39" s="14"/>
+      <c r="P39" s="13"/>
+      <c r="Q39" s="13"/>
+      <c r="R39" s="13"/>
+      <c r="S39" s="211"/>
+      <c r="T39" s="212"/>
+      <c r="U39" s="213"/>
+      <c r="V39" s="13"/>
+      <c r="W39" s="13"/>
+      <c r="X39" s="13"/>
+      <c r="Y39" s="13"/>
+      <c r="Z39" s="31"/>
+      <c r="AA39" s="13"/>
+      <c r="AB39" s="15"/>
+    </row>
+    <row r="40" spans="1:28" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="C40" s="78"/>
-[...122 lines deleted...]
-    </row>
+      <c r="B40" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C40" s="153"/>
+      <c r="D40" s="153"/>
+      <c r="E40" s="153"/>
+      <c r="F40" s="153"/>
+      <c r="G40" s="153"/>
+      <c r="H40" s="153"/>
+      <c r="I40" s="17"/>
+      <c r="J40" s="17"/>
+      <c r="K40" s="86"/>
+      <c r="L40" s="16"/>
+      <c r="M40" s="16"/>
+      <c r="N40" s="16"/>
+      <c r="O40" s="16"/>
+      <c r="P40" s="16"/>
+      <c r="Q40" s="16"/>
+      <c r="R40" s="16"/>
+      <c r="S40" s="16"/>
+      <c r="T40" s="16"/>
+      <c r="U40" s="16"/>
+      <c r="V40" s="16"/>
+      <c r="W40" s="16"/>
+      <c r="X40" s="16"/>
+      <c r="Y40" s="16"/>
+      <c r="Z40" s="16"/>
+      <c r="AA40" s="16"/>
+      <c r="AB40" s="17"/>
+    </row>
+    <row r="42" spans="1:28" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="185" t="s">
+        <v>36</v>
+      </c>
+      <c r="B42" s="185"/>
+      <c r="C42" s="185"/>
+      <c r="D42" s="185"/>
+      <c r="E42" s="185"/>
+      <c r="F42" s="185"/>
+      <c r="G42" s="185"/>
+      <c r="H42" s="185"/>
+      <c r="I42" s="185"/>
+      <c r="J42" s="185"/>
+      <c r="K42" s="185"/>
+      <c r="L42" s="185"/>
+      <c r="M42" s="185"/>
+      <c r="N42" s="185"/>
+      <c r="O42" s="185"/>
+      <c r="P42" s="185"/>
+      <c r="Q42" s="185"/>
+      <c r="R42" s="185"/>
+      <c r="S42" s="185"/>
+      <c r="T42" s="185"/>
+      <c r="U42" s="185"/>
+      <c r="V42" s="185"/>
+      <c r="W42" s="185"/>
+      <c r="X42" s="185"/>
+      <c r="Y42" s="185"/>
+      <c r="Z42" s="185"/>
+      <c r="AA42" s="185"/>
+      <c r="AB42" s="185"/>
+    </row>
+    <row r="43" spans="1:28" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+    </row>
+    <row r="44" spans="1:28" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+    </row>
+    <row r="45" spans="1:28" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45"/>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+    </row>
+    <row r="46" spans="1:28" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F46"/>
+      <c r="G46"/>
+      <c r="H46"/>
+      <c r="I46"/>
+      <c r="J46"/>
+      <c r="K46"/>
+      <c r="L46"/>
+      <c r="M46"/>
+      <c r="N46"/>
+      <c r="O46"/>
+      <c r="Q46"/>
+      <c r="R46"/>
+      <c r="S46"/>
+      <c r="T46"/>
+      <c r="U46"/>
+      <c r="V46"/>
+      <c r="W46"/>
+      <c r="X46"/>
+      <c r="Y46"/>
+      <c r="Z46"/>
+      <c r="AA46"/>
+      <c r="AB46"/>
+    </row>
+    <row r="47" spans="1:28" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47"/>
+      <c r="P47"/>
+      <c r="Q47"/>
+      <c r="R47"/>
+      <c r="S47"/>
+      <c r="T47"/>
+      <c r="U47"/>
+      <c r="V47"/>
+      <c r="W47"/>
+      <c r="X47"/>
+      <c r="Y47"/>
+      <c r="Z47"/>
+      <c r="AA47"/>
+      <c r="AB47"/>
+    </row>
+    <row r="48" spans="1:28" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F48"/>
+      <c r="G48"/>
+      <c r="H48"/>
+      <c r="I48"/>
+      <c r="J48"/>
+      <c r="K48"/>
+      <c r="L48"/>
+      <c r="M48"/>
+      <c r="N48"/>
+      <c r="O48"/>
+      <c r="P48"/>
+      <c r="Q48"/>
+      <c r="R48"/>
+      <c r="S48"/>
+      <c r="T48"/>
+      <c r="U48"/>
+      <c r="V48"/>
+      <c r="W48"/>
+      <c r="X48"/>
+      <c r="Y48"/>
+      <c r="Z48"/>
+      <c r="AA48"/>
+      <c r="AB48"/>
+    </row>
+    <row r="49" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="51" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="52" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="53" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="54" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="55" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="56" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="80">
-[...12 lines deleted...]
-    <mergeCell ref="S9:U9"/>
+  <mergeCells count="63">
+    <mergeCell ref="X12:X15"/>
+    <mergeCell ref="AA12:AA15"/>
+    <mergeCell ref="D33:D36"/>
+    <mergeCell ref="AA29:AA32"/>
+    <mergeCell ref="D17:D20"/>
+    <mergeCell ref="AA33:AA36"/>
+    <mergeCell ref="F15:F18"/>
+    <mergeCell ref="P11:P14"/>
+    <mergeCell ref="L12:L15"/>
+    <mergeCell ref="P16:P19"/>
+    <mergeCell ref="P27:R27"/>
+    <mergeCell ref="C25:AB25"/>
+    <mergeCell ref="F27:H27"/>
+    <mergeCell ref="P26:R26"/>
+    <mergeCell ref="S27:U27"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="W12:W15"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="C1:AB4"/>
+    <mergeCell ref="A1:B4"/>
+    <mergeCell ref="C7:AB7"/>
+    <mergeCell ref="V11:V14"/>
+    <mergeCell ref="L8:O8"/>
+    <mergeCell ref="L9:O9"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A8:B10"/>
+    <mergeCell ref="V8:Y8"/>
+    <mergeCell ref="V9:Y9"/>
+    <mergeCell ref="I8:K8"/>
+    <mergeCell ref="I9:K9"/>
+    <mergeCell ref="C9:E9"/>
+    <mergeCell ref="Z15:Z18"/>
+    <mergeCell ref="F8:H8"/>
+    <mergeCell ref="L28:M28"/>
+    <mergeCell ref="C8:E8"/>
+    <mergeCell ref="V26:Y26"/>
+    <mergeCell ref="Z27:AB27"/>
+    <mergeCell ref="Z26:AB26"/>
+    <mergeCell ref="F26:H26"/>
+    <mergeCell ref="C13:C16"/>
+    <mergeCell ref="V15:V18"/>
+    <mergeCell ref="P8:R8"/>
     <mergeCell ref="F9:H9"/>
-    <mergeCell ref="O11:Q13"/>
-[...2 lines deleted...]
-    <mergeCell ref="F27:H27"/>
+    <mergeCell ref="P9:R9"/>
+    <mergeCell ref="Z8:AB8"/>
+    <mergeCell ref="Z9:AB9"/>
+    <mergeCell ref="A42:AB42"/>
+    <mergeCell ref="Z30:Z38"/>
+    <mergeCell ref="A26:B28"/>
+    <mergeCell ref="H29:H32"/>
+    <mergeCell ref="O29:O32"/>
+    <mergeCell ref="I26:K26"/>
     <mergeCell ref="I27:K27"/>
-    <mergeCell ref="A42:AA42"/>
-[...28 lines deleted...]
-    <mergeCell ref="D44:E44"/>
+    <mergeCell ref="L27:O27"/>
+    <mergeCell ref="V27:Y27"/>
     <mergeCell ref="C26:E26"/>
-    <mergeCell ref="F26:H26"/>
-[...1 lines deleted...]
-    <mergeCell ref="C34:E38"/>
     <mergeCell ref="C27:E27"/>
-    <mergeCell ref="F30:F39"/>
-[...24 lines deleted...]
-    <mergeCell ref="S11:U13"/>
+    <mergeCell ref="V29:Y36"/>
+    <mergeCell ref="S30:U39"/>
+    <mergeCell ref="M30:M33"/>
+    <mergeCell ref="V28:W28"/>
+    <mergeCell ref="L26:O26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="12" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="44" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+  <dimension ref="A1:V49"/>
+  <sheetViews>
+    <sheetView topLeftCell="A12" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="O37" sqref="O37"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="6.5703125" customWidth="1"/>
+    <col min="2" max="2" width="12" customWidth="1"/>
+    <col min="3" max="9" width="18.7109375" style="1" customWidth="1"/>
+    <col min="10" max="12" width="21.5703125" style="1" customWidth="1"/>
+    <col min="13" max="22" width="18.7109375" style="1" customWidth="1"/>
+    <col min="23" max="23" width="25.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="178" t="s">
+        <v>70</v>
+      </c>
+      <c r="B1" s="179"/>
+      <c r="C1" s="178" t="s">
+        <v>44</v>
+      </c>
+      <c r="D1" s="178"/>
+      <c r="E1" s="178"/>
+      <c r="F1" s="178"/>
+      <c r="G1" s="178"/>
+      <c r="H1" s="178"/>
+      <c r="I1" s="178"/>
+      <c r="J1" s="178"/>
+      <c r="K1" s="178"/>
+      <c r="L1" s="178"/>
+      <c r="M1" s="178"/>
+      <c r="N1" s="178"/>
+      <c r="O1" s="178"/>
+      <c r="P1" s="178"/>
+      <c r="Q1" s="178"/>
+      <c r="R1" s="178"/>
+      <c r="S1" s="178"/>
+      <c r="T1" s="178"/>
+      <c r="U1" s="4"/>
+      <c r="V1" s="4"/>
+    </row>
+    <row r="2" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="179"/>
+      <c r="B2" s="179"/>
+      <c r="C2" s="178"/>
+      <c r="D2" s="178"/>
+      <c r="E2" s="178"/>
+      <c r="F2" s="178"/>
+      <c r="G2" s="178"/>
+      <c r="H2" s="178"/>
+      <c r="I2" s="178"/>
+      <c r="J2" s="178"/>
+      <c r="K2" s="178"/>
+      <c r="L2" s="178"/>
+      <c r="M2" s="178"/>
+      <c r="N2" s="178"/>
+      <c r="O2" s="178"/>
+      <c r="P2" s="178"/>
+      <c r="Q2" s="178"/>
+      <c r="R2" s="178"/>
+      <c r="S2" s="178"/>
+      <c r="T2" s="178"/>
+      <c r="U2" s="4"/>
+      <c r="V2" s="4"/>
+    </row>
+    <row r="3" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="179"/>
+      <c r="B3" s="179"/>
+      <c r="C3" s="178"/>
+      <c r="D3" s="178"/>
+      <c r="E3" s="178"/>
+      <c r="F3" s="178"/>
+      <c r="G3" s="178"/>
+      <c r="H3" s="178"/>
+      <c r="I3" s="178"/>
+      <c r="J3" s="178"/>
+      <c r="K3" s="178"/>
+      <c r="L3" s="178"/>
+      <c r="M3" s="178"/>
+      <c r="N3" s="178"/>
+      <c r="O3" s="178"/>
+      <c r="P3" s="178"/>
+      <c r="Q3" s="178"/>
+      <c r="R3" s="178"/>
+      <c r="S3" s="178"/>
+      <c r="T3" s="178"/>
+      <c r="U3" s="4"/>
+      <c r="V3" s="4"/>
+    </row>
+    <row r="4" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="179"/>
+      <c r="B4" s="179"/>
+      <c r="C4" s="178"/>
+      <c r="D4" s="178"/>
+      <c r="E4" s="178"/>
+      <c r="F4" s="178"/>
+      <c r="G4" s="178"/>
+      <c r="H4" s="178"/>
+      <c r="I4" s="178"/>
+      <c r="J4" s="178"/>
+      <c r="K4" s="178"/>
+      <c r="L4" s="178"/>
+      <c r="M4" s="178"/>
+      <c r="N4" s="178"/>
+      <c r="O4" s="178"/>
+      <c r="P4" s="178"/>
+      <c r="Q4" s="178"/>
+      <c r="R4" s="178"/>
+      <c r="S4" s="178"/>
+      <c r="T4" s="178"/>
+      <c r="U4" s="4"/>
+      <c r="V4" s="4"/>
+    </row>
+    <row r="5" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="180"/>
+      <c r="B5" s="180"/>
+      <c r="C5" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="11"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="4"/>
+      <c r="K5" s="4"/>
+      <c r="L5" s="4"/>
+      <c r="M5" s="4"/>
+      <c r="N5" s="4"/>
+      <c r="O5" s="4"/>
+      <c r="P5" s="4"/>
+      <c r="Q5" s="4"/>
+      <c r="R5" s="4"/>
+      <c r="S5" s="4"/>
+      <c r="T5" s="4"/>
+      <c r="U5" s="9"/>
+      <c r="V5" s="9"/>
+    </row>
+    <row r="6" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="181"/>
+      <c r="B6" s="181"/>
+      <c r="C6" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="D6" s="11"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="4"/>
+      <c r="O6" s="4"/>
+      <c r="P6" s="4"/>
+      <c r="Q6" s="4"/>
+      <c r="R6" s="4"/>
+      <c r="S6" s="4"/>
+      <c r="T6" s="4"/>
+      <c r="U6" s="9"/>
+      <c r="V6" s="9"/>
+    </row>
+    <row r="7" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="U7"/>
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C8" s="182" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="183"/>
+      <c r="E8" s="183"/>
+      <c r="F8" s="183"/>
+      <c r="G8" s="183"/>
+      <c r="H8" s="183"/>
+      <c r="I8" s="183"/>
+      <c r="J8" s="183"/>
+      <c r="K8" s="183"/>
+      <c r="L8" s="183"/>
+      <c r="M8" s="183"/>
+      <c r="N8" s="183"/>
+      <c r="O8" s="183"/>
+      <c r="P8" s="183"/>
+      <c r="Q8" s="183"/>
+      <c r="R8" s="183"/>
+      <c r="S8" s="183"/>
+      <c r="T8" s="183"/>
+      <c r="U8" s="8"/>
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A9" s="172"/>
+      <c r="B9" s="173"/>
+      <c r="C9" s="228" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="229"/>
+      <c r="E9" s="228"/>
+      <c r="F9" s="229"/>
+      <c r="G9" s="214" t="s">
+        <v>3</v>
+      </c>
+      <c r="H9" s="216"/>
+      <c r="I9" s="39"/>
+      <c r="J9" s="220" t="s">
+        <v>4</v>
+      </c>
+      <c r="K9" s="222"/>
+      <c r="L9" s="220" t="s">
+        <v>5</v>
+      </c>
+      <c r="M9" s="222"/>
+      <c r="N9" s="220" t="s">
+        <v>6</v>
+      </c>
+      <c r="O9" s="222"/>
+      <c r="P9" s="220" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q9" s="222"/>
+      <c r="R9" s="71"/>
+      <c r="S9" s="220" t="s">
+        <v>8</v>
+      </c>
+      <c r="T9" s="222"/>
+      <c r="U9"/>
+      <c r="V9"/>
+    </row>
+    <row r="10" spans="1:22" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="174"/>
+      <c r="B10" s="175"/>
+      <c r="C10" s="369">
+        <v>46276</v>
+      </c>
+      <c r="D10" s="370"/>
+      <c r="E10" s="369">
+        <v>46283</v>
+      </c>
+      <c r="F10" s="370"/>
+      <c r="G10" s="367">
+        <v>46290</v>
+      </c>
+      <c r="H10" s="368"/>
+      <c r="I10" s="62">
+        <v>46297</v>
+      </c>
+      <c r="J10" s="365">
+        <v>46304</v>
+      </c>
+      <c r="K10" s="366"/>
+      <c r="L10" s="365">
+        <v>46332</v>
+      </c>
+      <c r="M10" s="366"/>
+      <c r="N10" s="365">
+        <v>46339</v>
+      </c>
+      <c r="O10" s="366"/>
+      <c r="P10" s="365">
+        <v>46353</v>
+      </c>
+      <c r="Q10" s="366"/>
+      <c r="R10" s="62">
+        <v>46360</v>
+      </c>
+      <c r="S10" s="365">
+        <v>46367</v>
+      </c>
+      <c r="T10" s="366"/>
+      <c r="U10"/>
+      <c r="V10"/>
+    </row>
+    <row r="11" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="176"/>
+      <c r="B11" s="177"/>
+      <c r="C11" s="103" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="103" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" s="115" t="s">
+        <v>10</v>
+      </c>
+      <c r="F11" s="115" t="s">
+        <v>39</v>
+      </c>
+      <c r="G11" s="144" t="s">
+        <v>10</v>
+      </c>
+      <c r="H11" s="144" t="s">
+        <v>39</v>
+      </c>
+      <c r="I11" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="J11" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="K11" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="L11" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="M11" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="N11" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="O11" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="P11" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q11" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="R11" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="S11" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="T11" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="U11"/>
+      <c r="V11"/>
+    </row>
+    <row r="12" spans="1:22" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="133"/>
+      <c r="D12" s="133"/>
+      <c r="E12" s="109"/>
+      <c r="F12" s="230" t="s">
+        <v>186</v>
+      </c>
+      <c r="G12" s="284" t="s">
+        <v>63</v>
+      </c>
+      <c r="H12" s="284" t="s">
+        <v>182</v>
+      </c>
+      <c r="I12" s="277" t="s">
+        <v>192</v>
+      </c>
+      <c r="J12" s="34"/>
+      <c r="K12" s="34"/>
+      <c r="L12" s="34"/>
+      <c r="M12" s="34"/>
+      <c r="N12" s="277" t="s">
+        <v>63</v>
+      </c>
+      <c r="O12" s="271" t="s">
+        <v>140</v>
+      </c>
+      <c r="P12" s="66"/>
+      <c r="Q12" s="99"/>
+      <c r="S12" s="277" t="s">
+        <v>126</v>
+      </c>
+      <c r="T12" s="18"/>
+      <c r="U12"/>
+      <c r="V12"/>
+    </row>
+    <row r="13" spans="1:22" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="127"/>
+      <c r="D13" s="127"/>
+      <c r="E13" s="110"/>
+      <c r="F13" s="231"/>
+      <c r="G13" s="315"/>
+      <c r="H13" s="285"/>
+      <c r="I13" s="272"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="14"/>
+      <c r="L13" s="14"/>
+      <c r="M13" s="14"/>
+      <c r="N13" s="290"/>
+      <c r="O13" s="272"/>
+      <c r="P13" s="66"/>
+      <c r="Q13" s="66"/>
+      <c r="S13" s="272"/>
+      <c r="T13" s="15"/>
+      <c r="U13"/>
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="127"/>
+      <c r="D14" s="127"/>
+      <c r="E14" s="110"/>
+      <c r="F14" s="231"/>
+      <c r="G14" s="315"/>
+      <c r="H14" s="285"/>
+      <c r="I14" s="272"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="14"/>
+      <c r="L14" s="14"/>
+      <c r="M14" s="14"/>
+      <c r="N14" s="290"/>
+      <c r="O14" s="272"/>
+      <c r="P14" s="66"/>
+      <c r="Q14" s="66"/>
+      <c r="S14" s="272"/>
+      <c r="T14" s="15"/>
+      <c r="U14"/>
+      <c r="V14"/>
+    </row>
+    <row r="15" spans="1:22" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="127"/>
+      <c r="D15" s="134"/>
+      <c r="E15" s="121"/>
+      <c r="F15" s="231"/>
+      <c r="G15" s="316"/>
+      <c r="H15" s="286"/>
+      <c r="I15" s="272"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="14"/>
+      <c r="L15" s="14"/>
+      <c r="M15" s="14"/>
+      <c r="N15" s="340"/>
+      <c r="O15" s="273"/>
+      <c r="P15" s="66"/>
+      <c r="Q15" s="66"/>
+      <c r="S15" s="273"/>
+      <c r="T15" s="46"/>
+      <c r="U15"/>
+      <c r="V15"/>
+    </row>
+    <row r="16" spans="1:22" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="127"/>
+      <c r="D16" s="127"/>
+      <c r="E16" s="110"/>
+      <c r="F16" s="230" t="s">
+        <v>187</v>
+      </c>
+      <c r="G16" s="159"/>
+      <c r="H16" s="296" t="s">
+        <v>183</v>
+      </c>
+      <c r="I16" s="272"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="14"/>
+      <c r="L16" s="66"/>
+      <c r="M16" s="14"/>
+      <c r="N16" s="68"/>
+      <c r="O16" s="272" t="s">
+        <v>139</v>
+      </c>
+      <c r="P16" s="66"/>
+      <c r="Q16" s="66"/>
+      <c r="S16" s="68"/>
+      <c r="T16" s="46"/>
+      <c r="U16"/>
+      <c r="V16"/>
+    </row>
+    <row r="17" spans="1:22" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C17" s="127"/>
+      <c r="D17" s="127"/>
+      <c r="E17" s="230" t="s">
+        <v>166</v>
+      </c>
+      <c r="F17" s="231"/>
+      <c r="G17" s="159"/>
+      <c r="H17" s="285"/>
+      <c r="I17" s="277" t="s">
+        <v>192</v>
+      </c>
+      <c r="K17" s="339" t="s">
+        <v>141</v>
+      </c>
+      <c r="L17" s="66"/>
+      <c r="M17" s="339" t="s">
+        <v>141</v>
+      </c>
+      <c r="N17" s="46"/>
+      <c r="O17" s="272"/>
+      <c r="P17" s="66"/>
+      <c r="Q17" s="66"/>
+      <c r="R17" s="277" t="s">
+        <v>134</v>
+      </c>
+      <c r="S17" s="46"/>
+      <c r="T17" s="46"/>
+      <c r="U17"/>
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" s="127"/>
+      <c r="D18" s="127"/>
+      <c r="E18" s="231"/>
+      <c r="F18" s="231"/>
+      <c r="G18" s="159"/>
+      <c r="H18" s="285"/>
+      <c r="I18" s="272"/>
+      <c r="K18" s="290"/>
+      <c r="L18" s="66"/>
+      <c r="M18" s="290"/>
+      <c r="N18" s="46"/>
+      <c r="O18" s="272"/>
+      <c r="P18" s="66"/>
+      <c r="Q18" s="66"/>
+      <c r="R18" s="272"/>
+      <c r="S18" s="46"/>
+      <c r="T18" s="46"/>
+      <c r="U18"/>
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="127"/>
+      <c r="D19" s="127"/>
+      <c r="E19" s="231"/>
+      <c r="F19" s="231"/>
+      <c r="G19" s="159"/>
+      <c r="H19" s="285"/>
+      <c r="I19" s="272"/>
+      <c r="K19" s="290"/>
+      <c r="L19" s="66"/>
+      <c r="M19" s="290"/>
+      <c r="N19" s="46"/>
+      <c r="O19" s="272"/>
+      <c r="P19" s="66"/>
+      <c r="Q19" s="66"/>
+      <c r="R19" s="272"/>
+      <c r="S19" s="46"/>
+      <c r="T19" s="46"/>
+      <c r="U19"/>
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22" ht="54.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C20" s="127"/>
+      <c r="D20" s="127"/>
+      <c r="E20" s="232"/>
+      <c r="F20" s="135"/>
+      <c r="G20" s="168"/>
+      <c r="H20" s="286"/>
+      <c r="I20" s="272"/>
+      <c r="K20" s="340"/>
+      <c r="L20" s="66"/>
+      <c r="M20" s="340"/>
+      <c r="N20" s="46"/>
+      <c r="O20" s="273"/>
+      <c r="P20" s="66"/>
+      <c r="Q20" s="66"/>
+      <c r="R20" s="273"/>
+      <c r="S20" s="46"/>
+      <c r="T20" s="46"/>
+      <c r="U20"/>
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22" ht="54.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21" s="127"/>
+      <c r="D21" s="127"/>
+      <c r="E21" s="127"/>
+      <c r="F21" s="136"/>
+      <c r="G21" s="168"/>
+      <c r="H21" s="168"/>
+      <c r="I21" s="272"/>
+      <c r="J21" s="66"/>
+      <c r="K21" s="66"/>
+      <c r="L21" s="66"/>
+      <c r="M21" s="66"/>
+      <c r="N21" s="66"/>
+      <c r="O21" s="66"/>
+      <c r="P21" s="66"/>
+      <c r="Q21" s="66"/>
+      <c r="R21" s="15"/>
+      <c r="S21" s="15"/>
+      <c r="T21" s="15"/>
+      <c r="U21"/>
+      <c r="V21"/>
+    </row>
+    <row r="22" spans="1:22" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C22" s="127"/>
+      <c r="D22" s="127"/>
+      <c r="E22" s="136"/>
+      <c r="F22" s="136"/>
+      <c r="G22" s="168"/>
+      <c r="H22" s="168"/>
+      <c r="I22" s="65"/>
+      <c r="J22" s="66"/>
+      <c r="K22" s="66"/>
+      <c r="L22" s="66"/>
+      <c r="M22" s="66"/>
+      <c r="N22" s="66"/>
+      <c r="O22" s="66"/>
+      <c r="P22" s="66"/>
+      <c r="Q22" s="66"/>
+      <c r="R22" s="15"/>
+      <c r="S22" s="15"/>
+      <c r="T22" s="15"/>
+      <c r="U22"/>
+      <c r="V22"/>
+    </row>
+    <row r="23" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C23" s="137"/>
+      <c r="D23" s="137"/>
+      <c r="E23" s="137"/>
+      <c r="F23" s="137"/>
+      <c r="G23" s="169"/>
+      <c r="H23" s="169"/>
+      <c r="I23" s="69"/>
+      <c r="J23" s="69"/>
+      <c r="K23" s="69"/>
+      <c r="L23" s="69"/>
+      <c r="M23" s="69"/>
+      <c r="N23" s="70"/>
+      <c r="O23" s="70"/>
+      <c r="P23" s="69"/>
+      <c r="Q23" s="69"/>
+      <c r="R23" s="17"/>
+      <c r="S23" s="17"/>
+      <c r="T23" s="17"/>
+      <c r="U23"/>
+      <c r="V23"/>
+    </row>
+    <row r="24" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25" s="2"/>
+      <c r="H25" s="2"/>
+      <c r="I25" s="2"/>
+      <c r="J25" s="2"/>
+      <c r="K25" s="2"/>
+      <c r="L25" s="2"/>
+      <c r="M25" s="2"/>
+      <c r="N25" s="2"/>
+      <c r="O25" s="2"/>
+      <c r="P25" s="2"/>
+      <c r="Q25" s="2"/>
+      <c r="R25" s="2"/>
+      <c r="S25" s="2"/>
+      <c r="T25" s="2"/>
+      <c r="U25"/>
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C26" s="182" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26" s="183"/>
+      <c r="E26" s="183"/>
+      <c r="F26" s="183"/>
+      <c r="G26" s="183"/>
+      <c r="H26" s="183"/>
+      <c r="I26" s="183"/>
+      <c r="J26" s="183"/>
+      <c r="K26" s="183"/>
+      <c r="L26" s="183"/>
+      <c r="M26" s="183"/>
+      <c r="N26" s="183"/>
+      <c r="O26" s="183"/>
+      <c r="P26" s="183"/>
+      <c r="Q26" s="183"/>
+      <c r="R26" s="183"/>
+      <c r="S26" s="183"/>
+      <c r="T26" s="183"/>
+      <c r="U26" s="8"/>
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A27" s="172"/>
+      <c r="B27" s="173"/>
+      <c r="C27" s="228" t="s">
+        <v>2</v>
+      </c>
+      <c r="D27" s="229"/>
+      <c r="E27" s="228"/>
+      <c r="F27" s="229"/>
+      <c r="G27" s="214" t="s">
+        <v>3</v>
+      </c>
+      <c r="H27" s="216"/>
+      <c r="I27" s="39"/>
+      <c r="J27" s="220" t="s">
+        <v>4</v>
+      </c>
+      <c r="K27" s="222"/>
+      <c r="L27" s="220" t="s">
+        <v>5</v>
+      </c>
+      <c r="M27" s="222"/>
+      <c r="N27" s="220" t="s">
+        <v>6</v>
+      </c>
+      <c r="O27" s="222"/>
+      <c r="P27" s="220" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q27" s="222"/>
+      <c r="R27" s="71"/>
+      <c r="S27" s="220" t="s">
+        <v>8</v>
+      </c>
+      <c r="T27" s="222"/>
+      <c r="U27"/>
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="174"/>
+      <c r="B28" s="175"/>
+      <c r="C28" s="369">
+        <v>46277</v>
+      </c>
+      <c r="D28" s="370"/>
+      <c r="E28" s="369">
+        <v>46284</v>
+      </c>
+      <c r="F28" s="370"/>
+      <c r="G28" s="367">
+        <v>46291</v>
+      </c>
+      <c r="H28" s="368"/>
+      <c r="I28" s="62">
+        <v>46298</v>
+      </c>
+      <c r="J28" s="365">
+        <v>46305</v>
+      </c>
+      <c r="K28" s="366"/>
+      <c r="L28" s="365">
+        <v>46333</v>
+      </c>
+      <c r="M28" s="366"/>
+      <c r="N28" s="365">
+        <v>46340</v>
+      </c>
+      <c r="O28" s="366"/>
+      <c r="P28" s="365">
+        <v>46354</v>
+      </c>
+      <c r="Q28" s="366"/>
+      <c r="R28" s="62">
+        <v>46361</v>
+      </c>
+      <c r="S28" s="365">
+        <v>46368</v>
+      </c>
+      <c r="T28" s="366"/>
+      <c r="U28"/>
+      <c r="V28"/>
+    </row>
+    <row r="29" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="176"/>
+      <c r="B29" s="177"/>
+      <c r="C29" s="103" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" s="103" t="s">
+        <v>39</v>
+      </c>
+      <c r="E29" s="103" t="s">
+        <v>10</v>
+      </c>
+      <c r="F29" s="103" t="s">
+        <v>39</v>
+      </c>
+      <c r="G29" s="144" t="s">
+        <v>10</v>
+      </c>
+      <c r="H29" s="144" t="s">
+        <v>39</v>
+      </c>
+      <c r="I29" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="J29" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="K29" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="L29" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="M29" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="N29" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="O29" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="P29" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q29" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="R29" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="S29" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="T29" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="U29"/>
+      <c r="V29"/>
+    </row>
+    <row r="30" spans="1:22" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C30" s="371" t="s">
+        <v>160</v>
+      </c>
+      <c r="D30" s="268" t="s">
+        <v>162</v>
+      </c>
+      <c r="E30" s="268" t="s">
+        <v>168</v>
+      </c>
+      <c r="F30" s="268" t="s">
+        <v>165</v>
+      </c>
+      <c r="G30" s="170"/>
+      <c r="H30" s="357" t="s">
+        <v>142</v>
+      </c>
+      <c r="I30" s="46"/>
+      <c r="J30" s="339" t="s">
+        <v>138</v>
+      </c>
+      <c r="K30" s="189" t="s">
+        <v>143</v>
+      </c>
+      <c r="L30" s="66"/>
+      <c r="M30" s="64"/>
+      <c r="N30" s="15"/>
+      <c r="P30" s="339" t="s">
+        <v>135</v>
+      </c>
+      <c r="Q30" s="66"/>
+      <c r="R30" s="339" t="s">
+        <v>138</v>
+      </c>
+      <c r="S30" s="271" t="s">
+        <v>124</v>
+      </c>
+      <c r="T30" s="18"/>
+      <c r="U30"/>
+      <c r="V30"/>
+    </row>
+    <row r="31" spans="1:22" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="372"/>
+      <c r="D31" s="231"/>
+      <c r="E31" s="231"/>
+      <c r="F31" s="231"/>
+      <c r="G31" s="171"/>
+      <c r="H31" s="315"/>
+      <c r="I31" s="46"/>
+      <c r="J31" s="290"/>
+      <c r="K31" s="187"/>
+      <c r="L31" s="66"/>
+      <c r="M31" s="46"/>
+      <c r="N31" s="15"/>
+      <c r="P31" s="290"/>
+      <c r="Q31" s="66"/>
+      <c r="R31" s="290"/>
+      <c r="S31" s="272"/>
+      <c r="T31" s="15"/>
+      <c r="U31"/>
+      <c r="V31"/>
+    </row>
+    <row r="32" spans="1:22" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" s="372"/>
+      <c r="D32" s="231"/>
+      <c r="E32" s="231"/>
+      <c r="F32" s="231"/>
+      <c r="G32" s="171"/>
+      <c r="H32" s="315"/>
+      <c r="I32" s="46"/>
+      <c r="J32" s="290"/>
+      <c r="K32" s="187"/>
+      <c r="L32" s="66"/>
+      <c r="M32" s="46"/>
+      <c r="N32" s="15"/>
+      <c r="O32" s="15"/>
+      <c r="P32" s="290"/>
+      <c r="Q32" s="66"/>
+      <c r="R32" s="290"/>
+      <c r="S32" s="272"/>
+      <c r="T32" s="15"/>
+      <c r="U32"/>
+      <c r="V32"/>
+    </row>
+    <row r="33" spans="1:22" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C33" s="373"/>
+      <c r="D33" s="231"/>
+      <c r="E33" s="231"/>
+      <c r="F33" s="231"/>
+      <c r="G33" s="171"/>
+      <c r="H33" s="315"/>
+      <c r="I33" s="46"/>
+      <c r="J33" s="340"/>
+      <c r="K33" s="187"/>
+      <c r="L33" s="66"/>
+      <c r="M33" s="46"/>
+      <c r="N33" s="15"/>
+      <c r="O33" s="15"/>
+      <c r="P33" s="340"/>
+      <c r="Q33" s="66"/>
+      <c r="R33" s="340"/>
+      <c r="S33" s="272"/>
+      <c r="T33" s="15"/>
+      <c r="U33"/>
+      <c r="V33"/>
+    </row>
+    <row r="34" spans="1:22" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B34" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="138"/>
+      <c r="D34" s="231"/>
+      <c r="E34" s="231"/>
+      <c r="F34" s="231"/>
+      <c r="G34" s="171"/>
+      <c r="H34" s="315"/>
+      <c r="I34" s="46"/>
+      <c r="J34" s="277" t="s">
+        <v>136</v>
+      </c>
+      <c r="K34" s="187"/>
+      <c r="L34" s="66"/>
+      <c r="M34" s="46"/>
+      <c r="N34" s="15"/>
+      <c r="O34" s="15"/>
+      <c r="P34" s="277" t="s">
+        <v>136</v>
+      </c>
+      <c r="Q34" s="66"/>
+      <c r="S34" s="273"/>
+      <c r="T34" s="15"/>
+      <c r="U34"/>
+      <c r="V34"/>
+    </row>
+    <row r="35" spans="1:22" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C35" s="230" t="s">
+        <v>161</v>
+      </c>
+      <c r="D35" s="231"/>
+      <c r="E35" s="230" t="s">
+        <v>169</v>
+      </c>
+      <c r="F35" s="231"/>
+      <c r="G35" s="171"/>
+      <c r="H35" s="315"/>
+      <c r="I35" s="46"/>
+      <c r="J35" s="272"/>
+      <c r="K35" s="187"/>
+      <c r="L35" s="66"/>
+      <c r="M35" s="46"/>
+      <c r="N35" s="15"/>
+      <c r="O35" s="15"/>
+      <c r="P35" s="272"/>
+      <c r="Q35" s="66"/>
+      <c r="S35" s="277" t="s">
+        <v>125</v>
+      </c>
+      <c r="T35" s="15"/>
+      <c r="U35"/>
+      <c r="V35"/>
+    </row>
+    <row r="36" spans="1:22" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C36" s="231"/>
+      <c r="D36" s="231"/>
+      <c r="E36" s="231"/>
+      <c r="F36" s="231"/>
+      <c r="G36" s="151"/>
+      <c r="H36" s="315"/>
+      <c r="I36" s="14"/>
+      <c r="J36" s="272"/>
+      <c r="K36" s="187"/>
+      <c r="L36" s="66"/>
+      <c r="M36" s="46"/>
+      <c r="N36" s="15"/>
+      <c r="O36" s="15"/>
+      <c r="P36" s="272"/>
+      <c r="Q36" s="66"/>
+      <c r="S36" s="272"/>
+      <c r="T36" s="15"/>
+      <c r="U36"/>
+      <c r="V36"/>
+    </row>
+    <row r="37" spans="1:22" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B37" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C37" s="231"/>
+      <c r="D37" s="231"/>
+      <c r="E37" s="231"/>
+      <c r="F37" s="232"/>
+      <c r="G37" s="151"/>
+      <c r="H37" s="316"/>
+      <c r="I37" s="14"/>
+      <c r="J37" s="273"/>
+      <c r="K37" s="188"/>
+      <c r="L37" s="66"/>
+      <c r="M37" s="46"/>
+      <c r="N37" s="15"/>
+      <c r="O37" s="15"/>
+      <c r="P37" s="272"/>
+      <c r="Q37" s="66"/>
+      <c r="S37" s="272"/>
+      <c r="T37" s="15"/>
+      <c r="U37"/>
+      <c r="V37"/>
+    </row>
+    <row r="38" spans="1:22" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C38" s="232"/>
+      <c r="D38" s="231"/>
+      <c r="E38" s="231"/>
+      <c r="F38" s="111"/>
+      <c r="G38" s="168"/>
+      <c r="H38" s="168"/>
+      <c r="I38" s="66"/>
+      <c r="J38" s="66"/>
+      <c r="K38" s="66"/>
+      <c r="L38" s="66"/>
+      <c r="M38" s="46"/>
+      <c r="N38" s="15"/>
+      <c r="O38" s="66"/>
+      <c r="P38" s="65"/>
+      <c r="Q38" s="66"/>
+      <c r="S38" s="272"/>
+      <c r="T38" s="15"/>
+      <c r="U38"/>
+      <c r="V38"/>
+    </row>
+    <row r="39" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C39" s="136"/>
+      <c r="D39" s="135"/>
+      <c r="E39" s="232"/>
+      <c r="F39" s="111"/>
+      <c r="G39" s="168"/>
+      <c r="H39" s="168"/>
+      <c r="I39" s="66"/>
+      <c r="J39" s="66"/>
+      <c r="K39" s="66"/>
+      <c r="L39" s="66"/>
+      <c r="M39" s="66"/>
+      <c r="N39" s="66"/>
+      <c r="O39" s="66"/>
+      <c r="P39" s="66"/>
+      <c r="Q39" s="66"/>
+      <c r="R39" s="15"/>
+      <c r="S39" s="273"/>
+      <c r="T39" s="15"/>
+      <c r="U39"/>
+      <c r="V39"/>
+    </row>
+    <row r="40" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C40" s="136"/>
+      <c r="D40" s="136"/>
+      <c r="E40" s="136"/>
+      <c r="F40" s="136"/>
+      <c r="G40" s="168"/>
+      <c r="H40" s="168"/>
+      <c r="I40" s="66"/>
+      <c r="J40" s="66"/>
+      <c r="K40" s="66"/>
+      <c r="L40" s="66"/>
+      <c r="M40" s="66"/>
+      <c r="N40" s="66"/>
+      <c r="O40" s="66"/>
+      <c r="P40" s="66"/>
+      <c r="Q40" s="66"/>
+      <c r="R40" s="15"/>
+      <c r="S40" s="15"/>
+      <c r="T40" s="15"/>
+      <c r="U40"/>
+      <c r="V40"/>
+    </row>
+    <row r="41" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B41" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C41" s="137"/>
+      <c r="D41" s="137"/>
+      <c r="E41" s="137"/>
+      <c r="F41" s="137"/>
+      <c r="G41" s="169"/>
+      <c r="H41" s="169"/>
+      <c r="I41" s="69"/>
+      <c r="J41" s="69"/>
+      <c r="K41" s="69"/>
+      <c r="L41" s="69"/>
+      <c r="M41" s="69"/>
+      <c r="N41" s="69"/>
+      <c r="O41" s="69"/>
+      <c r="P41" s="69"/>
+      <c r="Q41" s="69"/>
+      <c r="R41" s="17"/>
+      <c r="S41" s="17"/>
+      <c r="T41" s="17"/>
+      <c r="U41"/>
+      <c r="V41"/>
+    </row>
+    <row r="42" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="U42"/>
+    </row>
+    <row r="43" spans="1:22" ht="28.5" x14ac:dyDescent="0.25">
+      <c r="A43" s="185" t="s">
+        <v>36</v>
+      </c>
+      <c r="B43" s="185"/>
+      <c r="C43" s="185"/>
+      <c r="D43" s="185"/>
+      <c r="E43" s="185"/>
+      <c r="F43" s="185"/>
+      <c r="G43" s="185"/>
+      <c r="H43" s="185"/>
+      <c r="I43" s="185"/>
+      <c r="J43" s="185"/>
+      <c r="K43" s="185"/>
+      <c r="L43" s="185"/>
+      <c r="M43" s="185"/>
+      <c r="N43" s="185"/>
+      <c r="O43" s="185"/>
+      <c r="P43" s="185"/>
+      <c r="Q43" s="185"/>
+      <c r="R43" s="185"/>
+      <c r="S43" s="185"/>
+      <c r="T43" s="185"/>
+      <c r="U43"/>
+    </row>
+    <row r="44" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="U44"/>
+    </row>
+    <row r="45" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="U45"/>
+    </row>
+    <row r="46" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="T46" s="10"/>
+    </row>
+    <row r="47" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="T47" s="10"/>
+    </row>
+    <row r="48" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="T48" s="10"/>
+    </row>
+    <row r="49" spans="20:20" x14ac:dyDescent="0.25">
+      <c r="T49" s="10"/>
+    </row>
+  </sheetData>
+  <mergeCells count="71">
+    <mergeCell ref="C35:C38"/>
+    <mergeCell ref="R30:R33"/>
+    <mergeCell ref="E10:F10"/>
+    <mergeCell ref="F12:F15"/>
+    <mergeCell ref="F16:F19"/>
+    <mergeCell ref="I12:I16"/>
+    <mergeCell ref="I17:I21"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="H16:H20"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="O16:O20"/>
+    <mergeCell ref="H12:H15"/>
+    <mergeCell ref="O12:O15"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="J30:J33"/>
+    <mergeCell ref="L27:M27"/>
+    <mergeCell ref="A1:B4"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="C1:T4"/>
+    <mergeCell ref="G12:G15"/>
+    <mergeCell ref="N12:N15"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="C8:T8"/>
+    <mergeCell ref="A9:B11"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="E9:F9"/>
+    <mergeCell ref="A43:T43"/>
+    <mergeCell ref="E35:E39"/>
+    <mergeCell ref="P34:P37"/>
+    <mergeCell ref="A27:B29"/>
+    <mergeCell ref="C26:T26"/>
+    <mergeCell ref="E30:E34"/>
+    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="D30:D38"/>
+    <mergeCell ref="C30:C33"/>
+    <mergeCell ref="N27:O27"/>
+    <mergeCell ref="N28:O28"/>
+    <mergeCell ref="S30:S34"/>
+    <mergeCell ref="S35:S39"/>
+    <mergeCell ref="S27:T27"/>
+    <mergeCell ref="S28:T28"/>
+    <mergeCell ref="E17:E20"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="G28:H28"/>
+    <mergeCell ref="J34:J37"/>
+    <mergeCell ref="S12:S15"/>
+    <mergeCell ref="P30:P33"/>
+    <mergeCell ref="P27:Q27"/>
+    <mergeCell ref="P28:Q28"/>
+    <mergeCell ref="L28:M28"/>
+    <mergeCell ref="E27:F27"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="H30:H37"/>
+    <mergeCell ref="K30:K37"/>
+    <mergeCell ref="F30:F37"/>
+    <mergeCell ref="E28:F28"/>
+    <mergeCell ref="S9:T9"/>
+    <mergeCell ref="S10:T10"/>
+    <mergeCell ref="R17:R20"/>
+    <mergeCell ref="K17:K20"/>
+    <mergeCell ref="M17:M20"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="P10:Q10"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0A1B3316-EBD5-40F4-B6CA-84AFC8D490CC}">
+  <dimension ref="A1:K45"/>
+  <sheetViews>
+    <sheetView zoomScale="68" zoomScaleNormal="68" workbookViewId="0">
+      <selection activeCell="C27" sqref="C27:C41"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="6.5703125" customWidth="1"/>
+    <col min="2" max="2" width="12" customWidth="1"/>
+    <col min="3" max="4" width="18.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="21.5703125" style="1" customWidth="1"/>
+    <col min="6" max="11" width="18.7109375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="25.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="178" t="s">
+        <v>70</v>
+      </c>
+      <c r="B1" s="179"/>
+      <c r="C1" s="178" t="s">
+        <v>44</v>
+      </c>
+      <c r="D1" s="178"/>
+      <c r="E1" s="178"/>
+      <c r="F1" s="178"/>
+      <c r="G1" s="178"/>
+      <c r="H1" s="178"/>
+      <c r="I1" s="178"/>
+      <c r="J1" s="4"/>
+      <c r="K1" s="4"/>
+    </row>
+    <row r="2" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="179"/>
+      <c r="B2" s="179"/>
+      <c r="C2" s="178"/>
+      <c r="D2" s="178"/>
+      <c r="E2" s="178"/>
+      <c r="F2" s="178"/>
+      <c r="G2" s="178"/>
+      <c r="H2" s="178"/>
+      <c r="I2" s="178"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+    </row>
+    <row r="3" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="179"/>
+      <c r="B3" s="179"/>
+      <c r="C3" s="178"/>
+      <c r="D3" s="178"/>
+      <c r="E3" s="178"/>
+      <c r="F3" s="178"/>
+      <c r="G3" s="178"/>
+      <c r="H3" s="178"/>
+      <c r="I3" s="178"/>
+      <c r="J3" s="4"/>
+      <c r="K3" s="4"/>
+    </row>
+    <row r="4" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="179"/>
+      <c r="B4" s="179"/>
+      <c r="C4" s="178"/>
+      <c r="D4" s="178"/>
+      <c r="E4" s="178"/>
+      <c r="F4" s="178"/>
+      <c r="G4" s="178"/>
+      <c r="H4" s="178"/>
+      <c r="I4" s="178"/>
+      <c r="J4" s="4"/>
+      <c r="K4" s="4"/>
+    </row>
+    <row r="5" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="180"/>
+      <c r="B5" s="180"/>
+      <c r="C5" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="9"/>
+    </row>
+    <row r="6" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="181"/>
+      <c r="B6" s="181"/>
+      <c r="C6" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="9"/>
+      <c r="K6" s="9"/>
+    </row>
+    <row r="7" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J7"/>
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C8" s="182" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="183"/>
+      <c r="E8" s="183"/>
+      <c r="F8" s="183"/>
+      <c r="G8" s="183"/>
+      <c r="H8" s="183"/>
+      <c r="I8" s="184"/>
+      <c r="J8"/>
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A9" s="172"/>
+      <c r="B9" s="173"/>
+      <c r="C9" s="39" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="39" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="39" t="s">
+        <v>4</v>
+      </c>
+      <c r="F9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="G9" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="H9" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="I9" s="72" t="s">
+        <v>8</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9"/>
+    </row>
+    <row r="10" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="174"/>
+      <c r="B10" s="175"/>
+      <c r="C10" s="73">
+        <v>46276</v>
+      </c>
+      <c r="D10" s="74">
+        <v>46290</v>
+      </c>
+      <c r="E10" s="74">
+        <v>46304</v>
+      </c>
+      <c r="F10" s="74">
+        <v>46332</v>
+      </c>
+      <c r="G10" s="74">
+        <v>46339</v>
+      </c>
+      <c r="H10" s="74">
+        <v>46353</v>
+      </c>
+      <c r="I10" s="73">
+        <v>46367</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10"/>
+    </row>
+    <row r="11" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="176"/>
+      <c r="B11" s="177"/>
+      <c r="C11" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="F11" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="G11" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="H11" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="I11" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="64"/>
+      <c r="D12" s="15"/>
+      <c r="E12" s="34"/>
+      <c r="F12" s="34"/>
+      <c r="G12" s="31"/>
+      <c r="H12" s="66"/>
+      <c r="I12" s="31"/>
+      <c r="J12"/>
+      <c r="K12"/>
+    </row>
+    <row r="13" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="46"/>
+      <c r="D13" s="66"/>
+      <c r="E13" s="14"/>
+      <c r="F13" s="14"/>
+      <c r="G13" s="46"/>
+      <c r="H13" s="66"/>
+      <c r="I13" s="15"/>
+      <c r="J13"/>
+      <c r="K13"/>
+    </row>
+    <row r="14" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="46"/>
+      <c r="D14" s="66"/>
+      <c r="E14" s="14"/>
+      <c r="F14" s="14"/>
+      <c r="G14" s="46"/>
+      <c r="H14" s="66"/>
+      <c r="I14" s="15"/>
+      <c r="J14"/>
+      <c r="K14"/>
+    </row>
+    <row r="15" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="46"/>
+      <c r="D15" s="66"/>
+      <c r="E15" s="14"/>
+      <c r="F15" s="14"/>
+      <c r="G15" s="46"/>
+      <c r="H15" s="66"/>
+      <c r="I15" s="15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="46"/>
+      <c r="D16" s="66"/>
+      <c r="E16" s="14"/>
+      <c r="F16" s="14"/>
+      <c r="G16" s="46"/>
+      <c r="H16" s="66"/>
+      <c r="I16" s="15"/>
+      <c r="J16"/>
+      <c r="K16"/>
+    </row>
+    <row r="17" spans="1:11" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C17" s="46"/>
+      <c r="D17" s="66"/>
+      <c r="E17" s="14"/>
+      <c r="F17" s="13"/>
+      <c r="G17" s="46"/>
+      <c r="H17" s="66"/>
+      <c r="I17" s="15"/>
+      <c r="J17"/>
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" s="46"/>
+      <c r="D18" s="66"/>
+      <c r="E18" s="14"/>
+      <c r="F18" s="15"/>
+      <c r="G18" s="46"/>
+      <c r="H18" s="66"/>
+      <c r="I18" s="15"/>
+      <c r="J18"/>
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="46"/>
+      <c r="D19" s="66"/>
+      <c r="E19" s="14"/>
+      <c r="F19" s="15"/>
+      <c r="G19" s="46"/>
+      <c r="H19" s="66"/>
+      <c r="I19" s="15"/>
+      <c r="J19"/>
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11" ht="54.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C20" s="46"/>
+      <c r="D20" s="66"/>
+      <c r="E20" s="14"/>
+      <c r="F20" s="15"/>
+      <c r="G20" s="46"/>
+      <c r="H20" s="66"/>
+      <c r="I20" s="15"/>
+      <c r="J20"/>
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11" ht="54.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21" s="46"/>
+      <c r="D21" s="66"/>
+      <c r="E21" s="66"/>
+      <c r="F21" s="66"/>
+      <c r="G21" s="66"/>
+      <c r="H21" s="66"/>
+      <c r="I21" s="15"/>
+      <c r="J21"/>
+      <c r="K21"/>
+    </row>
+    <row r="22" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C22" s="46"/>
+      <c r="D22" s="66"/>
+      <c r="E22" s="66"/>
+      <c r="F22" s="66"/>
+      <c r="G22" s="66"/>
+      <c r="H22" s="66"/>
+      <c r="I22" s="15"/>
+      <c r="J22"/>
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C23" s="69"/>
+      <c r="D23" s="69"/>
+      <c r="E23" s="69"/>
+      <c r="F23" s="69"/>
+      <c r="G23" s="70"/>
+      <c r="H23" s="69"/>
+      <c r="I23" s="17"/>
+      <c r="J23"/>
+      <c r="K23"/>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="C24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C25"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="2"/>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2"/>
+      <c r="H25" s="2"/>
+      <c r="I25" s="2"/>
+      <c r="J25"/>
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C26" s="182" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26" s="183"/>
+      <c r="E26" s="183"/>
+      <c r="F26" s="183"/>
+      <c r="G26" s="183"/>
+      <c r="H26" s="183"/>
+      <c r="I26" s="183"/>
+      <c r="J26" s="8"/>
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A27" s="172"/>
+      <c r="B27" s="173"/>
+      <c r="C27" s="101" t="s">
+        <v>2</v>
+      </c>
+      <c r="D27" s="39" t="s">
+        <v>3</v>
+      </c>
+      <c r="E27" s="39" t="s">
+        <v>4</v>
+      </c>
+      <c r="F27" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="G27" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="H27" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="I27" s="72" t="s">
+        <v>8</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="174"/>
+      <c r="B28" s="175"/>
+      <c r="C28" s="124">
+        <v>46277</v>
+      </c>
+      <c r="D28" s="74">
+        <v>46291</v>
+      </c>
+      <c r="E28" s="74">
+        <v>46305</v>
+      </c>
+      <c r="F28" s="74">
+        <v>46333</v>
+      </c>
+      <c r="G28" s="74">
+        <v>46340</v>
+      </c>
+      <c r="H28" s="74">
+        <v>46354</v>
+      </c>
+      <c r="I28" s="73">
+        <v>46368</v>
+      </c>
+      <c r="J28"/>
+      <c r="K28"/>
+    </row>
+    <row r="29" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="176"/>
+      <c r="B29" s="177"/>
+      <c r="C29" s="103" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="E29" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="F29" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="G29" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="H29" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="I29" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="J29"/>
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C30" s="133"/>
+      <c r="D30" s="64"/>
+      <c r="E30" s="64"/>
+      <c r="F30" s="64"/>
+      <c r="H30" s="31"/>
+      <c r="I30" s="189" t="s">
+        <v>131</v>
+      </c>
+      <c r="J30"/>
+      <c r="K30"/>
+    </row>
+    <row r="31" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="136"/>
+      <c r="D31" s="46"/>
+      <c r="E31" s="66"/>
+      <c r="F31" s="46"/>
+      <c r="H31" s="15"/>
+      <c r="I31" s="187"/>
+      <c r="J31"/>
+      <c r="K31"/>
+    </row>
+    <row r="32" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" s="136"/>
+      <c r="D32" s="46"/>
+      <c r="E32" s="66"/>
+      <c r="F32" s="46"/>
+      <c r="H32" s="15"/>
+      <c r="I32" s="187"/>
+      <c r="J32"/>
+      <c r="K32"/>
+    </row>
+    <row r="33" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C33" s="136"/>
+      <c r="D33" s="46"/>
+      <c r="E33" s="66"/>
+      <c r="F33" s="46"/>
+      <c r="H33" s="15"/>
+      <c r="I33" s="187"/>
+      <c r="J33"/>
+      <c r="K33"/>
+    </row>
+    <row r="34" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B34" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="136"/>
+      <c r="D34" s="46"/>
+      <c r="E34" s="66"/>
+      <c r="F34" s="46"/>
+      <c r="H34" s="15"/>
+      <c r="I34" s="188"/>
+      <c r="J34"/>
+      <c r="K34"/>
+    </row>
+    <row r="35" spans="1:11" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C35" s="136"/>
+      <c r="D35" s="46"/>
+      <c r="E35" s="66"/>
+      <c r="F35" s="46"/>
+      <c r="G35" s="14"/>
+      <c r="H35" s="186" t="s">
+        <v>130</v>
+      </c>
+      <c r="I35" s="31"/>
+      <c r="J35"/>
+      <c r="K35"/>
+    </row>
+    <row r="36" spans="1:11" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C36" s="136"/>
+      <c r="D36" s="46"/>
+      <c r="E36" s="66"/>
+      <c r="F36" s="46"/>
+      <c r="G36" s="14"/>
+      <c r="H36" s="187"/>
+      <c r="I36" s="15"/>
+      <c r="J36"/>
+      <c r="K36"/>
+    </row>
+    <row r="37" spans="1:11" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B37" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C37" s="136"/>
+      <c r="D37" s="46"/>
+      <c r="E37" s="66"/>
+      <c r="F37" s="46"/>
+      <c r="G37" s="14"/>
+      <c r="H37" s="187"/>
+      <c r="I37" s="15"/>
+      <c r="J37"/>
+      <c r="K37"/>
+    </row>
+    <row r="38" spans="1:11" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C38" s="136"/>
+      <c r="D38" s="66"/>
+      <c r="E38" s="66"/>
+      <c r="F38" s="46"/>
+      <c r="G38" s="66"/>
+      <c r="H38" s="188"/>
+      <c r="I38" s="15"/>
+      <c r="J38"/>
+      <c r="K38"/>
+    </row>
+    <row r="39" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C39" s="136"/>
+      <c r="D39" s="66"/>
+      <c r="E39" s="66"/>
+      <c r="F39" s="66"/>
+      <c r="G39" s="66"/>
+      <c r="H39" s="66"/>
+      <c r="I39" s="15"/>
+      <c r="J39"/>
+      <c r="K39"/>
+    </row>
+    <row r="40" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C40" s="136"/>
+      <c r="D40" s="66"/>
+      <c r="E40" s="66"/>
+      <c r="F40" s="66"/>
+      <c r="G40" s="66"/>
+      <c r="H40" s="66"/>
+      <c r="I40" s="15"/>
+      <c r="J40"/>
+      <c r="K40"/>
+    </row>
+    <row r="41" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B41" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C41" s="137"/>
+      <c r="D41" s="69"/>
+      <c r="E41" s="69"/>
+      <c r="F41" s="69"/>
+      <c r="G41" s="69"/>
+      <c r="H41" s="69"/>
+      <c r="I41" s="17"/>
+      <c r="J41"/>
+      <c r="K41"/>
+    </row>
+    <row r="42" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="J42"/>
+    </row>
+    <row r="43" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
+      <c r="A43" s="185" t="s">
+        <v>36</v>
+      </c>
+      <c r="B43" s="185"/>
+      <c r="C43" s="185"/>
+      <c r="D43" s="185"/>
+      <c r="E43" s="185"/>
+      <c r="F43" s="185"/>
+      <c r="G43" s="185"/>
+      <c r="H43" s="185"/>
+      <c r="I43" s="185"/>
+      <c r="J43"/>
+    </row>
+    <row r="44" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="J44"/>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="J45"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="A43:I43"/>
+    <mergeCell ref="H35:H38"/>
+    <mergeCell ref="C26:I26"/>
+    <mergeCell ref="A27:B29"/>
+    <mergeCell ref="I30:I34"/>
+    <mergeCell ref="A9:B11"/>
+    <mergeCell ref="A1:B4"/>
+    <mergeCell ref="C1:I4"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="C8:I8"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Munkalapok</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>L_T_I.</vt:lpstr>
       <vt:lpstr>L_T_II.</vt:lpstr>
       <vt:lpstr>L_T_III.</vt:lpstr>
       <vt:lpstr>L_T_IV.</vt:lpstr>
-      <vt:lpstr>L_NNT_I.évf._3 félév</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>L_T_HNT_NNT_II.évf.5 félév</vt:lpstr>
+      <vt:lpstr>L_HNT_NNT_I.évf_3félév</vt:lpstr>
+      <vt:lpstr>L_NNT_II.évf_3félév</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>