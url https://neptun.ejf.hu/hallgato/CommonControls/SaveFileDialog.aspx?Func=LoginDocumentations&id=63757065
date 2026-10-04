--- v0 (2026-05-17)
+++ v1 (2026-10-04)
@@ -2,88 +2,90 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ejfhu-my.sharepoint.com/personal/csilics_bernadett_ejf_hu/Documents/DROPI/ÓRARENDEK_2025_26_2/ÓRAREND_L_2025_26_2/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ejfhu-my.sharepoint.com/personal/csilics_bernadett_ejf_hu/Documents/DROPI/ÓRARENDEK_2026_27_1/ÓRAREND_L_2026_27_1/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="3007" documentId="11_5F051F479CE9085CE3E6E22A55DD6E7504E6E478" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9B94A6B7-C03F-4F14-8176-B4FEFEB8F551}"/>
+  <xr:revisionPtr revIDLastSave="1433" documentId="11_2499A8A8CD25CCA893994B2B54C0197C4C93A28E" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8B3CDEF3-14CA-4AA5-8049-775873F40E4E}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="L_CS(BA)_I" sheetId="1" r:id="rId1"/>
     <sheet name="L_CS(BA)_II" sheetId="2" r:id="rId2"/>
     <sheet name="L_CS(BA)_III" sheetId="3" r:id="rId3"/>
-    <sheet name="L_CS(BA)_I_4_félév" sheetId="4" r:id="rId4"/>
-    <sheet name="L_CS(BA)_II_4_félév" sheetId="5" r:id="rId5"/>
+    <sheet name="CSBA_I_4_féléves" sheetId="4" r:id="rId4"/>
+    <sheet name="CSBA_II_4_féléves" sheetId="5" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="429" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="464" uniqueCount="126">
   <si>
     <t>CSECSEMŐ- ÉS KISGYERMEKNEVELŐ (BA)
 I. évfolyam</t>
   </si>
   <si>
     <t>Pénteki órák</t>
   </si>
   <si>
     <t>1. hét</t>
   </si>
   <si>
     <t>2. hét</t>
   </si>
   <si>
     <t>3. hét</t>
   </si>
   <si>
     <t>4. hét</t>
   </si>
   <si>
     <t>5. hét</t>
   </si>
   <si>
     <t>6. hét</t>
   </si>
@@ -144,2895 +146,4286 @@
   <si>
     <t>16.00-16.45</t>
   </si>
   <si>
     <t>10.</t>
   </si>
   <si>
     <t>17.00-17.45</t>
   </si>
   <si>
     <t>11.</t>
   </si>
   <si>
     <t>18.00-18.45</t>
   </si>
   <si>
     <t>12.</t>
   </si>
   <si>
     <t>19.00-19.45</t>
   </si>
   <si>
     <t>Szombati órák</t>
   </si>
   <si>
+    <t>Az órarend készítése folyamatban van. VÁLTOZHAT! Kérnünk Mindenkit, hogy kísérje figyelemmel!</t>
+  </si>
+  <si>
     <t>CSECSEMŐ- ÉS KISGYERMEKNEVELŐ (BA)
 II. évfolyam</t>
   </si>
   <si>
     <t>CSECSEMŐ- ÉS KISGYERMEKNEVELŐ (BA)
 III. évfolyam</t>
   </si>
   <si>
-    <t>ÖSSZEVONT ÓRÁK</t>
-[...1 lines deleted...]
-  <si>
     <t>CSECSEMŐ- ÉS KISGYERMEKNEVELŐ (BA)
 I. évfolyam 4 féléves</t>
   </si>
   <si>
+    <t>összevont óra</t>
+  </si>
+  <si>
+    <t>műveltségi terület/specializáció</t>
+  </si>
+  <si>
     <t>CSECSEMŐ- ÉS KISGYERMEKNEVELŐ (BA)
 II. évfolyam 4 féléves</t>
   </si>
   <si>
-    <t>SPECIALIZÁCIÓ/MŰVELTSÉGI TERÜLET</t>
-[...26 lines deleted...]
-      <rPr>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2. CSOPORT</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
+CS503L
+Felkészülés a szakmai gyakorlatokra, szakmai képességfejlesztés II.
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">Bakacsi Zita
+      <t xml:space="preserve">Kiss Tiborné / Solt Rita
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">C/39
+C/50
+</t>
+    </r>
+  </si>
+  <si>
+    <t>2026/27. tanév
+1. félév</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS518L
+Önismereti tréning
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2. CSOPORT</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Babity Mária</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS518L
+Önismereti tréning
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>3. CSOPORT</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Babity Mária</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS518L
+Önismereti tréning
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>7. CSOPORT</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Babity Mária</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS518L
+Önismereti tréning
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>4. CSOPORT</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Babity Mária</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS518L
+Önismereti tréning
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>5. CSOPORT</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Babity Mária
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS518L
+Önismereti tréning
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>6. CSOPORT</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Babity Mária</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS322L
+Integrált nevelést igénylő csoportok II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Borszéki Szabolcsné Gábris Virág</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS322L
+Integrált nevelést igénylő csoportok II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Borszéki Szabolcsné Gábris Virág</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS502L
+Korai fejlesztés-integráció, inklúzió
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Borszéki Szabolcsné Gábris Virág</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS502L
+Korai fejlesztés-integráció, inklúzió
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Borszéki Szabolcsné Gábris Virág</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS522L
+Pedagógiai diagnosztika
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Borszéki Szabolcsné Gábris Virág</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS522L
+Pedagógiai diagnosztika
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Borszéki Szabolcsné Gábris Virág</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2. CSOPORT</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+CS503L
+Felkészülés a szakmai gyakorlatokra, szakmai képességfejlesztés II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Kiss Tiborné / Solt Rita</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/39
+C/50</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CS315L
+Egészséges kisgyermek fejlődése és gondozása I</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Solt Rita
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">C/32-34
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CS315L
+Egészséges kisgyermek fejlődése és gondozása I</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Solt Rita
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/32-34</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS501L
+A pedagógus pályára való felkészítés-portfólió
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Simon Dóra</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS501L
+A pedagógus pályára való felkészítés-portfólió
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Simon Dóra</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS501L
+A pedagógus pályára való felkészítés-portfólió
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Simon Dóra
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS303L
+Családpedagógiai alapismeretek
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Simon Dóra
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS513L
+Bölcsőde-óvoda átmenet
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Zalay Szabolcs</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CS307L
+Ének-zene és módszertana II.
+1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. CSOPORT 2. ALKALOM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Bakacsi Zita</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS307L
+Ének-zene és módszertana II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2. CSOPORT 2. ALKALOM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Bakacsi Zita</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">CS106L
+Általános pszichológia
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Pump Luca</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS102L
+Bevezetés a pedagógiába
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Horváth Réka</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS304L
+Játékpedagógia és módszertana II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Horváth Réka</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS301L
+Szociológiai alapismeretek
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Horváth Réka</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS301L
+Szociológiai alapismeretek
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Horváth Réka</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS314L
+Romológiai ismeretek
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Huszár-Samu Nóra</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS109L
+Gyermekirodalom és módszertana I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Bordás Sándor</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS111L
+Gyógypedagógiai alapismeretek-SNI
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Bánhidi Andrea</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS101L
+Informatika
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Győrfi Tamás</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS306L
+A mozgásfejlesztés pedagógiája és módszertana
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ELMÉLET</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gaál Andrea</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS306L
+A mozgásfejlesztés pedagógiája és módszertana
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ELMÉLET</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gaál Andrea</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS306L
+A mozgásfejlesztés pedagógiája és módszertana
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>GYAKORLAT
+1. CSOPORT</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gaál Andrea</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS306L
+A mozgásfejlesztés pedagógiája és módszertana
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>GYAKORLAT
+2. CSOPORT</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gaál Andrea</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS306L
+A mozgásfejlesztés pedagógiája és módszertana
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>GYAKORLAT
+3. CSOPORT</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gaál Andrea</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS306L
+A mozgásfejlesztés pedagógiája és módszertana
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>GYAKORLAT
+4. CSOPORT</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gaál Andrea</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS113L
+Gyermekélelmezés gyakorlata
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>GYAKORLAT</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Bedzsula Bálintné</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS112L
+Táplálkozástudományi alapismeretek, gyermekélelmezés
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Bedzsula Bálintné</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS112L
+Táplálkozástudományi alapismeretek, gyermekélelmezés
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Bedzsula Bálintné
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS302L
+Bölcsődei alapismeretek
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Kiss Tibornné</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS104L
+Felkészülés a szakmai gyakorlatra, szakmai képességfejlesztés I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Kiss Tiborné
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS505L
+Ápolástan
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Keiner Szilvia
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS205L
+Beszédfejlődés segítése
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Marcsányi-Papp Hajnalka</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS518L
+Önismereti tréning
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>6. CSOPORT</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Babity Mária</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS518L
+Önismereti tréning
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>7. CSOPORT</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Babity Mária</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>TÁJÉKOZTATÁS</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Bakonyiné dr. Kovács Bea
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Bakacsi Zita</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>A/88</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>TÁJÉKOZTATÁS</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Bakonyiné dr. Kovács Bea
+Bakacsi Zita</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>A/88</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS115L
+Német nyelv I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS115L
+Német nyelv I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">CS324L
+Csecsemő- és kisgyermeknevelés németül II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Német spec.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">CS324L
+Csecsemő- és kisgyermeknevelés németül II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Német spec.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">CS520L
+Koragyermekkori irodalom és közvetítése németül II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Német spec.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS326L
+Német nyelv III.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1. CSOPORT</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS326L
+Német nyelv III.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">1. CSOPORT
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS326L
+Német nyelv III.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">2. CSOPORT
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">CS325L
+Csecsemő- és kisgyermeknevelésangolull II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Angol spec.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Mótyán Éva
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>8.30-tól</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+CS109L
+Gyermekirodalom és módszertana I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Bordás Sándor</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS307L
+Ének-zene és módszertana II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2. CSOPORT 1. ALKALOM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Bakacsi Zita</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t>A/94</t>
     </r>
   </si>
   <si>
     <r>
-      <rPr>
-[...9 lines deleted...]
-Koragyermekkori fejlődéslélektan
+      <t xml:space="preserve">CS324L
+Csecsemő- és kisgyermeknevelés németül II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Német spec.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Dr. Pump Luca</t>
-[...2 lines deleted...]
-      <rPr>
+      <t xml:space="preserve">Gál Márta
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/47</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS326L
+Német nyelv III.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">1. CSOPORT
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/47</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS518L
+Önismereti tréning
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1. CSOPORT</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Babity Mária
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/50</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">CS108L
+Nyelv-és beszédművelés
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Bordás Sándor
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">C/32-34
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CS301L
+Szociológiai alapismeretek</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Horváth Réka
+</t>
+    </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t>A/88</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>CS601L
-Vezetéselméleti ésmenedzseri ismeretek</t>
+      <t xml:space="preserve">CS301L
+Szociológiai alapismeretek
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Horváth Réka
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>A/88</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS522L
+Pedagógiai diagnosztika
+</t>
+    </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">Kiss Tiborné
-[...27 lines deleted...]
-Multikulturális nevelés
+      <t>Borszéki Szabolcsné Gábris Virág</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/32-34</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS522L
+Pedagógiai diagnosztika
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Dr. Pogány Csilla</t>
+      <t xml:space="preserve">Borszéki Szabolcsné Gábris Virág
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">C/32-34
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS302L
+Bölcsődei alapismeretek
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Kiss Tibornné
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/39</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
-    <r>
-[...27 lines deleted...]
-      <rPr>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">CS325L
+Csecsemő- és kisgyermeknevelésangolull II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Angol spec.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Kiss Tiborné</t>
-[...2 lines deleted...]
-      <rPr>
+      <t xml:space="preserve">Mótyán Éva
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/48</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS326L
+Német nyelv III.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1. CSOPORT</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
-        <b/>
-[...22 lines deleted...]
-Vizuális nevelés és módszertana
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/48</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS115L
+Német nyelv I.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Gál Márta
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/48</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS115L
+Német nyelv
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Gál Márta
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/48</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS307L
+Ének-zene és módszertana II.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
+      <t>1. CSOPORT 1.ALKALOM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Bakacsi Zita</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>A/94</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS325L
+Csecsemő- és kisgyermeknevelésangolull II.
+Angol spec.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Mótyán Éva</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/49</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
       <t>1. CSOPORT</t>
     </r>
     <r>
       <rPr>
+        <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
+CS503L
+Felkészülés a szakmai gyakorlatokra, szakmai képességfejlesztés II.
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">Szabó Áron </t>
+      <t xml:space="preserve">Kiss Tiborné / Solt Rita
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/39
+C32-34</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
-    <r>
-[...26 lines deleted...]
-    </r>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t>1. CSOPORT</t>
     </r>
     <r>
       <rPr>
+        <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
+CS503L
+Felkészülés a szakmai gyakorlatokra, szakmai képességfejlesztés II.
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Szabó Áron</t>
+      <t>Kiss Tiborné / Solt Rita</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>C/32-34</t>
-[...17 lines deleted...]
-      <rPr>
+      <t>C/39
+C/32-34</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">CS324L
+Csecsemő- és kisgyermeknevelés németül II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Német spec.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
-Dr. </t>
+</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">Pump Luca
+      <t xml:space="preserve">Gál Márta
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/49</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS326L
+Német nyelv III.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2. CSOPORT</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/49</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">CS108L
+Nyelv-és beszédművelés
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Bordás Sándor
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">C/47
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS101L
+Informatika
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Győrfi Tamás
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/47</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">CS520L
+Koragyermekkori irodalom és közvetítése németül II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Német spec.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+C/49</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS326L
+Német nyelv III.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">2. CSOPORT
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gál Márta</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C/49</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">CS322L
+Integrált nevelést igénylő csoportok II.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Borszéki Szabolcsné Gábris Virág
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t>A/88</t>
-    </r>
-[...2337 lines deleted...]
-B EM035</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
@@ -3068,104 +4461,110 @@
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-      <sz val="16"/>
+      <u/>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="8">
+  <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="8" tint="0.59999389629810485"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.249977111117893"/>
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="22">
+  <borders count="39">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -3192,50 +4591,93 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -3271,416 +4713,915 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...22 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...12 lines deleted...]
-      </left>
+      <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="83">
+  <cellXfs count="193">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="6" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="6" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="8" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="33" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="31" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="7" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...61 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="31" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="8" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="8" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="36" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="34" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="6" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="6" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="1" fillId="6" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="14" fontId="1" fillId="6" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normál" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
-      <color rgb="FF00FFFF"/>
+      <color rgb="FFCCFFCC"/>
       <color rgb="FFFFCCCC"/>
-      <color rgb="FFCCFFCC"/>
       <color rgb="FFFF99CC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -3933,3795 +5874,4457 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J53"/>
+  <dimension ref="A1:I40"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" zoomScale="66" zoomScaleNormal="66" workbookViewId="0">
-      <selection activeCell="A29" sqref="A29:XFD29"/>
+    <sheetView tabSelected="1" topLeftCell="A5" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="D10" sqref="D10:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.5703125" customWidth="1"/>
     <col min="2" max="2" width="12" customWidth="1"/>
-    <col min="3" max="3" width="25.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="30.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="27.28515625" style="1" customWidth="1"/>
-    <col min="5" max="5" width="22.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="27.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="28.140625" style="1" customWidth="1"/>
-    <col min="8" max="9" width="35.7109375" style="1" customWidth="1"/>
-    <col min="10" max="10" width="35.7109375" customWidth="1"/>
+    <col min="8" max="8" width="28.42578125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="25.7109375" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="65" t="s">
+    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A1" s="91" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="66"/>
-      <c r="C1" s="65" t="s">
+      <c r="B1" s="92"/>
+      <c r="C1" s="91" t="s">
         <v>0</v>
       </c>
-      <c r="D1" s="65"/>
-[...55 lines deleted...]
-      <c r="C6" s="72" t="s">
+      <c r="D1" s="92"/>
+      <c r="E1" s="92"/>
+      <c r="F1" s="92"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="92"/>
+      <c r="I1" s="92"/>
+    </row>
+    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A2" s="92"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
+      <c r="I2" s="92"/>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A3" s="92"/>
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
+      <c r="I3" s="92"/>
+    </row>
+    <row r="4" spans="1:9" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="92"/>
+      <c r="B4" s="92"/>
+      <c r="C4" s="92"/>
+      <c r="D4" s="92"/>
+      <c r="E4" s="92"/>
+      <c r="F4" s="92"/>
+      <c r="G4" s="92"/>
+      <c r="H4" s="92"/>
+      <c r="I4" s="92"/>
+    </row>
+    <row r="5" spans="1:9" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="100"/>
+      <c r="B5" s="100"/>
+      <c r="C5" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
+    </row>
+    <row r="6" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="101"/>
+      <c r="B6" s="101"/>
+      <c r="C6" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+    </row>
+    <row r="7" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C7" s="97" t="s">
         <v>1</v>
       </c>
-      <c r="D6" s="72"/>
-[...10 lines deleted...]
-      <c r="C7" s="11" t="s">
+      <c r="D7" s="98"/>
+      <c r="E7" s="98"/>
+      <c r="F7" s="98"/>
+      <c r="G7" s="98"/>
+      <c r="H7" s="98"/>
+      <c r="I7" s="99"/>
+    </row>
+    <row r="8" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A8" s="93"/>
+      <c r="B8" s="125"/>
+      <c r="C8" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="12" t="s">
+      <c r="D8" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="13" t="s">
+      <c r="E8" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="11" t="s">
+      <c r="F8" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="11" t="s">
+      <c r="G8" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="13" t="s">
+      <c r="H8" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="12" t="s">
+      <c r="I8" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="12"/>
-[...30 lines deleted...]
-      <c r="A9" s="2" t="s">
+    </row>
+    <row r="9" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="126"/>
+      <c r="B9" s="127"/>
+      <c r="C9" s="68">
+        <v>46283</v>
+      </c>
+      <c r="D9" s="6">
+        <v>46297</v>
+      </c>
+      <c r="E9" s="6">
+        <v>46311</v>
+      </c>
+      <c r="F9" s="6">
+        <v>46332</v>
+      </c>
+      <c r="G9" s="6">
+        <v>46346</v>
+      </c>
+      <c r="H9" s="6">
+        <v>46360</v>
+      </c>
+      <c r="I9" s="6">
+        <v>46374</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="4" t="s">
+      <c r="B10" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="C9" s="48" t="s">
-[...21 lines deleted...]
-      <c r="A10" s="2" t="s">
+      <c r="C10" s="133" t="s">
+        <v>89</v>
+      </c>
+      <c r="D10" s="110" t="s">
+        <v>113</v>
+      </c>
+      <c r="E10" s="110" t="s">
+        <v>82</v>
+      </c>
+      <c r="F10" s="128" t="s">
+        <v>66</v>
+      </c>
+      <c r="G10" s="137" t="s">
+        <v>80</v>
+      </c>
+      <c r="H10" s="117" t="s">
+        <v>100</v>
+      </c>
+      <c r="I10" s="110" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="4" t="s">
+      <c r="B11" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="C10" s="48"/>
-[...9 lines deleted...]
-      <c r="A11" s="2" t="s">
+      <c r="C11" s="116"/>
+      <c r="D11" s="106"/>
+      <c r="E11" s="106"/>
+      <c r="F11" s="90"/>
+      <c r="G11" s="118"/>
+      <c r="H11" s="118"/>
+      <c r="I11" s="106"/>
+    </row>
+    <row r="12" spans="1:9" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="4" t="s">
+      <c r="B12" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C11" s="48"/>
-[...9 lines deleted...]
-      <c r="A12" s="2" t="s">
+      <c r="C12" s="138" t="s">
+        <v>105</v>
+      </c>
+      <c r="D12" s="106"/>
+      <c r="E12" s="106"/>
+      <c r="F12" s="90"/>
+      <c r="G12" s="118"/>
+      <c r="H12" s="118"/>
+      <c r="I12" s="106"/>
+    </row>
+    <row r="13" spans="1:9" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B13" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="49"/>
-[...9 lines deleted...]
-      <c r="A13" s="2" t="s">
+      <c r="C13" s="121"/>
+      <c r="D13" s="107"/>
+      <c r="E13" s="106"/>
+      <c r="F13" s="129"/>
+      <c r="G13" s="118"/>
+      <c r="H13" s="119"/>
+      <c r="I13" s="107"/>
+    </row>
+    <row r="14" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="4" t="s">
+      <c r="B14" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="C13" s="44" t="s">
-[...15 lines deleted...]
-      <c r="I13" s="44" t="s">
+      <c r="C14" s="121"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="117" t="s">
         <v>84</v>
       </c>
-      <c r="J13" s="16"/>
-[...2 lines deleted...]
-      <c r="A14" s="2" t="s">
+      <c r="F14" s="117" t="s">
+        <v>84</v>
+      </c>
+      <c r="G14" s="118"/>
+      <c r="H14" s="117" t="s">
+        <v>73</v>
+      </c>
+      <c r="I14" s="29"/>
+    </row>
+    <row r="15" spans="1:9" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="4" t="s">
+      <c r="B15" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="C14" s="48"/>
-[...9 lines deleted...]
-      <c r="A15" s="2" t="s">
+      <c r="C15" s="122"/>
+      <c r="D15" s="139" t="s">
+        <v>121</v>
+      </c>
+      <c r="E15" s="118"/>
+      <c r="F15" s="118"/>
+      <c r="G15" s="118"/>
+      <c r="H15" s="130"/>
+      <c r="I15" s="11"/>
+    </row>
+    <row r="16" spans="1:9" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="4" t="s">
+      <c r="B16" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="C15" s="48"/>
-[...11 lines deleted...]
-      <c r="A16" s="2" t="s">
+      <c r="C16" s="70"/>
+      <c r="D16" s="130"/>
+      <c r="E16" s="118"/>
+      <c r="F16" s="118"/>
+      <c r="G16" s="118"/>
+      <c r="H16" s="130"/>
+      <c r="I16" s="11"/>
+    </row>
+    <row r="17" spans="1:9" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B16" s="4" t="s">
+      <c r="B17" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="C16" s="48"/>
-[...9 lines deleted...]
-      <c r="A17" s="2" t="s">
+      <c r="C17" s="70"/>
+      <c r="D17" s="130"/>
+      <c r="E17" s="119"/>
+      <c r="F17" s="129"/>
+      <c r="G17" s="119"/>
+      <c r="H17" s="132"/>
+      <c r="I17" s="11"/>
+    </row>
+    <row r="18" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="4" t="s">
+      <c r="B18" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="C17" s="49"/>
-[...9 lines deleted...]
-      <c r="A18" s="2" t="s">
+      <c r="C18" s="70"/>
+      <c r="D18" s="132"/>
+      <c r="E18" s="14"/>
+      <c r="F18" s="43"/>
+      <c r="G18" s="11"/>
+      <c r="I18" s="8"/>
+    </row>
+    <row r="19" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B18" s="4" t="s">
+      <c r="B19" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="C18" s="31"/>
-[...9 lines deleted...]
-      <c r="A19" s="2" t="s">
+      <c r="C19" s="70"/>
+      <c r="D19" s="8"/>
+      <c r="E19" s="8"/>
+      <c r="F19" s="8"/>
+      <c r="G19" s="11"/>
+      <c r="I19" s="8"/>
+    </row>
+    <row r="20" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="B19" s="4" t="s">
+      <c r="B20" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="C19" s="31"/>
-[...9 lines deleted...]
-      <c r="A20" s="2" t="s">
+      <c r="C20" s="70"/>
+      <c r="D20" s="8"/>
+      <c r="E20" s="8"/>
+      <c r="F20" s="8"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="8"/>
+      <c r="I20" s="8"/>
+    </row>
+    <row r="21" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="B20" s="2" t="s">
+      <c r="B21" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="C20" s="29"/>
-[...28 lines deleted...]
-      <c r="C23" s="72" t="s">
+      <c r="C21" s="71"/>
+      <c r="D21" s="9"/>
+      <c r="E21" s="9"/>
+      <c r="F21" s="9"/>
+      <c r="G21" s="9"/>
+      <c r="H21" s="9"/>
+      <c r="I21" s="9"/>
+    </row>
+    <row r="22" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="23" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C23" s="3"/>
+      <c r="D23" s="3"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="3"/>
+      <c r="G23" s="3"/>
+      <c r="H23" s="3"/>
+      <c r="I23" s="3"/>
+    </row>
+    <row r="24" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C24" s="97" t="s">
         <v>33</v>
       </c>
-      <c r="D23" s="72"/>
-[...10 lines deleted...]
-      <c r="C24" s="12" t="s">
+      <c r="D24" s="98"/>
+      <c r="E24" s="98"/>
+      <c r="F24" s="98"/>
+      <c r="G24" s="98"/>
+      <c r="H24" s="98"/>
+      <c r="I24" s="99"/>
+    </row>
+    <row r="25" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A25" s="93"/>
+      <c r="B25" s="125"/>
+      <c r="C25" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="D24" s="11" t="s">
+      <c r="D25" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="E24" s="13" t="s">
+      <c r="E25" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="F24" s="11" t="s">
+      <c r="F25" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="G24" s="11" t="s">
+      <c r="G25" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="H24" s="13" t="s">
+      <c r="H25" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="I24" s="12" t="s">
+      <c r="I25" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="J24" s="12"/>
-[...30 lines deleted...]
-      <c r="A26" s="2" t="s">
+    </row>
+    <row r="26" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="126"/>
+      <c r="B26" s="127"/>
+      <c r="C26" s="68">
+        <v>46284</v>
+      </c>
+      <c r="D26" s="6">
+        <v>46298</v>
+      </c>
+      <c r="E26" s="6">
+        <v>46312</v>
+      </c>
+      <c r="F26" s="6">
+        <v>46333</v>
+      </c>
+      <c r="G26" s="6">
+        <v>46347</v>
+      </c>
+      <c r="H26" s="20">
+        <v>46361</v>
+      </c>
+      <c r="I26" s="20">
+        <v>46375</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="41.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B26" s="4" t="s">
+      <c r="B27" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="C26" s="27"/>
-[...21 lines deleted...]
-      <c r="A27" s="2" t="s">
+      <c r="C27" s="72"/>
+      <c r="E27" s="17"/>
+      <c r="F27" s="137" t="s">
+        <v>72</v>
+      </c>
+      <c r="G27" s="25"/>
+      <c r="H27" s="134" t="s">
+        <v>65</v>
+      </c>
+      <c r="I27" s="25"/>
+    </row>
+    <row r="28" spans="1:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B27" s="4" t="s">
+      <c r="B28" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C27" s="27"/>
-[...9 lines deleted...]
-      <c r="A28" s="2" t="s">
+      <c r="C28" s="70"/>
+      <c r="D28" s="117" t="s">
+        <v>122</v>
+      </c>
+      <c r="E28" s="11"/>
+      <c r="F28" s="118"/>
+      <c r="G28" s="117" t="s">
+        <v>66</v>
+      </c>
+      <c r="H28" s="135"/>
+      <c r="I28" s="117" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B28" s="4" t="s">
+      <c r="B29" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C28" s="27"/>
-[...9 lines deleted...]
-      <c r="A29" s="2" t="s">
+      <c r="C29" s="70"/>
+      <c r="D29" s="130"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="118"/>
+      <c r="G29" s="118"/>
+      <c r="H29" s="135"/>
+      <c r="I29" s="118"/>
+    </row>
+    <row r="30" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B29" s="4" t="s">
+      <c r="B30" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C29" s="27"/>
-[...9 lines deleted...]
-      <c r="A30" s="2" t="s">
+      <c r="C30" s="70"/>
+      <c r="D30" s="131"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="118"/>
+      <c r="G30" s="118"/>
+      <c r="H30" s="135"/>
+      <c r="I30" s="118"/>
+    </row>
+    <row r="31" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B30" s="4" t="s">
+      <c r="B31" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="C30" s="71" t="s">
-[...19 lines deleted...]
-      <c r="A31" s="2" t="s">
+      <c r="C31" s="73"/>
+      <c r="D31" s="132"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="118"/>
+      <c r="G31" s="119"/>
+      <c r="H31" s="135"/>
+      <c r="I31" s="119"/>
+    </row>
+    <row r="32" spans="1:9" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B31" s="4" t="s">
+      <c r="B32" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="C31" s="48"/>
-[...11 lines deleted...]
-      <c r="A32" s="2" t="s">
+      <c r="C32" s="73"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="118"/>
+      <c r="H32" s="135"/>
+      <c r="I32" s="105" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B32" s="4" t="s">
+      <c r="B33" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="C32" s="48"/>
-[...9 lines deleted...]
-      <c r="A33" s="2" t="s">
+      <c r="C33" s="73"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="118"/>
+      <c r="H33" s="135"/>
+      <c r="I33" s="106"/>
+    </row>
+    <row r="34" spans="1:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B33" s="4" t="s">
+      <c r="B34" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="C33" s="48"/>
-[...9 lines deleted...]
-      <c r="A34" s="2" t="s">
+      <c r="C34" s="69"/>
+      <c r="E34" s="11"/>
+      <c r="F34" s="119"/>
+      <c r="H34" s="136"/>
+      <c r="I34" s="106"/>
+    </row>
+    <row r="35" spans="1:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B34" s="4" t="s">
+      <c r="B35" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="C34" s="49"/>
-[...9 lines deleted...]
-      <c r="A35" s="2" t="s">
+      <c r="C35" s="74"/>
+      <c r="E35" s="11"/>
+      <c r="F35" s="8"/>
+      <c r="H35" s="8"/>
+      <c r="I35" s="106"/>
+    </row>
+    <row r="36" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B35" s="4" t="s">
+      <c r="B36" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="C35" s="30"/>
-[...9 lines deleted...]
-      <c r="A36" s="2" t="s">
+      <c r="C36" s="74"/>
+      <c r="E36" s="8"/>
+      <c r="F36" s="8"/>
+      <c r="G36" s="37"/>
+      <c r="H36" s="8"/>
+      <c r="I36" s="107"/>
+    </row>
+    <row r="37" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="B36" s="2" t="s">
+      <c r="B37" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="C36" s="25"/>
-[...9 lines deleted...]
-      <c r="A37" s="2" t="s">
+      <c r="C37" s="74"/>
+      <c r="D37" s="8"/>
+      <c r="E37" s="8"/>
+      <c r="F37" s="8"/>
+      <c r="G37" s="37"/>
+      <c r="H37" s="8"/>
+      <c r="I37" s="14"/>
+    </row>
+    <row r="38" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="B37" s="2" t="s">
+      <c r="B38" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="C37" s="25"/>
-[...72 lines deleted...]
-    <row r="53" spans="10:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="C38" s="71"/>
+      <c r="D38" s="9"/>
+      <c r="E38" s="9"/>
+      <c r="F38" s="9"/>
+      <c r="G38" s="44"/>
+      <c r="H38" s="9"/>
+      <c r="I38" s="9"/>
+    </row>
+    <row r="40" spans="1:9" ht="28.5" x14ac:dyDescent="0.25">
+      <c r="A40" s="113" t="s">
+        <v>34</v>
+      </c>
+      <c r="B40" s="113"/>
+      <c r="C40" s="113"/>
+      <c r="D40" s="113"/>
+      <c r="E40" s="113"/>
+      <c r="F40" s="113"/>
+      <c r="G40" s="113"/>
+      <c r="H40" s="113"/>
+      <c r="I40" s="113"/>
+    </row>
   </sheetData>
-  <mergeCells count="34">
-[...5 lines deleted...]
-    <mergeCell ref="G26:G29"/>
+  <mergeCells count="27">
+    <mergeCell ref="A40:I40"/>
+    <mergeCell ref="H27:H34"/>
+    <mergeCell ref="F27:F34"/>
+    <mergeCell ref="G28:G31"/>
+    <mergeCell ref="C12:C15"/>
+    <mergeCell ref="A25:B26"/>
+    <mergeCell ref="C24:I24"/>
+    <mergeCell ref="H14:H17"/>
+    <mergeCell ref="F14:F17"/>
+    <mergeCell ref="E14:E17"/>
+    <mergeCell ref="G10:G17"/>
+    <mergeCell ref="D15:D18"/>
+    <mergeCell ref="I32:I36"/>
+    <mergeCell ref="I10:I13"/>
+    <mergeCell ref="I28:I31"/>
     <mergeCell ref="A1:B4"/>
-    <mergeCell ref="A7:B8"/>
-[...25 lines deleted...]
-    <mergeCell ref="H30:H33"/>
+    <mergeCell ref="C1:I4"/>
+    <mergeCell ref="C7:I7"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A8:B9"/>
+    <mergeCell ref="F10:F13"/>
+    <mergeCell ref="H10:H13"/>
+    <mergeCell ref="E10:E13"/>
+    <mergeCell ref="D28:D31"/>
+    <mergeCell ref="D10:D13"/>
+    <mergeCell ref="C10:C11"/>
   </mergeCells>
-  <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="48" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:P43"/>
+  <dimension ref="A1:P45"/>
   <sheetViews>
-    <sheetView topLeftCell="A3" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="M36" sqref="M36"/>
+    <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="E10" sqref="E10:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.5703125" customWidth="1"/>
     <col min="2" max="2" width="12" customWidth="1"/>
-    <col min="3" max="9" width="25.7109375" style="1" customWidth="1"/>
-    <col min="10" max="10" width="25.7109375" customWidth="1"/>
+    <col min="3" max="14" width="25.7109375" style="1" customWidth="1"/>
+    <col min="15" max="15" width="25.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="65" t="s">
+    <row r="1" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A1" s="91" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="66"/>
-[...66 lines deleted...]
-      <c r="C7" s="68" t="s">
+      <c r="B1" s="92"/>
+      <c r="C1" s="91" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="91"/>
+      <c r="E1" s="92"/>
+      <c r="F1" s="92"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="92"/>
+      <c r="I1" s="92"/>
+      <c r="J1" s="92"/>
+      <c r="K1" s="92"/>
+      <c r="L1" s="92"/>
+      <c r="M1" s="92"/>
+      <c r="N1" s="92"/>
+    </row>
+    <row r="2" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A2" s="92"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
+      <c r="I2" s="92"/>
+      <c r="J2" s="92"/>
+      <c r="K2" s="92"/>
+      <c r="L2" s="92"/>
+      <c r="M2" s="92"/>
+      <c r="N2" s="92"/>
+    </row>
+    <row r="3" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A3" s="92"/>
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
+      <c r="I3" s="92"/>
+      <c r="J3" s="92"/>
+      <c r="K3" s="92"/>
+      <c r="L3" s="92"/>
+      <c r="M3" s="92"/>
+      <c r="N3" s="92"/>
+    </row>
+    <row r="4" spans="1:16" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="92"/>
+      <c r="B4" s="92"/>
+      <c r="C4" s="92"/>
+      <c r="D4" s="92"/>
+      <c r="E4" s="92"/>
+      <c r="F4" s="92"/>
+      <c r="G4" s="92"/>
+      <c r="H4" s="92"/>
+      <c r="I4" s="92"/>
+      <c r="J4" s="92"/>
+      <c r="K4" s="92"/>
+      <c r="L4" s="92"/>
+      <c r="M4" s="92"/>
+      <c r="N4" s="92"/>
+    </row>
+    <row r="5" spans="1:16" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="100"/>
+      <c r="B5" s="100"/>
+      <c r="C5" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" s="15"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="4"/>
+      <c r="K5" s="4"/>
+      <c r="L5" s="4"/>
+      <c r="M5" s="4"/>
+      <c r="N5" s="4"/>
+    </row>
+    <row r="6" spans="1:16" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="101"/>
+      <c r="B6" s="101"/>
+      <c r="C6" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6" s="15"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="4"/>
+      <c r="O6" s="3"/>
+      <c r="P6" s="3"/>
+    </row>
+    <row r="7" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C7" s="153" t="s">
         <v>1</v>
       </c>
-      <c r="D7" s="69"/>
-[...10 lines deleted...]
-      <c r="C8" s="11" t="s">
+      <c r="D7" s="154"/>
+      <c r="E7" s="154"/>
+      <c r="F7" s="154"/>
+      <c r="G7" s="154"/>
+      <c r="H7" s="154"/>
+      <c r="I7" s="154"/>
+      <c r="J7" s="154"/>
+      <c r="K7" s="154"/>
+      <c r="L7" s="154"/>
+      <c r="M7" s="154"/>
+      <c r="N7" s="154"/>
+      <c r="O7" s="155"/>
+      <c r="P7" s="3"/>
+    </row>
+    <row r="8" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="93"/>
+      <c r="B8" s="125"/>
+      <c r="C8" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D8" s="12" t="s">
+      <c r="D8" s="150"/>
+      <c r="E8" s="81" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="13" t="s">
+      <c r="F8" s="82"/>
+      <c r="G8" s="64"/>
+      <c r="H8" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="F8" s="11" t="s">
+      <c r="I8" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="G8" s="11" t="s">
+      <c r="J8" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="H8" s="13" t="s">
+      <c r="K8" s="81" t="s">
         <v>7</v>
       </c>
-      <c r="I8" s="12" t="s">
+      <c r="L8" s="161"/>
+      <c r="M8" s="82"/>
+      <c r="N8" s="81" t="s">
         <v>8</v>
       </c>
-      <c r="J8" s="12"/>
-[...29 lines deleted...]
-    <row r="10" spans="1:11" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="O8" s="82"/>
+      <c r="P8" s="3"/>
+    </row>
+    <row r="9" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="126"/>
+      <c r="B9" s="127"/>
+      <c r="C9" s="151">
+        <v>46283</v>
+      </c>
+      <c r="D9" s="152"/>
+      <c r="E9" s="83">
+        <v>46297</v>
+      </c>
+      <c r="F9" s="84"/>
+      <c r="G9" s="65">
+        <v>46304</v>
+      </c>
+      <c r="H9" s="19">
+        <v>46311</v>
+      </c>
+      <c r="I9" s="19">
+        <v>46332</v>
+      </c>
+      <c r="J9" s="19">
+        <v>46346</v>
+      </c>
+      <c r="K9" s="83">
+        <v>46360</v>
+      </c>
+      <c r="L9" s="162"/>
+      <c r="M9" s="84"/>
+      <c r="N9" s="156">
+        <v>46374</v>
+      </c>
+      <c r="O9" s="157"/>
+      <c r="P9" s="3"/>
+    </row>
+    <row r="10" spans="1:16" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="4" t="s">
+      <c r="B10" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="C10" s="27"/>
-[...16 lines deleted...]
-    <row r="11" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C10" s="164" t="s">
+        <v>102</v>
+      </c>
+      <c r="D10" s="164" t="s">
+        <v>111</v>
+      </c>
+      <c r="E10" s="106" t="s">
+        <v>125</v>
+      </c>
+      <c r="F10" s="158" t="s">
+        <v>116</v>
+      </c>
+      <c r="G10" s="11"/>
+      <c r="I10" s="110" t="s">
+        <v>74</v>
+      </c>
+      <c r="J10" s="166" t="s">
+        <v>83</v>
+      </c>
+      <c r="K10" s="10"/>
+      <c r="L10" s="23"/>
+      <c r="M10" s="56"/>
+      <c r="N10" s="170" t="s">
+        <v>63</v>
+      </c>
+      <c r="O10" s="128"/>
+      <c r="P10" s="3"/>
+    </row>
+    <row r="11" spans="1:16" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="4" t="s">
+      <c r="B11" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C11" s="27"/>
-[...8 lines deleted...]
-    <row r="12" spans="1:11" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C11" s="138"/>
+      <c r="D11" s="138"/>
+      <c r="E11" s="106"/>
+      <c r="F11" s="159"/>
+      <c r="G11" s="11"/>
+      <c r="I11" s="106"/>
+      <c r="J11" s="89"/>
+      <c r="K11" s="10"/>
+      <c r="L11" s="28"/>
+      <c r="M11" s="56"/>
+      <c r="N11" s="89"/>
+      <c r="O11" s="90"/>
+      <c r="P11" s="3"/>
+    </row>
+    <row r="12" spans="1:16" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="27"/>
-[...8 lines deleted...]
-    <row r="13" spans="1:11" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C12" s="138"/>
+      <c r="D12" s="138"/>
+      <c r="E12" s="106"/>
+      <c r="F12" s="159"/>
+      <c r="G12" s="11"/>
+      <c r="I12" s="106"/>
+      <c r="J12" s="89"/>
+      <c r="K12" s="10"/>
+      <c r="L12" s="28"/>
+      <c r="M12" s="56"/>
+      <c r="N12" s="89"/>
+      <c r="O12" s="90"/>
+      <c r="P12" s="3"/>
+    </row>
+    <row r="13" spans="1:16" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="4" t="s">
+      <c r="B13" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C13" s="27"/>
-[...8 lines deleted...]
-    <row r="14" spans="1:11" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C13" s="165"/>
+      <c r="D13" s="138"/>
+      <c r="E13" s="107"/>
+      <c r="F13" s="160"/>
+      <c r="G13" s="11"/>
+      <c r="I13" s="107"/>
+      <c r="J13" s="167"/>
+      <c r="K13" s="10"/>
+      <c r="L13" s="28"/>
+      <c r="M13" s="48"/>
+      <c r="N13" s="167"/>
+      <c r="O13" s="129"/>
+      <c r="P13" s="3"/>
+    </row>
+    <row r="14" spans="1:16" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="4" t="s">
+      <c r="B14" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="C14" s="27"/>
-[...10 lines deleted...]
-    <row r="15" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C14" s="120" t="s">
+        <v>103</v>
+      </c>
+      <c r="D14" s="165"/>
+      <c r="E14" s="117" t="s">
+        <v>115</v>
+      </c>
+      <c r="F14" s="11"/>
+      <c r="G14" s="11"/>
+      <c r="H14" s="109" t="s">
+        <v>94</v>
+      </c>
+      <c r="J14" s="111" t="s">
+        <v>76</v>
+      </c>
+      <c r="K14" s="105" t="s">
+        <v>77</v>
+      </c>
+      <c r="L14" s="105" t="s">
+        <v>97</v>
+      </c>
+      <c r="M14" s="173" t="s">
+        <v>99</v>
+      </c>
+      <c r="N14" s="168" t="s">
+        <v>79</v>
+      </c>
+      <c r="O14" s="105" t="s">
+        <v>98</v>
+      </c>
+      <c r="P14" s="3"/>
+    </row>
+    <row r="15" spans="1:16" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="4" t="s">
+      <c r="B15" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="C15" s="27"/>
-[...13 lines deleted...]
-    <row r="16" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C15" s="115"/>
+      <c r="D15" s="69"/>
+      <c r="E15" s="130"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="11"/>
+      <c r="H15" s="103"/>
+      <c r="I15" s="168" t="s">
+        <v>61</v>
+      </c>
+      <c r="J15" s="87"/>
+      <c r="K15" s="106"/>
+      <c r="L15" s="106"/>
+      <c r="M15" s="173"/>
+      <c r="N15" s="123"/>
+      <c r="O15" s="106"/>
+      <c r="P15" s="3"/>
+    </row>
+    <row r="16" spans="1:16" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="4" t="s">
+      <c r="B16" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="C16" s="27"/>
-[...12 lines deleted...]
-    <row r="17" spans="1:16" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C16" s="115"/>
+      <c r="D16" s="69"/>
+      <c r="E16" s="130"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="11"/>
+      <c r="H16" s="103"/>
+      <c r="I16" s="123"/>
+      <c r="J16" s="87"/>
+      <c r="K16" s="106"/>
+      <c r="L16" s="106"/>
+      <c r="M16" s="173"/>
+      <c r="N16" s="123"/>
+      <c r="O16" s="106"/>
+      <c r="P16" s="3"/>
+    </row>
+    <row r="17" spans="1:16" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="4" t="s">
+      <c r="B17" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="C17" s="27"/>
-[...8 lines deleted...]
-      <c r="P17" s="7"/>
+      <c r="C17" s="116"/>
+      <c r="D17" s="69"/>
+      <c r="E17" s="132"/>
+      <c r="F17" s="11"/>
+      <c r="G17" s="11"/>
+      <c r="H17" s="104"/>
+      <c r="I17" s="123"/>
+      <c r="J17" s="112"/>
+      <c r="K17" s="107"/>
+      <c r="L17" s="107"/>
+      <c r="M17" s="173"/>
+      <c r="N17" s="169"/>
+      <c r="O17" s="106"/>
+      <c r="P17" s="3"/>
     </row>
     <row r="18" spans="1:16" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B18" s="4" t="s">
+      <c r="B18" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="C18" s="27"/>
-[...6 lines deleted...]
-      <c r="J18" s="76"/>
+      <c r="C18" s="69"/>
+      <c r="D18" s="69"/>
+      <c r="E18" s="29"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="11"/>
+      <c r="H18" s="11"/>
+      <c r="I18" s="169"/>
+      <c r="J18" s="36"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="174"/>
+      <c r="N18" s="10"/>
+      <c r="O18" s="55"/>
+      <c r="P18" s="3"/>
     </row>
     <row r="19" spans="1:16" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="4" t="s">
+      <c r="B19" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="C19" s="27"/>
-[...6 lines deleted...]
-      <c r="J19" s="17"/>
+      <c r="C19" s="74"/>
+      <c r="D19" s="74"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="11"/>
+      <c r="H19" s="11"/>
+      <c r="J19" s="10"/>
+      <c r="K19" s="26"/>
+      <c r="L19" s="26"/>
+      <c r="M19" s="26"/>
+      <c r="N19" s="10"/>
+      <c r="O19" s="50"/>
+      <c r="P19" s="3"/>
     </row>
     <row r="20" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="B20" s="4" t="s">
+      <c r="B20" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="C20" s="28"/>
-[...6 lines deleted...]
-      <c r="J20" s="17"/>
+      <c r="C20" s="74"/>
+      <c r="D20" s="74"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="11"/>
+      <c r="I20" s="8"/>
+      <c r="J20" s="36"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="10"/>
+      <c r="O20" s="50"/>
+      <c r="P20" s="3"/>
     </row>
     <row r="21" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="C21" s="29"/>
-[...15 lines deleted...]
-      <c r="I22" s="5"/>
+      <c r="C21" s="71"/>
+      <c r="D21" s="71"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="24"/>
+      <c r="I21" s="9"/>
+      <c r="J21" s="9"/>
+      <c r="K21" s="9"/>
+      <c r="L21" s="9"/>
+      <c r="M21" s="9"/>
+      <c r="N21" s="9"/>
+      <c r="O21" s="53"/>
+      <c r="P21" s="3"/>
+    </row>
+    <row r="22" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E22" s="16"/>
+      <c r="F22" s="16"/>
+      <c r="G22" s="16"/>
+      <c r="H22" s="16"/>
+      <c r="O22" s="51"/>
+      <c r="P22" s="3"/>
     </row>
     <row r="23" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
+      <c r="J23" s="3"/>
+      <c r="K23" s="3"/>
+      <c r="L23" s="3"/>
+      <c r="M23" s="3"/>
+      <c r="N23" s="3"/>
+      <c r="O23" s="3"/>
+      <c r="P23" s="3"/>
     </row>
     <row r="24" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C24" s="68" t="s">
+      <c r="C24" s="153" t="s">
         <v>33</v>
       </c>
-      <c r="D24" s="69"/>
-[...11 lines deleted...]
-      <c r="C25" s="12" t="s">
+      <c r="D24" s="154"/>
+      <c r="E24" s="154"/>
+      <c r="F24" s="154"/>
+      <c r="G24" s="154"/>
+      <c r="H24" s="154"/>
+      <c r="I24" s="154"/>
+      <c r="J24" s="154"/>
+      <c r="K24" s="154"/>
+      <c r="L24" s="154"/>
+      <c r="M24" s="154"/>
+      <c r="N24" s="154"/>
+      <c r="O24" s="155"/>
+      <c r="P24" s="3"/>
+    </row>
+    <row r="25" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="93"/>
+      <c r="B25" s="125"/>
+      <c r="C25" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D25" s="11" t="s">
+      <c r="D25" s="150"/>
+      <c r="E25" s="81" t="s">
         <v>3</v>
       </c>
-      <c r="E25" s="13" t="s">
+      <c r="F25" s="82"/>
+      <c r="G25" s="64"/>
+      <c r="H25" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="F25" s="11" t="s">
+      <c r="I25" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="G25" s="11" t="s">
+      <c r="J25" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="H25" s="13" t="s">
+      <c r="K25" s="81" t="s">
         <v>7</v>
       </c>
-      <c r="I25" s="12" t="s">
+      <c r="L25" s="161"/>
+      <c r="M25" s="82"/>
+      <c r="N25" s="171" t="s">
         <v>8</v>
       </c>
-      <c r="J25" s="12"/>
+      <c r="O25" s="172"/>
+      <c r="P25" s="3"/>
     </row>
     <row r="26" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="53"/>
-[...24 lines deleted...]
-      </c>
+      <c r="A26" s="126"/>
+      <c r="B26" s="127"/>
+      <c r="C26" s="151">
+        <v>46284</v>
+      </c>
+      <c r="D26" s="152"/>
+      <c r="E26" s="83">
+        <v>46298</v>
+      </c>
+      <c r="F26" s="84"/>
+      <c r="G26" s="65">
+        <v>46305</v>
+      </c>
+      <c r="H26" s="19">
+        <v>46312</v>
+      </c>
+      <c r="I26" s="19">
+        <v>46333</v>
+      </c>
+      <c r="J26" s="19">
+        <v>46347</v>
+      </c>
+      <c r="K26" s="83">
+        <v>46361</v>
+      </c>
+      <c r="L26" s="162"/>
+      <c r="M26" s="84"/>
+      <c r="N26" s="83">
+        <v>46375</v>
+      </c>
+      <c r="O26" s="84"/>
+      <c r="P26" s="3"/>
     </row>
     <row r="27" spans="1:16" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B27" s="2" t="s">
+      <c r="B27" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="C27" s="47" t="s">
-[...18 lines deleted...]
-      </c>
+      <c r="C27" s="114" t="s">
+        <v>106</v>
+      </c>
+      <c r="D27" s="163"/>
+      <c r="F27" s="102" t="s">
+        <v>119</v>
+      </c>
+      <c r="G27" s="137" t="s">
+        <v>86</v>
+      </c>
+      <c r="H27" s="111" t="s">
+        <v>68</v>
+      </c>
+      <c r="I27" s="110" t="s">
+        <v>57</v>
+      </c>
+      <c r="J27" s="110" t="s">
+        <v>70</v>
+      </c>
+      <c r="K27" s="110" t="s">
+        <v>70</v>
+      </c>
+      <c r="L27" s="13"/>
+      <c r="M27" s="60"/>
+      <c r="N27" s="87" t="s">
+        <v>61</v>
+      </c>
+      <c r="O27" s="123"/>
+      <c r="P27" s="3"/>
     </row>
     <row r="28" spans="1:16" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="2" t="s">
+      <c r="B28" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C28" s="48"/>
-[...6 lines deleted...]
-      <c r="J28" s="79"/>
+      <c r="C28" s="145"/>
+      <c r="D28" s="146"/>
+      <c r="F28" s="103"/>
+      <c r="G28" s="130"/>
+      <c r="H28" s="87"/>
+      <c r="I28" s="106"/>
+      <c r="J28" s="106"/>
+      <c r="K28" s="106"/>
+      <c r="L28" s="10"/>
+      <c r="M28" s="42"/>
+      <c r="N28" s="87"/>
+      <c r="O28" s="123"/>
+      <c r="P28" s="3"/>
     </row>
     <row r="29" spans="1:16" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B29" s="2" t="s">
+      <c r="B29" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C29" s="48"/>
-[...6 lines deleted...]
-      <c r="J29" s="79"/>
+      <c r="C29" s="145"/>
+      <c r="D29" s="146"/>
+      <c r="F29" s="103"/>
+      <c r="G29" s="130"/>
+      <c r="H29" s="87"/>
+      <c r="I29" s="106"/>
+      <c r="J29" s="106"/>
+      <c r="K29" s="106"/>
+      <c r="L29" s="10"/>
+      <c r="M29" s="42"/>
+      <c r="N29" s="87"/>
+      <c r="O29" s="123"/>
+      <c r="P29" s="3"/>
     </row>
     <row r="30" spans="1:16" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B30" s="2" t="s">
+      <c r="B30" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C30" s="49"/>
-[...8 lines deleted...]
-    <row r="31" spans="1:16" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C30" s="145"/>
+      <c r="D30" s="146"/>
+      <c r="F30" s="103"/>
+      <c r="G30" s="132"/>
+      <c r="H30" s="112"/>
+      <c r="I30" s="106"/>
+      <c r="J30" s="107"/>
+      <c r="K30" s="107"/>
+      <c r="L30" s="12"/>
+      <c r="M30" s="47"/>
+      <c r="N30" s="87"/>
+      <c r="O30" s="123"/>
+      <c r="P30" s="3"/>
+    </row>
+    <row r="31" spans="1:16" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B31" s="4" t="s">
+      <c r="B31" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="C31" s="30"/>
-[...10 lines deleted...]
-    <row r="32" spans="1:16" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C31" s="143" t="s">
+        <v>110</v>
+      </c>
+      <c r="D31" s="144"/>
+      <c r="F31" s="103"/>
+      <c r="G31" s="140" t="s">
+        <v>86</v>
+      </c>
+      <c r="H31" s="105" t="s">
+        <v>67</v>
+      </c>
+      <c r="I31" s="123"/>
+      <c r="K31" s="111" t="s">
+        <v>78</v>
+      </c>
+      <c r="L31" s="175"/>
+      <c r="M31" s="168"/>
+      <c r="N31" s="105" t="s">
+        <v>50</v>
+      </c>
+      <c r="O31" s="54"/>
+      <c r="P31" s="3"/>
+    </row>
+    <row r="32" spans="1:16" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B32" s="4" t="s">
+      <c r="B32" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="C32" s="28"/>
-[...8 lines deleted...]
-    <row r="33" spans="1:10" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C32" s="145"/>
+      <c r="D32" s="146"/>
+      <c r="F32" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="G32" s="141"/>
+      <c r="H32" s="106"/>
+      <c r="I32" s="123"/>
+      <c r="J32" s="168" t="s">
+        <v>67</v>
+      </c>
+      <c r="K32" s="87"/>
+      <c r="L32" s="88"/>
+      <c r="M32" s="123"/>
+      <c r="N32" s="106"/>
+      <c r="O32" s="54"/>
+      <c r="P32" s="3"/>
+    </row>
+    <row r="33" spans="1:16" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B33" s="4" t="s">
+      <c r="B33" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="C33" s="28"/>
-[...8 lines deleted...]
-    <row r="34" spans="1:10" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C33" s="145"/>
+      <c r="D33" s="146"/>
+      <c r="F33" s="106"/>
+      <c r="G33" s="141"/>
+      <c r="H33" s="106"/>
+      <c r="I33" s="123"/>
+      <c r="J33" s="106"/>
+      <c r="K33" s="87"/>
+      <c r="L33" s="88"/>
+      <c r="M33" s="123"/>
+      <c r="N33" s="106"/>
+      <c r="O33" s="54"/>
+      <c r="P33" s="3"/>
+    </row>
+    <row r="34" spans="1:16" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B34" s="4" t="s">
+      <c r="B34" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="C34" s="28"/>
-[...8 lines deleted...]
-    <row r="35" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C34" s="147"/>
+      <c r="D34" s="148"/>
+      <c r="F34" s="106"/>
+      <c r="G34" s="142"/>
+      <c r="H34" s="107"/>
+      <c r="I34" s="169"/>
+      <c r="J34" s="106"/>
+      <c r="K34" s="112"/>
+      <c r="L34" s="176"/>
+      <c r="M34" s="169"/>
+      <c r="N34" s="107"/>
+      <c r="O34" s="54"/>
+      <c r="P34" s="3"/>
+    </row>
+    <row r="35" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B35" s="4" t="s">
+      <c r="B35" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="C35" s="28"/>
-[...8 lines deleted...]
-    <row r="36" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C35" s="74"/>
+      <c r="D35" s="74"/>
+      <c r="F35" s="107"/>
+      <c r="G35" s="8"/>
+      <c r="H35" s="8"/>
+      <c r="I35" s="8"/>
+      <c r="J35" s="107"/>
+      <c r="K35" s="8"/>
+      <c r="L35" s="26"/>
+      <c r="M35" s="26"/>
+      <c r="N35" s="42"/>
+      <c r="O35" s="54"/>
+      <c r="P35" s="3"/>
+    </row>
+    <row r="36" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B36" s="4" t="s">
+      <c r="B36" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="C36" s="28"/>
-[...8 lines deleted...]
-    <row r="37" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C36" s="74"/>
+      <c r="D36" s="74"/>
+      <c r="E36" s="41"/>
+      <c r="F36" s="8"/>
+      <c r="G36" s="8"/>
+      <c r="H36" s="26"/>
+      <c r="I36" s="8"/>
+      <c r="J36" s="8"/>
+      <c r="K36" s="8"/>
+      <c r="L36" s="26"/>
+      <c r="M36" s="26"/>
+      <c r="N36" s="42"/>
+      <c r="O36" s="54"/>
+      <c r="P36" s="3"/>
+    </row>
+    <row r="37" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="B37" s="4" t="s">
+      <c r="B37" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="C37" s="28"/>
-[...8 lines deleted...]
-    <row r="38" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C37" s="74"/>
+      <c r="D37" s="74"/>
+      <c r="E37" s="8"/>
+      <c r="F37" s="8"/>
+      <c r="G37" s="8"/>
+      <c r="H37" s="8"/>
+      <c r="I37" s="8"/>
+      <c r="J37" s="8"/>
+      <c r="K37" s="8"/>
+      <c r="L37" s="8"/>
+      <c r="M37" s="8"/>
+      <c r="N37" s="8"/>
+      <c r="O37" s="54"/>
+      <c r="P37" s="3"/>
+    </row>
+    <row r="38" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="4" t="s">
+      <c r="B38" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="C38" s="29"/>
-[...8 lines deleted...]
-    <row r="39" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C38" s="71"/>
+      <c r="D38" s="71"/>
+      <c r="E38" s="9"/>
+      <c r="F38" s="9"/>
+      <c r="G38" s="9"/>
+      <c r="H38" s="9"/>
+      <c r="I38" s="9"/>
+      <c r="J38" s="9"/>
+      <c r="K38" s="9"/>
+      <c r="L38" s="9"/>
+      <c r="M38" s="9"/>
+      <c r="N38" s="9"/>
+      <c r="O38" s="54"/>
+      <c r="P38" s="3"/>
+    </row>
+    <row r="39" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="3"/>
       <c r="B39" s="3"/>
-      <c r="C39" s="6"/>
-[...2 lines deleted...]
-      <c r="F39" s="6"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
       <c r="G39" s="3"/>
-      <c r="H39" s="6"/>
+      <c r="H39" s="3"/>
       <c r="I39" s="3"/>
-    </row>
-[...36 lines deleted...]
-      <c r="D43" s="43"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="3"/>
+      <c r="O39" s="51"/>
+      <c r="P39" s="3"/>
+    </row>
+    <row r="40" spans="1:16" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="113" t="s">
+        <v>34</v>
+      </c>
+      <c r="B40" s="113"/>
+      <c r="C40" s="113"/>
+      <c r="D40" s="113"/>
+      <c r="E40" s="113"/>
+      <c r="F40" s="113"/>
+      <c r="G40" s="113"/>
+      <c r="H40" s="113"/>
+      <c r="I40" s="113"/>
+      <c r="J40" s="113"/>
+      <c r="K40" s="113"/>
+      <c r="L40" s="113"/>
+      <c r="M40" s="113"/>
+      <c r="N40" s="113"/>
+      <c r="O40" s="3"/>
+      <c r="P40" s="3"/>
+    </row>
+    <row r="42" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="F42" s="66"/>
+      <c r="G42" s="66"/>
+      <c r="H42" s="66"/>
+      <c r="I42" s="66"/>
+    </row>
+    <row r="43" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="F43" s="66"/>
+      <c r="G43" s="66"/>
+      <c r="H43" s="66"/>
+      <c r="I43" s="66"/>
+    </row>
+    <row r="44" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="F44" s="66"/>
+      <c r="G44" s="66"/>
+      <c r="H44" s="66"/>
+      <c r="I44" s="66"/>
+    </row>
+    <row r="45" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="F45" s="66"/>
+      <c r="G45" s="66"/>
+      <c r="H45" s="66"/>
+      <c r="I45" s="66"/>
     </row>
   </sheetData>
-  <mergeCells count="25">
+  <mergeCells count="57">
+    <mergeCell ref="A40:N40"/>
+    <mergeCell ref="H31:H34"/>
+    <mergeCell ref="F27:F31"/>
+    <mergeCell ref="I27:I34"/>
+    <mergeCell ref="F32:F35"/>
+    <mergeCell ref="J27:J30"/>
+    <mergeCell ref="J32:J35"/>
+    <mergeCell ref="K31:M34"/>
+    <mergeCell ref="K27:K30"/>
+    <mergeCell ref="N31:N34"/>
+    <mergeCell ref="L14:L17"/>
+    <mergeCell ref="N14:N17"/>
+    <mergeCell ref="N26:O26"/>
+    <mergeCell ref="N27:O30"/>
+    <mergeCell ref="M14:M18"/>
+    <mergeCell ref="K25:M25"/>
+    <mergeCell ref="K26:M26"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="C27:D30"/>
+    <mergeCell ref="C10:C13"/>
+    <mergeCell ref="C14:C17"/>
+    <mergeCell ref="D10:D14"/>
+    <mergeCell ref="C24:O24"/>
+    <mergeCell ref="H27:H30"/>
+    <mergeCell ref="O14:O17"/>
+    <mergeCell ref="J10:J13"/>
+    <mergeCell ref="K14:K17"/>
+    <mergeCell ref="J14:J17"/>
+    <mergeCell ref="I15:I18"/>
+    <mergeCell ref="E14:E17"/>
+    <mergeCell ref="H14:H17"/>
+    <mergeCell ref="N10:O13"/>
+    <mergeCell ref="N25:O25"/>
     <mergeCell ref="A1:B4"/>
+    <mergeCell ref="C1:N4"/>
     <mergeCell ref="A8:B9"/>
+    <mergeCell ref="I10:I13"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="E10:E13"/>
+    <mergeCell ref="C7:O7"/>
+    <mergeCell ref="N8:O8"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="E8:F8"/>
+    <mergeCell ref="E9:F9"/>
+    <mergeCell ref="F10:F13"/>
+    <mergeCell ref="K8:M8"/>
+    <mergeCell ref="K9:M9"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="E25:F25"/>
+    <mergeCell ref="E26:F26"/>
     <mergeCell ref="A25:B26"/>
-    <mergeCell ref="C1:I4"/>
-[...12 lines deleted...]
-    <mergeCell ref="D27:D30"/>
+    <mergeCell ref="G27:G30"/>
     <mergeCell ref="G31:G34"/>
-    <mergeCell ref="C27:C30"/>
-[...5 lines deleted...]
-    <mergeCell ref="J27:J30"/>
+    <mergeCell ref="C31:D34"/>
+    <mergeCell ref="C25:D25"/>
+    <mergeCell ref="C26:D26"/>
   </mergeCells>
-  <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="38" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="51" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:Z47"/>
   <sheetViews>
-    <sheetView zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <selection activeCell="H26" sqref="H26:I38"/>
+    <sheetView topLeftCell="A4" zoomScale="59" zoomScaleNormal="59" workbookViewId="0">
+      <selection activeCell="K11" sqref="K11:K20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.5703125" customWidth="1"/>
     <col min="2" max="2" width="12" customWidth="1"/>
-    <col min="3" max="9" width="23.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="21.42578125" style="1" customWidth="1"/>
+    <col min="4" max="5" width="24.28515625" style="1" customWidth="1"/>
+    <col min="6" max="8" width="24.5703125" style="1" customWidth="1"/>
+    <col min="9" max="10" width="23.5703125" style="1" customWidth="1"/>
+    <col min="11" max="13" width="23.7109375" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="65" t="s">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A1" s="91" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="66"/>
-[...67 lines deleted...]
-      <c r="C7" s="68" t="s">
+      <c r="B1" s="92"/>
+      <c r="C1" s="91" t="s">
+        <v>36</v>
+      </c>
+      <c r="D1" s="92"/>
+      <c r="E1" s="92"/>
+      <c r="F1" s="92"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="92"/>
+      <c r="I1" s="92"/>
+      <c r="J1" s="92"/>
+      <c r="K1" s="92"/>
+      <c r="L1" s="92"/>
+      <c r="M1" s="92"/>
+    </row>
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A2" s="92"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
+      <c r="I2" s="92"/>
+      <c r="J2" s="92"/>
+      <c r="K2" s="92"/>
+      <c r="L2" s="92"/>
+      <c r="M2" s="92"/>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A3" s="92"/>
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
+      <c r="I3" s="92"/>
+      <c r="J3" s="92"/>
+      <c r="K3" s="92"/>
+      <c r="L3" s="92"/>
+      <c r="M3" s="92"/>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A4" s="92"/>
+      <c r="B4" s="92"/>
+      <c r="C4" s="92"/>
+      <c r="D4" s="92"/>
+      <c r="E4" s="92"/>
+      <c r="F4" s="92"/>
+      <c r="G4" s="92"/>
+      <c r="H4" s="92"/>
+      <c r="I4" s="92"/>
+      <c r="J4" s="92"/>
+      <c r="K4" s="92"/>
+      <c r="L4" s="92"/>
+      <c r="M4" s="92"/>
+    </row>
+    <row r="5" spans="1:14" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="100"/>
+      <c r="B5" s="100"/>
+      <c r="C5" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="4"/>
+      <c r="K5" s="4"/>
+      <c r="L5" s="4"/>
+      <c r="M5" s="4"/>
+    </row>
+    <row r="6" spans="1:14" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="101"/>
+      <c r="B6" s="101"/>
+      <c r="C6" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="3"/>
+    </row>
+    <row r="7" spans="1:14" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C7" s="97" t="s">
         <v>1</v>
       </c>
-      <c r="D7" s="69"/>
-[...10 lines deleted...]
-      <c r="C8" s="11" t="s">
+      <c r="D7" s="98"/>
+      <c r="E7" s="98"/>
+      <c r="F7" s="98"/>
+      <c r="G7" s="98"/>
+      <c r="H7" s="98"/>
+      <c r="I7" s="98"/>
+      <c r="J7" s="98"/>
+      <c r="K7" s="98"/>
+      <c r="L7" s="98"/>
+      <c r="M7" s="99"/>
+      <c r="N7" s="3"/>
+    </row>
+    <row r="8" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="93"/>
+      <c r="B8" s="94"/>
+      <c r="C8" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="D8" s="12" t="s">
+      <c r="D8" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="13" t="s">
+      <c r="E8" s="5"/>
+      <c r="F8" s="81" t="s">
         <v>4</v>
       </c>
-      <c r="F8" s="11" t="s">
+      <c r="G8" s="82"/>
+      <c r="H8" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="G8" s="11" t="s">
+      <c r="I8" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="H8" s="13" t="s">
+      <c r="J8" s="5"/>
+      <c r="K8" s="81" t="s">
         <v>7</v>
       </c>
-      <c r="I8" s="12" t="s">
+      <c r="L8" s="82"/>
+      <c r="M8" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="J8" s="3"/>
-[...27 lines deleted...]
-    <row r="10" spans="1:10" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="N8" s="3"/>
+    </row>
+    <row r="9" spans="1:14" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="95"/>
+      <c r="B9" s="96"/>
+      <c r="C9" s="68">
+        <v>46283</v>
+      </c>
+      <c r="D9" s="6">
+        <v>46297</v>
+      </c>
+      <c r="E9" s="6">
+        <v>46304</v>
+      </c>
+      <c r="F9" s="83">
+        <v>46311</v>
+      </c>
+      <c r="G9" s="84"/>
+      <c r="H9" s="6">
+        <v>46332</v>
+      </c>
+      <c r="I9" s="6">
+        <v>46346</v>
+      </c>
+      <c r="J9" s="6">
+        <v>46353</v>
+      </c>
+      <c r="K9" s="83">
+        <v>46360</v>
+      </c>
+      <c r="L9" s="84"/>
+      <c r="M9" s="6">
+        <v>46374</v>
+      </c>
+      <c r="N9" s="3"/>
+    </row>
+    <row r="10" spans="1:14" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="4" t="s">
+      <c r="B10" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="C10" s="24"/>
-[...8 lines deleted...]
-    <row r="11" spans="1:10" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C10" s="70"/>
+      <c r="D10" s="17"/>
+      <c r="E10" s="10"/>
+      <c r="F10" s="85" t="s">
+        <v>51</v>
+      </c>
+      <c r="G10" s="86"/>
+      <c r="H10" s="10"/>
+      <c r="I10" s="110" t="s">
+        <v>52</v>
+      </c>
+      <c r="K10" s="45"/>
+      <c r="L10" s="11"/>
+      <c r="M10" s="25"/>
+      <c r="N10" s="3"/>
+    </row>
+    <row r="11" spans="1:14" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="4" t="s">
+      <c r="B11" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C11" s="28"/>
-[...8 lines deleted...]
-    <row r="12" spans="1:10" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C11" s="114" t="s">
+        <v>104</v>
+      </c>
+      <c r="D11" s="11"/>
+      <c r="E11" s="10"/>
+      <c r="F11" s="87"/>
+      <c r="G11" s="88"/>
+      <c r="H11" s="10"/>
+      <c r="I11" s="106"/>
+      <c r="K11" s="111" t="s">
+        <v>47</v>
+      </c>
+      <c r="L11" s="11"/>
+      <c r="M11" s="105" t="s">
+        <v>88</v>
+      </c>
+      <c r="N11" s="3"/>
+    </row>
+    <row r="12" spans="1:14" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="28"/>
-[...8 lines deleted...]
-    <row r="13" spans="1:10" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C12" s="115"/>
+      <c r="E12" s="10"/>
+      <c r="F12" s="87"/>
+      <c r="G12" s="88"/>
+      <c r="H12" s="10"/>
+      <c r="I12" s="106"/>
+      <c r="K12" s="87"/>
+      <c r="L12" s="11"/>
+      <c r="M12" s="106"/>
+      <c r="N12" s="3"/>
+    </row>
+    <row r="13" spans="1:14" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="4" t="s">
+      <c r="B13" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C13" s="28"/>
-[...8 lines deleted...]
-    <row r="14" spans="1:10" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C13" s="115"/>
+      <c r="E13" s="10"/>
+      <c r="F13" s="87"/>
+      <c r="G13" s="88"/>
+      <c r="H13" s="10"/>
+      <c r="I13" s="107"/>
+      <c r="K13" s="87"/>
+      <c r="L13" s="11"/>
+      <c r="M13" s="106"/>
+      <c r="N13" s="3"/>
+    </row>
+    <row r="14" spans="1:14" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="4" t="s">
+      <c r="B14" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="C14" s="28"/>
-[...8 lines deleted...]
-    <row r="15" spans="1:10" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C14" s="115"/>
+      <c r="D14" s="105" t="s">
+        <v>112</v>
+      </c>
+      <c r="E14" s="10"/>
+      <c r="F14" s="61"/>
+      <c r="G14" s="61"/>
+      <c r="H14" s="10"/>
+      <c r="I14" s="10"/>
+      <c r="J14" s="10"/>
+      <c r="K14" s="87"/>
+      <c r="L14" s="11"/>
+      <c r="M14" s="106"/>
+      <c r="N14" s="3"/>
+    </row>
+    <row r="15" spans="1:14" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="4" t="s">
+      <c r="B15" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="C15" s="27"/>
-[...8 lines deleted...]
-    <row r="16" spans="1:10" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C15" s="115"/>
+      <c r="D15" s="106"/>
+      <c r="E15" s="10"/>
+      <c r="F15" s="89" t="s">
+        <v>85</v>
+      </c>
+      <c r="G15" s="90"/>
+      <c r="H15" s="10"/>
+      <c r="I15" s="105" t="s">
+        <v>60</v>
+      </c>
+      <c r="J15" s="10"/>
+      <c r="K15" s="87"/>
+      <c r="L15" s="11"/>
+      <c r="M15" s="106"/>
+      <c r="N15" s="3"/>
+    </row>
+    <row r="16" spans="1:14" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="4" t="s">
+      <c r="B16" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="C16" s="27"/>
-[...8 lines deleted...]
-    <row r="17" spans="1:10" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C16" s="115"/>
+      <c r="D16" s="106"/>
+      <c r="E16" s="10"/>
+      <c r="F16" s="89"/>
+      <c r="G16" s="90"/>
+      <c r="H16" s="10"/>
+      <c r="I16" s="108"/>
+      <c r="J16" s="10"/>
+      <c r="K16" s="87"/>
+      <c r="L16" s="11"/>
+      <c r="M16" s="106"/>
+      <c r="N16" s="3"/>
+    </row>
+    <row r="17" spans="1:14" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="4" t="s">
+      <c r="B17" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="C17" s="27"/>
-[...8 lines deleted...]
-    <row r="18" spans="1:10" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C17" s="115"/>
+      <c r="D17" s="107"/>
+      <c r="E17" s="10"/>
+      <c r="F17" s="89"/>
+      <c r="G17" s="90"/>
+      <c r="H17" s="10"/>
+      <c r="I17" s="108"/>
+      <c r="J17" s="10"/>
+      <c r="K17" s="87"/>
+      <c r="L17" s="11"/>
+      <c r="M17" s="106"/>
+      <c r="N17" s="3"/>
+    </row>
+    <row r="18" spans="1:14" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B18" s="4" t="s">
+      <c r="B18" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="C18" s="27"/>
-[...8 lines deleted...]
-    <row r="19" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C18" s="115"/>
+      <c r="E18" s="10"/>
+      <c r="F18" s="89"/>
+      <c r="G18" s="90"/>
+      <c r="H18" s="10"/>
+      <c r="I18" s="108"/>
+      <c r="J18" s="10"/>
+      <c r="K18" s="87"/>
+      <c r="L18" s="11"/>
+      <c r="M18" s="106"/>
+      <c r="N18" s="3"/>
+    </row>
+    <row r="19" spans="1:14" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="4" t="s">
+      <c r="B19" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="C19" s="28"/>
-[...8 lines deleted...]
-    <row r="20" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C19" s="115"/>
+      <c r="E19" s="8"/>
+      <c r="F19" s="29"/>
+      <c r="G19" s="29"/>
+      <c r="H19" s="10"/>
+      <c r="I19" s="29"/>
+      <c r="J19" s="8"/>
+      <c r="K19" s="87"/>
+      <c r="L19" s="11"/>
+      <c r="M19" s="106"/>
+      <c r="N19" s="3"/>
+    </row>
+    <row r="20" spans="1:14" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="B20" s="4" t="s">
+      <c r="B20" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="C20" s="28"/>
-[...8 lines deleted...]
-    <row r="21" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C20" s="116"/>
+      <c r="E20" s="8"/>
+      <c r="F20" s="8"/>
+      <c r="G20" s="8"/>
+      <c r="H20" s="10"/>
+      <c r="I20" s="8"/>
+      <c r="J20" s="8"/>
+      <c r="K20" s="112"/>
+      <c r="L20" s="11"/>
+      <c r="M20" s="107"/>
+      <c r="N20" s="3"/>
+    </row>
+    <row r="21" spans="1:14" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="C21" s="29"/>
-[...18 lines deleted...]
-    <row r="23" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C21" s="71"/>
+      <c r="D21" s="9"/>
+      <c r="E21" s="9"/>
+      <c r="F21" s="9"/>
+      <c r="G21" s="9"/>
+      <c r="H21" s="10"/>
+      <c r="I21" s="9"/>
+      <c r="J21" s="9"/>
+      <c r="K21" s="9"/>
+      <c r="L21" s="9"/>
+      <c r="M21" s="46"/>
+      <c r="N21" s="3"/>
+    </row>
+    <row r="22" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H22" s="16"/>
+      <c r="M22" s="16"/>
+      <c r="N22" s="3"/>
+    </row>
+    <row r="23" spans="1:14" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="3"/>
-    </row>
-[...1 lines deleted...]
-      <c r="C24" s="68" t="s">
+      <c r="K23" s="3"/>
+      <c r="L23" s="3"/>
+      <c r="M23" s="3"/>
+      <c r="N23" s="3"/>
+    </row>
+    <row r="24" spans="1:14" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C24" s="97" t="s">
         <v>33</v>
       </c>
-      <c r="D24" s="69"/>
-[...10 lines deleted...]
-      <c r="C25" s="12" t="s">
+      <c r="D24" s="98"/>
+      <c r="E24" s="98"/>
+      <c r="F24" s="98"/>
+      <c r="G24" s="98"/>
+      <c r="H24" s="98"/>
+      <c r="I24" s="98"/>
+      <c r="J24" s="98"/>
+      <c r="K24" s="98"/>
+      <c r="L24" s="98"/>
+      <c r="M24" s="99"/>
+      <c r="N24" s="3"/>
+    </row>
+    <row r="25" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="93"/>
+      <c r="B25" s="94"/>
+      <c r="C25" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="D25" s="11" t="s">
+      <c r="D25" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="E25" s="13" t="s">
+      <c r="E25" s="5"/>
+      <c r="F25" s="81" t="s">
         <v>4</v>
       </c>
-      <c r="F25" s="11" t="s">
+      <c r="G25" s="82"/>
+      <c r="H25" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="G25" s="11" t="s">
+      <c r="I25" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="H25" s="13" t="s">
+      <c r="J25" s="5"/>
+      <c r="K25" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="I25" s="12" t="s">
+      <c r="L25" s="5"/>
+      <c r="M25" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="J25" s="3"/>
-[...27 lines deleted...]
-    <row r="27" spans="1:10" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="N25" s="3"/>
+    </row>
+    <row r="26" spans="1:14" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="95"/>
+      <c r="B26" s="96"/>
+      <c r="C26" s="68">
+        <v>46284</v>
+      </c>
+      <c r="D26" s="6">
+        <v>46298</v>
+      </c>
+      <c r="E26" s="6">
+        <v>46305</v>
+      </c>
+      <c r="F26" s="83">
+        <v>46312</v>
+      </c>
+      <c r="G26" s="84"/>
+      <c r="H26" s="6">
+        <v>46333</v>
+      </c>
+      <c r="I26" s="6">
+        <v>46347</v>
+      </c>
+      <c r="J26" s="6">
+        <v>46354</v>
+      </c>
+      <c r="K26" s="83">
+        <v>46361</v>
+      </c>
+      <c r="L26" s="84"/>
+      <c r="M26" s="6">
+        <v>46375</v>
+      </c>
+      <c r="N26" s="3"/>
+    </row>
+    <row r="27" spans="1:14" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="C27" s="47" t="s">
-[...12 lines deleted...]
-    <row r="28" spans="1:10" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C27" s="120" t="s">
+        <v>108</v>
+      </c>
+      <c r="D27" s="110" t="s">
+        <v>118</v>
+      </c>
+      <c r="E27" s="25"/>
+      <c r="G27" s="109" t="s">
+        <v>95</v>
+      </c>
+      <c r="H27" s="105" t="s">
+        <v>58</v>
+      </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="110" t="s">
+        <v>55</v>
+      </c>
+      <c r="L27" s="17"/>
+      <c r="M27" s="25"/>
+      <c r="N27" s="22"/>
+    </row>
+    <row r="28" spans="1:14" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="C28" s="48"/>
-[...8 lines deleted...]
-    <row r="29" spans="1:10" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C28" s="121"/>
+      <c r="D28" s="106"/>
+      <c r="E28" s="111" t="s">
+        <v>43</v>
+      </c>
+      <c r="F28" s="105" t="s">
+        <v>44</v>
+      </c>
+      <c r="G28" s="103"/>
+      <c r="H28" s="108"/>
+      <c r="I28" s="105" t="s">
+        <v>46</v>
+      </c>
+      <c r="J28" s="105" t="s">
+        <v>62</v>
+      </c>
+      <c r="K28" s="106"/>
+      <c r="L28" s="105" t="s">
+        <v>87</v>
+      </c>
+      <c r="M28" s="117" t="s">
+        <v>85</v>
+      </c>
+      <c r="N28" s="3"/>
+    </row>
+    <row r="29" spans="1:14" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="C29" s="48"/>
-[...8 lines deleted...]
-    <row r="30" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C29" s="121"/>
+      <c r="D29" s="106"/>
+      <c r="E29" s="87"/>
+      <c r="F29" s="106"/>
+      <c r="G29" s="103"/>
+      <c r="H29" s="108"/>
+      <c r="I29" s="106"/>
+      <c r="J29" s="106"/>
+      <c r="K29" s="106"/>
+      <c r="L29" s="106"/>
+      <c r="M29" s="118"/>
+      <c r="N29" s="3"/>
+    </row>
+    <row r="30" spans="1:14" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="C30" s="49"/>
-[...8 lines deleted...]
-    <row r="31" spans="1:10" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C30" s="122"/>
+      <c r="D30" s="106"/>
+      <c r="E30" s="87"/>
+      <c r="F30" s="106"/>
+      <c r="G30" s="103"/>
+      <c r="H30" s="108"/>
+      <c r="I30" s="106"/>
+      <c r="J30" s="106"/>
+      <c r="K30" s="106"/>
+      <c r="L30" s="106"/>
+      <c r="M30" s="118"/>
+      <c r="N30" s="3"/>
+    </row>
+    <row r="31" spans="1:14" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="C31" s="44" t="s">
-[...12 lines deleted...]
-    <row r="32" spans="1:10" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C31" s="74"/>
+      <c r="D31" s="106"/>
+      <c r="E31" s="87"/>
+      <c r="F31" s="106"/>
+      <c r="G31" s="109" t="s">
+        <v>95</v>
+      </c>
+      <c r="H31" s="105" t="s">
+        <v>53</v>
+      </c>
+      <c r="I31" s="106"/>
+      <c r="J31" s="106"/>
+      <c r="K31" s="106"/>
+      <c r="L31" s="106"/>
+      <c r="M31" s="119"/>
+      <c r="N31" s="3"/>
+    </row>
+    <row r="32" spans="1:14" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="C32" s="48"/>
-[...8 lines deleted...]
-    <row r="33" spans="1:10" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C32" s="74"/>
+      <c r="D32" s="106"/>
+      <c r="E32" s="87"/>
+      <c r="F32" s="106"/>
+      <c r="G32" s="103"/>
+      <c r="H32" s="108"/>
+      <c r="I32" s="106"/>
+      <c r="J32" s="106"/>
+      <c r="K32" s="106"/>
+      <c r="L32" s="106"/>
+      <c r="M32" s="11"/>
+      <c r="N32" s="3"/>
+    </row>
+    <row r="33" spans="1:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="C33" s="48"/>
-[...8 lines deleted...]
-    <row r="34" spans="1:10" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C33" s="74"/>
+      <c r="D33" s="106"/>
+      <c r="E33" s="87"/>
+      <c r="F33" s="106"/>
+      <c r="G33" s="103"/>
+      <c r="H33" s="108"/>
+      <c r="I33" s="106"/>
+      <c r="J33" s="106"/>
+      <c r="K33" s="106"/>
+      <c r="L33" s="106"/>
+      <c r="M33" s="11"/>
+      <c r="N33" s="3"/>
+    </row>
+    <row r="34" spans="1:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="C34" s="49"/>
-[...8 lines deleted...]
-    <row r="35" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C34" s="74"/>
+      <c r="D34" s="106"/>
+      <c r="E34" s="87"/>
+      <c r="F34" s="106"/>
+      <c r="G34" s="103"/>
+      <c r="H34" s="124"/>
+      <c r="I34" s="106"/>
+      <c r="J34" s="106"/>
+      <c r="K34" s="106"/>
+      <c r="L34" s="106"/>
+      <c r="M34" s="11"/>
+      <c r="N34" s="3"/>
+    </row>
+    <row r="35" spans="1:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="C35" s="25"/>
-[...8 lines deleted...]
-    <row r="36" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C35" s="74"/>
+      <c r="D35" s="106"/>
+      <c r="E35" s="87"/>
+      <c r="F35" s="106"/>
+      <c r="G35" s="103"/>
+      <c r="H35" s="14"/>
+      <c r="I35" s="106"/>
+      <c r="J35" s="107"/>
+      <c r="K35" s="106"/>
+      <c r="L35" s="106"/>
+      <c r="M35" s="11"/>
+      <c r="N35" s="3"/>
+    </row>
+    <row r="36" spans="1:26" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="C36" s="25"/>
-[...8 lines deleted...]
-    <row r="37" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C36" s="74"/>
+      <c r="D36" s="107"/>
+      <c r="E36" s="87"/>
+      <c r="F36" s="106"/>
+      <c r="G36" s="59"/>
+      <c r="H36" s="8"/>
+      <c r="I36" s="123"/>
+      <c r="K36" s="107"/>
+      <c r="L36" s="123"/>
+      <c r="M36" s="11"/>
+      <c r="N36" s="3"/>
+    </row>
+    <row r="37" spans="1:26" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="C37" s="25"/>
-[...8 lines deleted...]
-    <row r="38" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C37" s="74"/>
+      <c r="D37" s="29"/>
+      <c r="E37" s="112"/>
+      <c r="F37" s="107"/>
+      <c r="G37" s="58"/>
+      <c r="H37" s="8"/>
+      <c r="I37" s="107"/>
+      <c r="K37" s="8"/>
+      <c r="L37" s="107"/>
+      <c r="M37" s="11"/>
+      <c r="N37" s="3"/>
+    </row>
+    <row r="38" spans="1:26" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="C38" s="25"/>
-[...7 lines deleted...]
-    <row r="39" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C38" s="71"/>
+      <c r="D38" s="9"/>
+      <c r="E38" s="9"/>
+      <c r="F38" s="9"/>
+      <c r="G38" s="9"/>
+      <c r="H38" s="9"/>
+      <c r="I38" s="9"/>
+      <c r="J38" s="9"/>
+      <c r="K38" s="9"/>
+      <c r="L38" s="9"/>
+      <c r="M38" s="9"/>
+      <c r="N38" s="3"/>
+    </row>
+    <row r="39" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="3"/>
       <c r="B39" s="3"/>
-      <c r="C39" s="6"/>
-      <c r="D39" s="6"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
-      <c r="H39" s="6"/>
+      <c r="H39" s="3"/>
       <c r="I39" s="3"/>
-    </row>
-[...36 lines deleted...]
-      <c r="D43" s="43"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="3"/>
+    </row>
+    <row r="40" spans="1:26" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="113" t="s">
+        <v>34</v>
+      </c>
+      <c r="B40" s="113"/>
+      <c r="C40" s="113"/>
+      <c r="D40" s="113"/>
+      <c r="E40" s="113"/>
+      <c r="F40" s="113"/>
+      <c r="G40" s="113"/>
+      <c r="H40" s="113"/>
+      <c r="I40" s="113"/>
+      <c r="J40" s="113"/>
+      <c r="K40" s="113"/>
+      <c r="L40" s="113"/>
+      <c r="M40" s="113"/>
+      <c r="N40" s="3"/>
+    </row>
+    <row r="41" spans="1:26" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="1"/>
+      <c r="N41" s="3"/>
+      <c r="U41" s="1"/>
+      <c r="V41" s="1"/>
+      <c r="W41" s="1"/>
+      <c r="X41" s="1"/>
+      <c r="Y41" s="1"/>
+      <c r="Z41" s="1"/>
+    </row>
+    <row r="42" spans="1:26" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B42" s="1"/>
+      <c r="E42"/>
+      <c r="F42"/>
+      <c r="G42"/>
+      <c r="N42" s="1"/>
+      <c r="O42" s="1"/>
+      <c r="P42" s="1"/>
+      <c r="Q42" s="1"/>
+      <c r="R42" s="1"/>
+      <c r="S42" s="1"/>
+      <c r="T42" s="1"/>
+      <c r="U42" s="1"/>
+      <c r="V42" s="1"/>
+      <c r="W42" s="1"/>
+      <c r="X42" s="1"/>
+      <c r="Y42" s="1"/>
+      <c r="Z42" s="1"/>
+    </row>
+    <row r="43" spans="1:26" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B43" s="1"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+    </row>
+    <row r="44" spans="1:26" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B44" s="1"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+    </row>
+    <row r="45" spans="1:26" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="I45"/>
+    </row>
+    <row r="46" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="E46"/>
+      <c r="F46"/>
+      <c r="G46"/>
+      <c r="I46"/>
+      <c r="L46"/>
+    </row>
+    <row r="47" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="I47"/>
+      <c r="L47"/>
     </row>
   </sheetData>
-  <mergeCells count="13">
-[...1 lines deleted...]
-    <mergeCell ref="C43:D43"/>
+  <mergeCells count="37">
+    <mergeCell ref="A40:M40"/>
+    <mergeCell ref="C11:C20"/>
+    <mergeCell ref="I10:I13"/>
+    <mergeCell ref="A25:B26"/>
+    <mergeCell ref="M28:M31"/>
+    <mergeCell ref="K26:L26"/>
+    <mergeCell ref="C27:C30"/>
+    <mergeCell ref="E28:E37"/>
+    <mergeCell ref="L28:L37"/>
+    <mergeCell ref="H31:H34"/>
+    <mergeCell ref="D27:D36"/>
+    <mergeCell ref="M11:M20"/>
+    <mergeCell ref="I28:I37"/>
+    <mergeCell ref="J28:J35"/>
+    <mergeCell ref="F28:F37"/>
+    <mergeCell ref="H27:H30"/>
+    <mergeCell ref="C24:M24"/>
+    <mergeCell ref="I15:I18"/>
+    <mergeCell ref="G27:G30"/>
+    <mergeCell ref="G31:G35"/>
+    <mergeCell ref="F25:G25"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="K27:K36"/>
+    <mergeCell ref="K11:K20"/>
+    <mergeCell ref="F8:G8"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="F10:G13"/>
+    <mergeCell ref="F15:G18"/>
     <mergeCell ref="A1:B4"/>
-    <mergeCell ref="C1:I4"/>
-    <mergeCell ref="C7:I7"/>
+    <mergeCell ref="C1:M4"/>
     <mergeCell ref="A8:B9"/>
-    <mergeCell ref="C24:I24"/>
-[...5 lines deleted...]
-    <mergeCell ref="A40:I40"/>
+    <mergeCell ref="C7:M7"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="K8:L8"/>
+    <mergeCell ref="K9:L9"/>
+    <mergeCell ref="D14:D17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="66" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8EA177E-03BF-427C-8227-6AE378642C83}">
-  <dimension ref="A1:K48"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A1:K40"/>
   <sheetViews>
-    <sheetView topLeftCell="A16" zoomScale="62" zoomScaleNormal="62" workbookViewId="0">
-      <selection activeCell="O31" sqref="O31"/>
+    <sheetView topLeftCell="A3" zoomScale="66" zoomScaleNormal="66" workbookViewId="0">
+      <selection activeCell="D10" sqref="D10:D13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="6.5703125" customWidth="1"/>
+    <col min="2" max="2" width="12" customWidth="1"/>
+    <col min="3" max="9" width="25.7109375" style="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A1" s="91" t="s">
+        <v>42</v>
+      </c>
+      <c r="B1" s="92"/>
+      <c r="C1" s="91" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="92"/>
+      <c r="E1" s="92"/>
+      <c r="F1" s="92"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="92"/>
+      <c r="I1" s="92"/>
+    </row>
+    <row r="2" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A2" s="92"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
+      <c r="I2" s="92"/>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A3" s="92"/>
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
+      <c r="I3" s="92"/>
+    </row>
+    <row r="4" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="92"/>
+      <c r="B4" s="92"/>
+      <c r="C4" s="92"/>
+      <c r="D4" s="92"/>
+      <c r="E4" s="92"/>
+      <c r="F4" s="92"/>
+      <c r="G4" s="92"/>
+      <c r="H4" s="92"/>
+      <c r="I4" s="92"/>
+    </row>
+    <row r="5" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="100"/>
+      <c r="B5" s="100"/>
+      <c r="C5" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
+    </row>
+    <row r="6" spans="1:11" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="101"/>
+      <c r="B6" s="101"/>
+      <c r="C6" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="3"/>
+      <c r="K6" s="3"/>
+    </row>
+    <row r="7" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C7" s="97" t="s">
+        <v>1</v>
+      </c>
+      <c r="D7" s="98"/>
+      <c r="E7" s="98"/>
+      <c r="F7" s="98"/>
+      <c r="G7" s="98"/>
+      <c r="H7" s="98"/>
+      <c r="I7" s="99"/>
+      <c r="J7" s="3"/>
+      <c r="K7" s="3"/>
+    </row>
+    <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="93"/>
+      <c r="B8" s="125"/>
+      <c r="C8" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="J8" s="3"/>
+      <c r="K8" s="3"/>
+    </row>
+    <row r="9" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="126"/>
+      <c r="B9" s="127"/>
+      <c r="C9" s="68">
+        <v>46283</v>
+      </c>
+      <c r="D9" s="6">
+        <v>46297</v>
+      </c>
+      <c r="E9" s="6">
+        <v>46311</v>
+      </c>
+      <c r="F9" s="6">
+        <v>46332</v>
+      </c>
+      <c r="G9" s="6">
+        <v>46346</v>
+      </c>
+      <c r="H9" s="6">
+        <v>46360</v>
+      </c>
+      <c r="I9" s="6">
+        <v>46374</v>
+      </c>
+      <c r="J9" s="3"/>
+      <c r="K9" s="3"/>
+    </row>
+    <row r="10" spans="1:11" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="133" t="s">
+        <v>90</v>
+      </c>
+      <c r="D10" s="105" t="s">
+        <v>114</v>
+      </c>
+      <c r="E10" s="110" t="s">
+        <v>81</v>
+      </c>
+      <c r="F10" s="105" t="s">
+        <v>75</v>
+      </c>
+      <c r="H10" s="117" t="s">
+        <v>64</v>
+      </c>
+      <c r="I10" s="110" t="s">
+        <v>81</v>
+      </c>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+    </row>
+    <row r="11" spans="1:11" ht="59.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="116"/>
+      <c r="D11" s="108"/>
+      <c r="E11" s="108"/>
+      <c r="F11" s="106"/>
+      <c r="H11" s="130"/>
+      <c r="I11" s="108"/>
+      <c r="J11" s="3"/>
+      <c r="K11" s="3"/>
+    </row>
+    <row r="12" spans="1:11" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="120" t="s">
+        <v>101</v>
+      </c>
+      <c r="D12" s="108"/>
+      <c r="E12" s="108"/>
+      <c r="F12" s="106"/>
+      <c r="H12" s="130"/>
+      <c r="I12" s="108"/>
+      <c r="J12" s="3"/>
+      <c r="K12" s="3"/>
+    </row>
+    <row r="13" spans="1:11" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="115"/>
+      <c r="D13" s="124"/>
+      <c r="E13" s="124"/>
+      <c r="F13" s="107"/>
+      <c r="H13" s="130"/>
+      <c r="I13" s="124"/>
+      <c r="J13" s="3"/>
+      <c r="K13" s="3"/>
+    </row>
+    <row r="14" spans="1:11" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C14" s="115"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="G14" s="111" t="s">
+        <v>76</v>
+      </c>
+      <c r="H14" s="105" t="s">
+        <v>77</v>
+      </c>
+      <c r="I14" s="105" t="s">
+        <v>79</v>
+      </c>
+      <c r="J14" s="3"/>
+      <c r="K14" s="3"/>
+    </row>
+    <row r="15" spans="1:11" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="116"/>
+      <c r="D15" s="8"/>
+      <c r="E15" s="8"/>
+      <c r="F15" s="168" t="s">
+        <v>61</v>
+      </c>
+      <c r="G15" s="87"/>
+      <c r="H15" s="106"/>
+      <c r="I15" s="106"/>
+      <c r="J15" s="3"/>
+    </row>
+    <row r="16" spans="1:11" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C16" s="70"/>
+      <c r="D16" s="8"/>
+      <c r="E16" s="8"/>
+      <c r="F16" s="123"/>
+      <c r="G16" s="87"/>
+      <c r="H16" s="106"/>
+      <c r="I16" s="106"/>
+      <c r="J16" s="3"/>
+    </row>
+    <row r="17" spans="1:11" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C17" s="70"/>
+      <c r="D17" s="8"/>
+      <c r="E17" s="8"/>
+      <c r="F17" s="123"/>
+      <c r="G17" s="112"/>
+      <c r="H17" s="107"/>
+      <c r="I17" s="107"/>
+      <c r="J17" s="3"/>
+    </row>
+    <row r="18" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C18" s="70"/>
+      <c r="D18" s="8"/>
+      <c r="E18" s="8"/>
+      <c r="F18" s="169"/>
+      <c r="H18" s="8"/>
+      <c r="I18" s="10"/>
+      <c r="J18" s="3"/>
+    </row>
+    <row r="19" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C19" s="70"/>
+      <c r="D19" s="8"/>
+      <c r="E19" s="8"/>
+      <c r="F19" s="37"/>
+      <c r="G19" s="11"/>
+      <c r="H19" s="8"/>
+      <c r="I19" s="10"/>
+      <c r="J19" s="3"/>
+      <c r="K19" s="3"/>
+    </row>
+    <row r="20" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C20" s="74"/>
+      <c r="D20" s="8"/>
+      <c r="E20" s="8"/>
+      <c r="F20" s="8"/>
+      <c r="G20" s="8"/>
+      <c r="H20" s="8"/>
+      <c r="I20" s="10"/>
+      <c r="J20" s="3"/>
+      <c r="K20" s="3"/>
+    </row>
+    <row r="21" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" s="71"/>
+      <c r="D21" s="9"/>
+      <c r="E21" s="9"/>
+      <c r="F21" s="9"/>
+      <c r="G21" s="9"/>
+      <c r="H21" s="9"/>
+      <c r="I21" s="9"/>
+      <c r="J21" s="3"/>
+      <c r="K21" s="3"/>
+    </row>
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J22" s="3"/>
+      <c r="K22" s="3"/>
+    </row>
+    <row r="23" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="3"/>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="3"/>
+      <c r="G23" s="3"/>
+      <c r="H23" s="3"/>
+      <c r="I23" s="3"/>
+      <c r="J23" s="3"/>
+      <c r="K23" s="3"/>
+    </row>
+    <row r="24" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="21"/>
+      <c r="C24" s="98" t="s">
+        <v>33</v>
+      </c>
+      <c r="D24" s="98"/>
+      <c r="E24" s="98"/>
+      <c r="F24" s="98"/>
+      <c r="G24" s="98"/>
+      <c r="H24" s="98"/>
+      <c r="I24" s="99"/>
+      <c r="J24" s="3"/>
+      <c r="K24" s="3"/>
+    </row>
+    <row r="25" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="93"/>
+      <c r="B25" s="125"/>
+      <c r="C25" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="J25" s="3"/>
+      <c r="K25" s="3"/>
+    </row>
+    <row r="26" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="126"/>
+      <c r="B26" s="127"/>
+      <c r="C26" s="68">
+        <v>46284</v>
+      </c>
+      <c r="D26" s="6">
+        <v>46298</v>
+      </c>
+      <c r="E26" s="6">
+        <v>46312</v>
+      </c>
+      <c r="F26" s="6">
+        <v>46333</v>
+      </c>
+      <c r="G26" s="6">
+        <v>46347</v>
+      </c>
+      <c r="H26" s="6">
+        <v>46361</v>
+      </c>
+      <c r="I26" s="6">
+        <v>46375</v>
+      </c>
+      <c r="J26" s="3"/>
+      <c r="K26" s="3"/>
+    </row>
+    <row r="27" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C27" s="120" t="s">
+        <v>107</v>
+      </c>
+      <c r="D27" s="17"/>
+      <c r="E27" s="110" t="s">
+        <v>69</v>
+      </c>
+      <c r="F27" s="110" t="s">
+        <v>56</v>
+      </c>
+      <c r="G27" s="85" t="s">
+        <v>70</v>
+      </c>
+      <c r="H27" s="105" t="s">
+        <v>70</v>
+      </c>
+      <c r="I27" s="168" t="s">
+        <v>61</v>
+      </c>
+      <c r="J27" s="3"/>
+      <c r="K27" s="3"/>
+    </row>
+    <row r="28" spans="1:11" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C28" s="146"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="106"/>
+      <c r="F28" s="106"/>
+      <c r="G28" s="87"/>
+      <c r="H28" s="106"/>
+      <c r="I28" s="123"/>
+      <c r="J28" s="3"/>
+      <c r="K28" s="3"/>
+    </row>
+    <row r="29" spans="1:11" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29" s="146"/>
+      <c r="D29" s="11"/>
+      <c r="E29" s="106"/>
+      <c r="F29" s="106"/>
+      <c r="G29" s="87"/>
+      <c r="H29" s="106"/>
+      <c r="I29" s="123"/>
+      <c r="J29" s="3"/>
+      <c r="K29" s="3"/>
+    </row>
+    <row r="30" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="148"/>
+      <c r="D30" s="11"/>
+      <c r="E30" s="107"/>
+      <c r="F30" s="106"/>
+      <c r="G30" s="87"/>
+      <c r="H30" s="106"/>
+      <c r="I30" s="169"/>
+      <c r="J30" s="3"/>
+      <c r="K30" s="3"/>
+    </row>
+    <row r="31" spans="1:11" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C31" s="76"/>
+      <c r="E31" s="105" t="s">
+        <v>67</v>
+      </c>
+      <c r="F31" s="106"/>
+      <c r="G31" s="39"/>
+      <c r="H31" s="105" t="s">
+        <v>78</v>
+      </c>
+      <c r="I31" s="111" t="s">
+        <v>91</v>
+      </c>
+      <c r="J31" s="22"/>
+      <c r="K31" s="3"/>
+    </row>
+    <row r="32" spans="1:11" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="76"/>
+      <c r="E32" s="106"/>
+      <c r="F32" s="106"/>
+      <c r="G32" s="105" t="s">
+        <v>67</v>
+      </c>
+      <c r="H32" s="106"/>
+      <c r="I32" s="106"/>
+      <c r="J32" s="22"/>
+      <c r="K32" s="3"/>
+    </row>
+    <row r="33" spans="1:11" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C33" s="76"/>
+      <c r="E33" s="106"/>
+      <c r="F33" s="106"/>
+      <c r="G33" s="106"/>
+      <c r="H33" s="106"/>
+      <c r="I33" s="106"/>
+      <c r="J33" s="3"/>
+      <c r="K33" s="3"/>
+    </row>
+    <row r="34" spans="1:11" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C34" s="76"/>
+      <c r="E34" s="107"/>
+      <c r="F34" s="107"/>
+      <c r="G34" s="106"/>
+      <c r="H34" s="107"/>
+      <c r="I34" s="106"/>
+      <c r="J34" s="3"/>
+      <c r="K34" s="3"/>
+    </row>
+    <row r="35" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C35" s="76"/>
+      <c r="D35" s="8"/>
+      <c r="E35" s="8"/>
+      <c r="F35" s="8"/>
+      <c r="G35" s="107"/>
+      <c r="H35" s="8"/>
+      <c r="I35" s="107"/>
+      <c r="J35" s="3"/>
+      <c r="K35" s="3"/>
+    </row>
+    <row r="36" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C36" s="74"/>
+      <c r="D36" s="8"/>
+      <c r="E36" s="8"/>
+      <c r="F36" s="8"/>
+      <c r="G36" s="8"/>
+      <c r="H36" s="8"/>
+      <c r="I36" s="29"/>
+      <c r="J36" s="3"/>
+      <c r="K36" s="3"/>
+    </row>
+    <row r="37" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C37" s="74"/>
+      <c r="D37" s="8"/>
+      <c r="E37" s="8"/>
+      <c r="F37" s="8"/>
+      <c r="G37" s="8"/>
+      <c r="H37" s="8"/>
+      <c r="I37" s="8"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+    </row>
+    <row r="38" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C38" s="71"/>
+      <c r="D38" s="9"/>
+      <c r="E38" s="9"/>
+      <c r="F38" s="9"/>
+      <c r="G38" s="9"/>
+      <c r="H38" s="9"/>
+      <c r="I38" s="9"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+    </row>
+    <row r="39" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="3"/>
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+    </row>
+    <row r="40" spans="1:11" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="113" t="s">
+        <v>34</v>
+      </c>
+      <c r="B40" s="113"/>
+      <c r="C40" s="113"/>
+      <c r="D40" s="113"/>
+      <c r="E40" s="113"/>
+      <c r="F40" s="113"/>
+      <c r="G40" s="113"/>
+      <c r="H40" s="113"/>
+      <c r="I40" s="113"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+    </row>
+  </sheetData>
+  <mergeCells count="30">
+    <mergeCell ref="C24:I24"/>
+    <mergeCell ref="G14:G17"/>
+    <mergeCell ref="C12:C15"/>
+    <mergeCell ref="I27:I30"/>
+    <mergeCell ref="H14:H17"/>
+    <mergeCell ref="I14:I17"/>
+    <mergeCell ref="C27:C30"/>
+    <mergeCell ref="E27:E30"/>
+    <mergeCell ref="F15:F18"/>
+    <mergeCell ref="A1:B4"/>
+    <mergeCell ref="C1:I4"/>
+    <mergeCell ref="C7:I7"/>
+    <mergeCell ref="A8:B9"/>
+    <mergeCell ref="H10:H13"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="I10:I13"/>
+    <mergeCell ref="F10:F13"/>
+    <mergeCell ref="D10:D13"/>
+    <mergeCell ref="E10:E13"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="I31:I35"/>
+    <mergeCell ref="A40:I40"/>
+    <mergeCell ref="A25:B26"/>
+    <mergeCell ref="H31:H34"/>
+    <mergeCell ref="G32:G35"/>
+    <mergeCell ref="G27:G30"/>
+    <mergeCell ref="H27:H30"/>
+    <mergeCell ref="E31:E34"/>
+    <mergeCell ref="F27:F34"/>
+  </mergeCells>
+  <phoneticPr fontId="7" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A1:Q42"/>
+  <sheetViews>
+    <sheetView zoomScale="45" zoomScaleNormal="45" workbookViewId="0">
+      <selection activeCell="L20" sqref="L20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.5703125" customWidth="1"/>
     <col min="2" max="2" width="12" customWidth="1"/>
     <col min="3" max="7" width="25.7109375" style="1" customWidth="1"/>
-    <col min="8" max="9" width="35.7109375" style="1" customWidth="1"/>
-    <col min="10" max="10" width="35.7109375" customWidth="1"/>
+    <col min="8" max="9" width="29.28515625" style="1" customWidth="1"/>
+    <col min="10" max="14" width="25.7109375" style="1" customWidth="1"/>
+    <col min="15" max="15" width="22.85546875" style="1" customWidth="1"/>
+    <col min="16" max="16" width="22.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="65" t="s">
+    <row r="1" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A1" s="91" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="66"/>
-[...70 lines deleted...]
-      <c r="C7" s="68" t="s">
+      <c r="B1" s="92"/>
+      <c r="C1" s="91" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1" s="91"/>
+      <c r="E1" s="92"/>
+      <c r="F1" s="92"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="92"/>
+      <c r="I1" s="92"/>
+      <c r="J1" s="92"/>
+      <c r="K1" s="92"/>
+      <c r="L1" s="92"/>
+      <c r="M1" s="92"/>
+      <c r="N1" s="92"/>
+      <c r="O1" s="92"/>
+    </row>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A2" s="92"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
+      <c r="I2" s="92"/>
+      <c r="J2" s="92"/>
+      <c r="K2" s="92"/>
+      <c r="L2" s="92"/>
+      <c r="M2" s="92"/>
+      <c r="N2" s="92"/>
+      <c r="O2" s="92"/>
+    </row>
+    <row r="3" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A3" s="92"/>
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
+      <c r="I3" s="92"/>
+      <c r="J3" s="92"/>
+      <c r="K3" s="92"/>
+      <c r="L3" s="92"/>
+      <c r="M3" s="92"/>
+      <c r="N3" s="92"/>
+      <c r="O3" s="92"/>
+    </row>
+    <row r="4" spans="1:17" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="92"/>
+      <c r="B4" s="92"/>
+      <c r="C4" s="92"/>
+      <c r="D4" s="92"/>
+      <c r="E4" s="92"/>
+      <c r="F4" s="92"/>
+      <c r="G4" s="92"/>
+      <c r="H4" s="92"/>
+      <c r="I4" s="92"/>
+      <c r="J4" s="92"/>
+      <c r="K4" s="92"/>
+      <c r="L4" s="92"/>
+      <c r="M4" s="92"/>
+      <c r="N4" s="92"/>
+      <c r="O4" s="92"/>
+    </row>
+    <row r="5" spans="1:17" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="100"/>
+      <c r="B5" s="100"/>
+      <c r="C5" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" s="15"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="4"/>
+      <c r="K5" s="4"/>
+      <c r="L5" s="4"/>
+      <c r="M5" s="4"/>
+      <c r="N5" s="4"/>
+      <c r="O5" s="4"/>
+    </row>
+    <row r="6" spans="1:17" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="101"/>
+      <c r="B6" s="101"/>
+      <c r="C6" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6" s="15"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="4"/>
+      <c r="O6" s="4"/>
+      <c r="P6" s="3"/>
+      <c r="Q6" s="3"/>
+    </row>
+    <row r="7" spans="1:17" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C7" s="184" t="s">
         <v>1</v>
       </c>
-      <c r="D7" s="69"/>
-[...10 lines deleted...]
-      <c r="C8" s="11" t="s">
+      <c r="D7" s="185"/>
+      <c r="E7" s="185"/>
+      <c r="F7" s="185"/>
+      <c r="G7" s="185"/>
+      <c r="H7" s="185"/>
+      <c r="I7" s="185"/>
+      <c r="J7" s="185"/>
+      <c r="K7" s="185"/>
+      <c r="L7" s="185"/>
+      <c r="M7" s="185"/>
+      <c r="N7" s="185"/>
+      <c r="O7" s="185"/>
+      <c r="P7" s="186"/>
+      <c r="Q7" s="3"/>
+    </row>
+    <row r="8" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="93"/>
+      <c r="B8" s="94"/>
+      <c r="C8" s="177" t="s">
         <v>2</v>
       </c>
-      <c r="D8" s="20" t="s">
+      <c r="D8" s="178"/>
+      <c r="E8" s="177" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="20" t="s">
+      <c r="F8" s="178"/>
+      <c r="G8" s="32"/>
+      <c r="H8" s="177" t="s">
         <v>4</v>
       </c>
-      <c r="F8" s="20" t="s">
+      <c r="I8" s="178"/>
+      <c r="J8" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="G8" s="11" t="s">
+      <c r="K8" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="H8" s="13" t="s">
+      <c r="L8" s="31"/>
+      <c r="M8" s="177" t="s">
         <v>7</v>
       </c>
-      <c r="I8" s="11" t="s">
+      <c r="N8" s="178"/>
+      <c r="O8" s="177" t="s">
         <v>8</v>
       </c>
-      <c r="J8" s="12"/>
-[...29 lines deleted...]
-    <row r="10" spans="1:10" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="P8" s="178"/>
+      <c r="Q8" s="3"/>
+    </row>
+    <row r="9" spans="1:17" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="95"/>
+      <c r="B9" s="96"/>
+      <c r="C9" s="151">
+        <v>46283</v>
+      </c>
+      <c r="D9" s="152"/>
+      <c r="E9" s="182">
+        <v>46297</v>
+      </c>
+      <c r="F9" s="183"/>
+      <c r="G9" s="34">
+        <v>46304</v>
+      </c>
+      <c r="H9" s="182">
+        <v>46311</v>
+      </c>
+      <c r="I9" s="183"/>
+      <c r="J9" s="34">
+        <v>46332</v>
+      </c>
+      <c r="K9" s="33">
+        <v>46346</v>
+      </c>
+      <c r="L9" s="33">
+        <v>46353</v>
+      </c>
+      <c r="M9" s="182">
+        <v>46360</v>
+      </c>
+      <c r="N9" s="183"/>
+      <c r="O9" s="179">
+        <v>46374</v>
+      </c>
+      <c r="P9" s="180"/>
+      <c r="Q9" s="3"/>
+    </row>
+    <row r="10" spans="1:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="4" t="s">
+      <c r="B10" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="C10" s="27"/>
-      <c r="D10" s="57" t="s">
+      <c r="C10" s="70"/>
+      <c r="D10" s="164" t="s">
+        <v>95</v>
+      </c>
+      <c r="E10" s="86" t="s">
+        <v>125</v>
+      </c>
+      <c r="F10" s="181"/>
+      <c r="G10" s="191"/>
+      <c r="H10" s="85" t="s">
         <v>52</v>
       </c>
-      <c r="E10" s="27"/>
-[...16 lines deleted...]
-    <row r="11" spans="1:10" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="I10" s="181"/>
+      <c r="K10" s="105" t="s">
+        <v>51</v>
+      </c>
+      <c r="M10" s="25"/>
+      <c r="N10" s="189"/>
+      <c r="O10" s="17"/>
+      <c r="P10" s="49"/>
+      <c r="Q10" s="3"/>
+    </row>
+    <row r="11" spans="1:17" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="4" t="s">
+      <c r="B11" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C11" s="27"/>
-[...8 lines deleted...]
-    <row r="12" spans="1:10" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C11" s="143" t="s">
+        <v>104</v>
+      </c>
+      <c r="D11" s="138"/>
+      <c r="E11" s="88"/>
+      <c r="F11" s="123"/>
+      <c r="G11" s="192"/>
+      <c r="H11" s="87"/>
+      <c r="I11" s="123"/>
+      <c r="K11" s="106"/>
+      <c r="M11" s="105" t="s">
+        <v>47</v>
+      </c>
+      <c r="N11" s="190"/>
+      <c r="O11" s="105" t="s">
+        <v>45</v>
+      </c>
+      <c r="P11" s="50"/>
+      <c r="Q11" s="3"/>
+    </row>
+    <row r="12" spans="1:17" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="27"/>
-[...8 lines deleted...]
-    <row r="13" spans="1:10" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C12" s="145"/>
+      <c r="D12" s="138"/>
+      <c r="E12" s="88"/>
+      <c r="F12" s="123"/>
+      <c r="G12" s="192"/>
+      <c r="H12" s="87"/>
+      <c r="I12" s="123"/>
+      <c r="K12" s="106"/>
+      <c r="M12" s="106"/>
+      <c r="N12" s="190"/>
+      <c r="O12" s="106"/>
+      <c r="P12" s="50"/>
+      <c r="Q12" s="3"/>
+    </row>
+    <row r="13" spans="1:17" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="4" t="s">
+      <c r="B13" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C13" s="27"/>
-[...8 lines deleted...]
-    <row r="14" spans="1:10" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C13" s="145"/>
+      <c r="D13" s="165"/>
+      <c r="E13" s="176"/>
+      <c r="F13" s="169"/>
+      <c r="G13" s="192"/>
+      <c r="H13" s="112"/>
+      <c r="I13" s="169"/>
+      <c r="K13" s="107"/>
+      <c r="M13" s="106"/>
+      <c r="N13" s="190"/>
+      <c r="O13" s="106"/>
+      <c r="P13" s="50"/>
+      <c r="Q13" s="3"/>
+    </row>
+    <row r="14" spans="1:17" ht="80.099999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="4" t="s">
+      <c r="B14" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="C14" s="44" t="s">
-[...20 lines deleted...]
-    <row r="15" spans="1:10" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C14" s="115"/>
+      <c r="D14" s="120" t="s">
+        <v>96</v>
+      </c>
+      <c r="F14" s="29"/>
+      <c r="G14" s="27"/>
+      <c r="H14" s="103" t="s">
+        <v>93</v>
+      </c>
+      <c r="I14" s="29"/>
+      <c r="K14" s="10"/>
+      <c r="M14" s="106"/>
+      <c r="N14" s="190"/>
+      <c r="O14" s="106"/>
+      <c r="P14" s="105" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q14" s="3"/>
+    </row>
+    <row r="15" spans="1:17" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="4" t="s">
+      <c r="B15" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="C15" s="48"/>
-[...10 lines deleted...]
-    <row r="16" spans="1:10" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C15" s="115"/>
+      <c r="D15" s="115"/>
+      <c r="E15" s="8"/>
+      <c r="G15" s="27"/>
+      <c r="H15" s="103"/>
+      <c r="I15" s="11"/>
+      <c r="J15" s="42"/>
+      <c r="K15" s="111" t="s">
+        <v>59</v>
+      </c>
+      <c r="L15" s="62"/>
+      <c r="M15" s="106"/>
+      <c r="N15" s="168" t="s">
+        <v>96</v>
+      </c>
+      <c r="O15" s="106"/>
+      <c r="P15" s="106"/>
+      <c r="Q15" s="3"/>
+    </row>
+    <row r="16" spans="1:17" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="4" t="s">
+      <c r="B16" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="C16" s="48"/>
-[...10 lines deleted...]
-    <row r="17" spans="1:11" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C16" s="115"/>
+      <c r="D16" s="115"/>
+      <c r="E16" s="8"/>
+      <c r="G16" s="27"/>
+      <c r="H16" s="103"/>
+      <c r="J16" s="10"/>
+      <c r="K16" s="87"/>
+      <c r="L16" s="62"/>
+      <c r="M16" s="106"/>
+      <c r="N16" s="123"/>
+      <c r="O16" s="106"/>
+      <c r="P16" s="106"/>
+      <c r="Q16" s="3"/>
+    </row>
+    <row r="17" spans="1:17" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="4" t="s">
+      <c r="B17" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="C17" s="48"/>
-[...9 lines deleted...]
-    <row r="18" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C17" s="115"/>
+      <c r="D17" s="115"/>
+      <c r="E17" s="8"/>
+      <c r="G17" s="27"/>
+      <c r="H17" s="103"/>
+      <c r="J17" s="10"/>
+      <c r="K17" s="87"/>
+      <c r="L17" s="62"/>
+      <c r="M17" s="106"/>
+      <c r="N17" s="123"/>
+      <c r="O17" s="106"/>
+      <c r="P17" s="106"/>
+      <c r="Q17" s="3"/>
+    </row>
+    <row r="18" spans="1:17" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B18" s="4" t="s">
+      <c r="B18" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="C18" s="49"/>
-[...8 lines deleted...]
-    <row r="19" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C18" s="115"/>
+      <c r="D18" s="77"/>
+      <c r="E18" s="8"/>
+      <c r="G18" s="27"/>
+      <c r="H18" s="104"/>
+      <c r="J18" s="10"/>
+      <c r="K18" s="87"/>
+      <c r="L18" s="62"/>
+      <c r="M18" s="106"/>
+      <c r="N18" s="123"/>
+      <c r="O18" s="106"/>
+      <c r="P18" s="63"/>
+      <c r="Q18" s="3"/>
+    </row>
+    <row r="19" spans="1:17" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="4" t="s">
+      <c r="B19" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="C19" s="30"/>
-[...8 lines deleted...]
-    <row r="20" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C19" s="115"/>
+      <c r="D19" s="75"/>
+      <c r="E19" s="8"/>
+      <c r="G19" s="27"/>
+      <c r="H19" s="29"/>
+      <c r="J19" s="10"/>
+      <c r="K19" s="39"/>
+      <c r="L19" s="62"/>
+      <c r="M19" s="106"/>
+      <c r="N19" s="39"/>
+      <c r="O19" s="106"/>
+      <c r="P19" s="52"/>
+      <c r="Q19" s="3"/>
+    </row>
+    <row r="20" spans="1:17" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="B20" s="4" t="s">
+      <c r="B20" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="C20" s="28"/>
-[...8 lines deleted...]
-    <row r="21" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C20" s="115"/>
+      <c r="D20" s="75"/>
+      <c r="E20" s="8"/>
+      <c r="G20" s="27"/>
+      <c r="H20" s="11"/>
+      <c r="J20" s="11"/>
+      <c r="L20" s="11"/>
+      <c r="M20" s="107"/>
+      <c r="N20" s="47"/>
+      <c r="O20" s="106"/>
+      <c r="P20" s="52"/>
+      <c r="Q20" s="3"/>
+    </row>
+    <row r="21" spans="1:17" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="C21" s="29"/>
-[...18 lines deleted...]
-    <row r="23" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C21" s="78"/>
+      <c r="D21" s="78"/>
+      <c r="E21" s="9"/>
+      <c r="F21" s="9"/>
+      <c r="G21" s="9"/>
+      <c r="H21" s="9"/>
+      <c r="I21" s="9"/>
+      <c r="J21" s="9"/>
+      <c r="K21" s="9"/>
+      <c r="L21" s="9"/>
+      <c r="M21" s="9"/>
+      <c r="N21" s="9"/>
+      <c r="O21" s="30"/>
+      <c r="P21" s="53"/>
+      <c r="Q21" s="3"/>
+    </row>
+    <row r="22" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="P22" s="3"/>
+      <c r="Q22" s="3"/>
+    </row>
+    <row r="23" spans="1:17" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
-    </row>
-[...1 lines deleted...]
-      <c r="C24" s="60" t="s">
+      <c r="J23" s="3"/>
+      <c r="K23" s="3"/>
+      <c r="L23" s="3"/>
+      <c r="M23" s="3"/>
+      <c r="N23" s="3"/>
+      <c r="O23" s="3"/>
+      <c r="P23" s="3"/>
+      <c r="Q23" s="3"/>
+    </row>
+    <row r="24" spans="1:17" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C24" s="184" t="s">
         <v>33</v>
       </c>
-      <c r="D24" s="61"/>
-[...11 lines deleted...]
-      <c r="C25" s="12" t="s">
+      <c r="D24" s="185"/>
+      <c r="E24" s="185"/>
+      <c r="F24" s="185"/>
+      <c r="G24" s="185"/>
+      <c r="H24" s="185"/>
+      <c r="I24" s="185"/>
+      <c r="J24" s="185"/>
+      <c r="K24" s="185"/>
+      <c r="L24" s="185"/>
+      <c r="M24" s="185"/>
+      <c r="N24" s="185"/>
+      <c r="O24" s="185"/>
+      <c r="P24" s="186"/>
+      <c r="Q24" s="3"/>
+    </row>
+    <row r="25" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="93"/>
+      <c r="B25" s="125"/>
+      <c r="C25" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="D25" s="20" t="s">
+      <c r="D25" s="150"/>
+      <c r="E25" s="177" t="s">
         <v>3</v>
       </c>
-      <c r="E25" s="20" t="s">
+      <c r="F25" s="178"/>
+      <c r="G25" s="35"/>
+      <c r="H25" s="177" t="s">
         <v>4</v>
       </c>
-      <c r="F25" s="20" t="s">
+      <c r="I25" s="178"/>
+      <c r="J25" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="G25" s="11" t="s">
+      <c r="K25" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="H25" s="13" t="s">
+      <c r="L25" s="31"/>
+      <c r="M25" s="177" t="s">
         <v>7</v>
       </c>
-      <c r="I25" s="12" t="s">
+      <c r="N25" s="178"/>
+      <c r="O25" s="187" t="s">
         <v>8</v>
       </c>
-      <c r="J25" s="12"/>
-[...29 lines deleted...]
-    <row r="27" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="P25" s="188"/>
+      <c r="Q25" s="3"/>
+    </row>
+    <row r="26" spans="1:17" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="126"/>
+      <c r="B26" s="127"/>
+      <c r="C26" s="151">
+        <v>46284</v>
+      </c>
+      <c r="D26" s="152"/>
+      <c r="E26" s="182">
+        <v>46298</v>
+      </c>
+      <c r="F26" s="183"/>
+      <c r="G26" s="34">
+        <v>46305</v>
+      </c>
+      <c r="H26" s="182">
+        <v>46312</v>
+      </c>
+      <c r="I26" s="183"/>
+      <c r="J26" s="34">
+        <v>46333</v>
+      </c>
+      <c r="K26" s="33">
+        <v>46347</v>
+      </c>
+      <c r="L26" s="33">
+        <v>46354</v>
+      </c>
+      <c r="M26" s="182">
+        <v>46361</v>
+      </c>
+      <c r="N26" s="183"/>
+      <c r="O26" s="182">
+        <v>46375</v>
+      </c>
+      <c r="P26" s="183"/>
+      <c r="Q26" s="3"/>
+    </row>
+    <row r="27" spans="1:17" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B27" s="2" t="s">
+      <c r="B27" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="C27" s="47" t="s">
-[...24 lines deleted...]
-    <row r="28" spans="1:11" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C27" s="133" t="s">
+        <v>109</v>
+      </c>
+      <c r="D27" s="70"/>
+      <c r="E27" s="110" t="s">
+        <v>117</v>
+      </c>
+      <c r="F27" s="109" t="s">
+        <v>123</v>
+      </c>
+      <c r="G27" s="17"/>
+      <c r="I27" s="109" t="s">
+        <v>95</v>
+      </c>
+      <c r="J27" s="110" t="s">
+        <v>59</v>
+      </c>
+      <c r="K27" s="13"/>
+      <c r="L27" s="13"/>
+      <c r="M27" s="105" t="s">
+        <v>48</v>
+      </c>
+      <c r="N27" s="110" t="s">
+        <v>41</v>
+      </c>
+      <c r="O27" s="13"/>
+      <c r="P27" s="49"/>
+      <c r="Q27" s="3"/>
+    </row>
+    <row r="28" spans="1:17" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="2" t="s">
+      <c r="B28" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C28" s="48"/>
-[...8 lines deleted...]
-    <row r="29" spans="1:11" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C28" s="115"/>
+      <c r="D28" s="70"/>
+      <c r="E28" s="106"/>
+      <c r="F28" s="103"/>
+      <c r="G28" s="105" t="s">
+        <v>43</v>
+      </c>
+      <c r="H28" s="105" t="s">
+        <v>44</v>
+      </c>
+      <c r="I28" s="103"/>
+      <c r="J28" s="106"/>
+      <c r="K28" s="105" t="s">
+        <v>46</v>
+      </c>
+      <c r="L28" s="105" t="s">
+        <v>62</v>
+      </c>
+      <c r="M28" s="106"/>
+      <c r="N28" s="106"/>
+      <c r="O28" s="10"/>
+      <c r="P28" s="50"/>
+      <c r="Q28" s="3"/>
+    </row>
+    <row r="29" spans="1:17" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B29" s="2" t="s">
+      <c r="B29" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C29" s="48"/>
-[...8 lines deleted...]
-    <row r="30" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C29" s="115"/>
+      <c r="D29" s="70"/>
+      <c r="E29" s="106"/>
+      <c r="F29" s="103"/>
+      <c r="G29" s="106"/>
+      <c r="H29" s="106"/>
+      <c r="I29" s="103"/>
+      <c r="J29" s="106"/>
+      <c r="K29" s="106"/>
+      <c r="L29" s="106"/>
+      <c r="M29" s="106"/>
+      <c r="N29" s="106"/>
+      <c r="O29" s="10"/>
+      <c r="P29" s="50"/>
+      <c r="Q29" s="3"/>
+    </row>
+    <row r="30" spans="1:17" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B30" s="2" t="s">
+      <c r="B30" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C30" s="49"/>
-[...8 lines deleted...]
-    <row r="31" spans="1:11" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C30" s="116"/>
+      <c r="D30" s="70"/>
+      <c r="E30" s="106"/>
+      <c r="F30" s="103"/>
+      <c r="G30" s="106"/>
+      <c r="H30" s="106"/>
+      <c r="I30" s="103"/>
+      <c r="J30" s="107"/>
+      <c r="K30" s="106"/>
+      <c r="L30" s="106"/>
+      <c r="M30" s="106"/>
+      <c r="N30" s="106"/>
+      <c r="O30" s="12"/>
+      <c r="P30" s="50"/>
+      <c r="Q30" s="3"/>
+    </row>
+    <row r="31" spans="1:17" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B31" s="4" t="s">
+      <c r="B31" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="C31" s="56" t="s">
-[...16 lines deleted...]
-    <row r="32" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C31" s="69"/>
+      <c r="D31" s="79"/>
+      <c r="E31" s="106"/>
+      <c r="F31" s="103"/>
+      <c r="G31" s="106"/>
+      <c r="H31" s="106"/>
+      <c r="I31" s="109" t="s">
+        <v>95</v>
+      </c>
+      <c r="J31" s="87" t="s">
+        <v>54</v>
+      </c>
+      <c r="K31" s="106"/>
+      <c r="L31" s="106"/>
+      <c r="M31" s="106"/>
+      <c r="N31" s="123"/>
+      <c r="O31" s="106" t="s">
+        <v>49</v>
+      </c>
+      <c r="P31" s="50"/>
+      <c r="Q31" s="3"/>
+    </row>
+    <row r="32" spans="1:17" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B32" s="4" t="s">
+      <c r="B32" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="C32" s="56"/>
-[...10 lines deleted...]
-    <row r="33" spans="1:10" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C32" s="69"/>
+      <c r="D32" s="79"/>
+      <c r="E32" s="106"/>
+      <c r="F32" s="105" t="s">
+        <v>124</v>
+      </c>
+      <c r="G32" s="106"/>
+      <c r="H32" s="106"/>
+      <c r="I32" s="103"/>
+      <c r="J32" s="87"/>
+      <c r="K32" s="106"/>
+      <c r="L32" s="106"/>
+      <c r="M32" s="106"/>
+      <c r="N32" s="123"/>
+      <c r="O32" s="106"/>
+      <c r="P32" s="50"/>
+      <c r="Q32" s="3"/>
+    </row>
+    <row r="33" spans="1:17" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B33" s="4" t="s">
+      <c r="B33" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="C33" s="56"/>
-[...8 lines deleted...]
-    <row r="34" spans="1:10" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C33" s="69"/>
+      <c r="D33" s="79"/>
+      <c r="E33" s="106"/>
+      <c r="F33" s="106"/>
+      <c r="G33" s="106"/>
+      <c r="H33" s="106"/>
+      <c r="I33" s="103"/>
+      <c r="J33" s="87"/>
+      <c r="K33" s="106"/>
+      <c r="L33" s="106"/>
+      <c r="M33" s="106"/>
+      <c r="N33" s="123"/>
+      <c r="O33" s="106"/>
+      <c r="P33" s="50"/>
+      <c r="Q33" s="3"/>
+    </row>
+    <row r="34" spans="1:17" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B34" s="4" t="s">
+      <c r="B34" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="C34" s="56"/>
-[...8 lines deleted...]
-    <row r="35" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C34" s="69"/>
+      <c r="D34" s="79"/>
+      <c r="E34" s="106"/>
+      <c r="F34" s="106"/>
+      <c r="G34" s="106"/>
+      <c r="H34" s="106"/>
+      <c r="I34" s="103"/>
+      <c r="J34" s="112"/>
+      <c r="K34" s="106"/>
+      <c r="L34" s="106"/>
+      <c r="M34" s="123"/>
+      <c r="N34" s="123"/>
+      <c r="O34" s="107"/>
+      <c r="P34" s="50"/>
+      <c r="Q34" s="3"/>
+    </row>
+    <row r="35" spans="1:17" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="C35" s="56"/>
-[...8 lines deleted...]
-    <row r="36" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C35" s="69"/>
+      <c r="D35" s="79"/>
+      <c r="E35" s="106"/>
+      <c r="F35" s="107"/>
+      <c r="G35" s="106"/>
+      <c r="H35" s="106"/>
+      <c r="I35" s="103"/>
+      <c r="J35" s="36"/>
+      <c r="K35" s="106"/>
+      <c r="L35" s="107"/>
+      <c r="M35" s="123"/>
+      <c r="N35" s="123"/>
+      <c r="O35" s="14"/>
+      <c r="P35" s="50"/>
+      <c r="Q35" s="3"/>
+    </row>
+    <row r="36" spans="1:17" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="C36" s="38"/>
-[...8 lines deleted...]
-    <row r="37" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C36" s="69"/>
+      <c r="D36" s="80"/>
+      <c r="E36" s="107"/>
+      <c r="G36" s="106"/>
+      <c r="H36" s="106"/>
+      <c r="I36" s="59"/>
+      <c r="J36" s="36"/>
+      <c r="K36" s="106"/>
+      <c r="L36" s="11"/>
+      <c r="M36" s="169"/>
+      <c r="N36" s="107"/>
+      <c r="O36" s="8"/>
+      <c r="P36" s="50"/>
+      <c r="Q36" s="3"/>
+    </row>
+    <row r="37" spans="1:17" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="C37" s="25"/>
-[...8 lines deleted...]
-    <row r="38" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C37" s="74"/>
+      <c r="D37" s="74"/>
+      <c r="F37" s="11"/>
+      <c r="G37" s="107"/>
+      <c r="H37" s="107"/>
+      <c r="I37" s="57"/>
+      <c r="J37" s="36"/>
+      <c r="K37" s="107"/>
+      <c r="L37" s="11"/>
+      <c r="M37" s="41"/>
+      <c r="O37" s="8"/>
+      <c r="P37" s="50"/>
+      <c r="Q37" s="3"/>
+    </row>
+    <row r="38" spans="1:17" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="C38" s="25"/>
-[...8 lines deleted...]
-    <row r="39" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C38" s="71"/>
+      <c r="D38" s="71"/>
+      <c r="E38" s="9"/>
+      <c r="F38" s="9"/>
+      <c r="G38" s="9"/>
+      <c r="H38" s="9"/>
+      <c r="I38" s="44"/>
+      <c r="J38" s="38"/>
+      <c r="K38" s="9"/>
+      <c r="L38" s="9"/>
+      <c r="M38" s="9"/>
+      <c r="N38" s="9"/>
+      <c r="O38" s="9"/>
+      <c r="P38" s="50"/>
+      <c r="Q38" s="3"/>
+    </row>
+    <row r="39" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="3"/>
       <c r="B39" s="3"/>
-      <c r="C39" s="6"/>
-[...1 lines deleted...]
-      <c r="E39" s="6"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
-      <c r="H39" s="6"/>
+      <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
-    </row>
-[...40 lines deleted...]
-    <row r="48" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="3"/>
+      <c r="O39" s="3"/>
+      <c r="P39" s="51"/>
+      <c r="Q39" s="3"/>
+    </row>
+    <row r="40" spans="1:17" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="113" t="s">
+        <v>34</v>
+      </c>
+      <c r="B40" s="113"/>
+      <c r="C40" s="113"/>
+      <c r="D40" s="113"/>
+      <c r="E40" s="113"/>
+      <c r="F40" s="113"/>
+      <c r="G40" s="113"/>
+      <c r="H40" s="113"/>
+      <c r="I40" s="113"/>
+      <c r="J40" s="113"/>
+      <c r="K40" s="113"/>
+      <c r="L40" s="113"/>
+      <c r="M40" s="113"/>
+      <c r="N40" s="113"/>
+      <c r="O40" s="113"/>
+      <c r="P40" s="3"/>
+      <c r="Q40" s="3"/>
+    </row>
+    <row r="41" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="1:17" ht="56.25" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="36">
+  <mergeCells count="56">
+    <mergeCell ref="J27:J30"/>
+    <mergeCell ref="A40:O40"/>
+    <mergeCell ref="A25:B26"/>
+    <mergeCell ref="I27:I30"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="I31:I35"/>
+    <mergeCell ref="K15:K18"/>
+    <mergeCell ref="M26:N26"/>
+    <mergeCell ref="H28:H37"/>
+    <mergeCell ref="N15:N18"/>
+    <mergeCell ref="K10:K13"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="N27:N36"/>
+    <mergeCell ref="L28:L35"/>
+    <mergeCell ref="M25:N25"/>
+    <mergeCell ref="K28:K37"/>
+    <mergeCell ref="M27:M36"/>
+    <mergeCell ref="C24:P24"/>
+    <mergeCell ref="O25:P25"/>
+    <mergeCell ref="O26:P26"/>
+    <mergeCell ref="O31:O34"/>
+    <mergeCell ref="J31:J34"/>
     <mergeCell ref="A1:B4"/>
+    <mergeCell ref="C1:O4"/>
     <mergeCell ref="A8:B9"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="E9:F9"/>
+    <mergeCell ref="E8:F8"/>
+    <mergeCell ref="M8:N8"/>
+    <mergeCell ref="M9:N9"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="C7:P7"/>
+    <mergeCell ref="H8:I8"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="D14:D17"/>
     <mergeCell ref="D10:D13"/>
-    <mergeCell ref="F10:F13"/>
-[...16 lines deleted...]
-    <mergeCell ref="A25:B26"/>
+    <mergeCell ref="F32:F35"/>
+    <mergeCell ref="H10:I13"/>
+    <mergeCell ref="C11:C20"/>
+    <mergeCell ref="H14:H18"/>
+    <mergeCell ref="C27:C30"/>
+    <mergeCell ref="C25:D25"/>
+    <mergeCell ref="C26:D26"/>
+    <mergeCell ref="E10:F13"/>
+    <mergeCell ref="G28:G37"/>
     <mergeCell ref="F27:F31"/>
-    <mergeCell ref="G27:G30"/>
-[...742 lines deleted...]
-    <mergeCell ref="J27:J30"/>
+    <mergeCell ref="E27:E36"/>
+    <mergeCell ref="E25:F25"/>
+    <mergeCell ref="E26:F26"/>
+    <mergeCell ref="P14:P17"/>
+    <mergeCell ref="O8:P8"/>
+    <mergeCell ref="O9:P9"/>
+    <mergeCell ref="M11:M20"/>
+    <mergeCell ref="O11:O20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Munkalapok</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>L_CS(BA)_I</vt:lpstr>
       <vt:lpstr>L_CS(BA)_II</vt:lpstr>
       <vt:lpstr>L_CS(BA)_III</vt:lpstr>
-      <vt:lpstr>L_CS(BA)_I_4_félév</vt:lpstr>
-      <vt:lpstr>L_CS(BA)_II_4_félév</vt:lpstr>
+      <vt:lpstr>CSBA_I_4_féléves</vt:lpstr>
+      <vt:lpstr>CSBA_II_4_féléves</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>