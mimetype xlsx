--- v0 (2026-05-20)
+++ v1 (2026-10-19)
@@ -1,1079 +1,970 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ejfhu-my.sharepoint.com/personal/csilics_bernadett_ejf_hu/Documents/DROPI/ÓRARENDEK_2025_26_2/ÓRAREND_L_2025_26_2/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ejfhu-my.sharepoint.com/personal/csilics_bernadett_ejf_hu/Documents/DROPI/ÓRARENDEK_2026_27_1/ÓRAREND_L_2026_27_1/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="538" documentId="8_{50A978FE-2099-4573-834E-CE9B1C0DA777}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0085ABF1-8609-4AF6-ABC3-BB2CC25733D0}"/>
+  <xr:revisionPtr revIDLastSave="286" documentId="8_{86A3C25C-85D5-4E0C-AAF2-55D1C0EEB569}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5FCA17CF-2C37-4292-8E43-11D7A906BE15}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="768" yWindow="768" windowWidth="17280" windowHeight="8964" xr2:uid="{690BD57B-E4B1-4F0E-97F8-6F90CA50A612}"/>
   </bookViews>
   <sheets>
-    <sheet name="Munka1" sheetId="3" r:id="rId1"/>
+    <sheet name="Munka1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="44">
-[...3 lines deleted...]
-I. évfolyam</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
+  <si>
+    <t>I. évfolyam</t>
   </si>
   <si>
     <t>1. konzultáció</t>
   </si>
   <si>
     <t>2. konzultáció</t>
   </si>
   <si>
     <t>3. konzultáció</t>
   </si>
   <si>
-    <t>4. konzultáció</t>
-[...36 lines deleted...]
-    <t>A konzultációk minden esetben 9 órakor kezdődnek! Ha intézménylátogatásra kerülne sor, az az érintett oktatóval – a képzésvezető által- történő egyeztetés alapján zajlik.</t>
+    <t>6. konzultáció</t>
+  </si>
+  <si>
+    <t>1.</t>
+  </si>
+  <si>
+    <t>8.00-8.45</t>
+  </si>
+  <si>
+    <t>2.</t>
+  </si>
+  <si>
+    <t>9.00-9.45</t>
+  </si>
+  <si>
+    <t>3.</t>
+  </si>
+  <si>
+    <t>10.00-10.45</t>
+  </si>
+  <si>
+    <t>4.</t>
+  </si>
+  <si>
+    <t>11.00-11.45</t>
+  </si>
+  <si>
+    <t>5.</t>
+  </si>
+  <si>
+    <t>12.00-12.45</t>
+  </si>
+  <si>
+    <t>6.</t>
+  </si>
+  <si>
+    <t>13.00-13.45</t>
+  </si>
+  <si>
+    <t>7.</t>
+  </si>
+  <si>
+    <t>14.00-14.45</t>
+  </si>
+  <si>
+    <t>8.</t>
+  </si>
+  <si>
+    <t>15.00-15.45</t>
+  </si>
+  <si>
+    <t>9.</t>
+  </si>
+  <si>
+    <t>16.00-16.45</t>
+  </si>
+  <si>
+    <t>10.</t>
+  </si>
+  <si>
+    <t>17.00-17.45</t>
+  </si>
+  <si>
+    <t>11.</t>
+  </si>
+  <si>
+    <t>18.00-18.45</t>
+  </si>
+  <si>
+    <t>12.</t>
+  </si>
+  <si>
+    <t>19.00-19.45</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
-        <color rgb="FF000000"/>
-[...5 lines deleted...]
-      <t>DFK201</t>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>DFK102
+A közigazgatási rendszerek különböző szintjeinek feladatai, hatáskörei I.</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Sztana Beatrix
+Dr. Kristó Ágnes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
         <b/>
         <sz val="11"/>
-        <color rgb="FF000000"/>
-[...11 lines deleted...]
-a tanulási folyamatok szervezője</t>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>DFK101
+A közoktatás rendszerszemléletű megközelítése</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Sztana Jánosné PhD</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
-        <color rgb="FF000000"/>
-[...5 lines deleted...]
-      <t>DFK207</t>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>DFK104
+Minőség és innováció ; a pedagógiai értékelés alapjai</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dr. Sztana Jánosné PhD
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">A konzultációk minden esetben 9 órakor kezdődnek! </t>
+  </si>
+  <si>
+    <t>5. konzultáció</t>
+  </si>
+  <si>
+    <t>4. konztultáció</t>
+  </si>
+  <si>
+    <t>Fejlesztő differenciáló pedagógiai területen pedagógus szakvizsgára felkészítő szakirányú továbbképzési szak</t>
+  </si>
+  <si>
+    <t>Konzultációk a 2026/2027. I. félévben</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
         <b/>
         <sz val="11"/>
-        <color rgb="FF000000"/>
-[...10 lines deleted...]
-Minőségbiztosítás, minőségértékelés
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">DFK106
+SNI gyermekek és tanulók, jellemzőik
 </t>
-  </si>
-[...51 lines deleted...]
-Dr. Zalay Szabolcs PhD</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Borszéki Szabolcsné Gábris Virág </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">DFK103
+Az iskola mint rendszer. Intézményvezetés, intézményfejlesztés.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Zalay Szabolcs PhD</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">DFK105
+A gyermeki tevékenység tervezésének és mérésének, értékelésének kérdései
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dr. Sztana Jánosné PhD</t>
+    </r>
   </si>
   <si>
     <t>C/49</t>
   </si>
   <si>
-    <t>Sugovica Sportiskolai Általános Iskola Malom Utcai Tagintézménye</t>
-[...7 lines deleted...]
-  <si>
     <t>C/48</t>
-  </si>
-[...4 lines deleted...]
-    <t>A/90</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="14"/>
-      <name val="Arial"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="238"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
+      <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...9 lines deleted...]
-      <color rgb="FF000000"/>
+      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-      <color rgb="FF000000"/>
+      <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...42 lines deleted...]
-      <color theme="1"/>
+      <i/>
+      <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.249977111117893"/>
+        <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...1 lines deleted...]
-      <bottom style="medium">
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="medium">
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...10 lines deleted...]
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...23 lines deleted...]
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...74 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="3" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="3" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...117 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normál" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>4</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>4</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 2">
+        <xdr:cNvPr id="6" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49676FB9-3B63-40F2-965A-AD3B20142F05}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3009ED9-0604-44CC-B777-C2A46E1B7C58}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="495300" y="1352550"/>
+          <a:off x="609600" y="1190625"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>4</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>4</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 4">
+        <xdr:cNvPr id="7" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80E9CEBC-EA54-4156-A062-92519CC60D35}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED93F232-0B08-46B5-8203-D70A8B61F0E9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="495300" y="1352550"/>
+          <a:off x="609600" y="1190625"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 – 2022 téma">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1171,484 +1062,374 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1575AAD1-E2A2-4F34-B50C-14497924D7EA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{54A0289C-0BFC-4F15-A52B-C7E7486522CD}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J21"/>
+  <dimension ref="A1:H24"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="H28" sqref="H28"/>
+    <sheetView tabSelected="1" topLeftCell="A5" workbookViewId="0">
+      <selection activeCell="F7" sqref="F7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="10.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="25.7109375" customWidth="1"/>
+    <col min="2" max="2" width="10.5546875" customWidth="1"/>
+    <col min="3" max="8" width="25.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="8" t="s">
+    <row r="1" spans="1:8" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C1" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="G1" s="19"/>
+    </row>
+    <row r="2" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="E2" s="1"/>
+    </row>
+    <row r="3" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="E3" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="8"/>
-[...22 lines deleted...]
-      <c r="A3" s="9" t="s">
+    </row>
+    <row r="4" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="E4" s="1" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="18" x14ac:dyDescent="0.3">
+      <c r="A6" s="20"/>
+      <c r="B6" s="20"/>
+      <c r="C6" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="C7" s="11">
+        <v>46284</v>
+      </c>
+      <c r="D7" s="11">
+        <v>46298</v>
+      </c>
+      <c r="E7" s="8">
+        <v>46333</v>
+      </c>
+      <c r="F7" s="8">
+        <v>46347</v>
+      </c>
+      <c r="G7" s="8">
+        <v>46361</v>
+      </c>
+      <c r="H7" s="8">
+        <v>46368</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A8" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" s="12"/>
+      <c r="D8" s="14"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="6"/>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
+    </row>
+    <row r="9" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="E9" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="F9" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="G9" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="9"/>
-[...18 lines deleted...]
-      <c r="E4" s="3" t="s">
+      <c r="H9" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="F4" s="3" t="s">
-[...42 lines deleted...]
-      <c r="A6" s="64" t="s">
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="22"/>
+      <c r="D10" s="22"/>
+      <c r="E10" s="16"/>
+      <c r="F10" s="25"/>
+      <c r="G10" s="16"/>
+      <c r="H10" s="16"/>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A11" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="22"/>
+      <c r="D11" s="22"/>
+      <c r="E11" s="16"/>
+      <c r="F11" s="25"/>
+      <c r="G11" s="16"/>
+      <c r="H11" s="16"/>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A12" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="22"/>
+      <c r="D12" s="22"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="25"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="16"/>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A13" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="22"/>
+      <c r="D13" s="22"/>
+      <c r="E13" s="16"/>
+      <c r="F13" s="25"/>
+      <c r="G13" s="16"/>
+      <c r="H13" s="16"/>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A14" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C14" s="22"/>
+      <c r="D14" s="22"/>
+      <c r="E14" s="16"/>
+      <c r="F14" s="25"/>
+      <c r="G14" s="16"/>
+      <c r="H14" s="16"/>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A15" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="22"/>
+      <c r="D15" s="22"/>
+      <c r="E15" s="16"/>
+      <c r="F15" s="25"/>
+      <c r="G15" s="16"/>
+      <c r="H15" s="16"/>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A16" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C16" s="22"/>
+      <c r="D16" s="22"/>
+      <c r="E16" s="16"/>
+      <c r="F16" s="25"/>
+      <c r="G16" s="16"/>
+      <c r="H16" s="16"/>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A17" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="65"/>
-      <c r="C6" s="7" t="s">
+      <c r="C17" s="22"/>
+      <c r="D17" s="22"/>
+      <c r="E17" s="16"/>
+      <c r="F17" s="25"/>
+      <c r="G17" s="16"/>
+      <c r="H17" s="16"/>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A18" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="D6" s="7" t="s">
-[...47 lines deleted...]
-      <c r="J7" s="10" t="s">
+      <c r="B18" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C18" s="23"/>
+      <c r="D18" s="23"/>
+      <c r="E18" s="17"/>
+      <c r="F18" s="26"/>
+      <c r="G18" s="17"/>
+      <c r="H18" s="17"/>
+    </row>
+    <row r="19" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="2" t="s">
         <v>27</v>
       </c>
-    </row>
-[...44 lines deleted...]
-      <c r="D11" s="59" t="s">
+      <c r="B19" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C19" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D19" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E19" s="9"/>
+      <c r="F19" s="9"/>
+      <c r="G19" s="9"/>
+      <c r="H19" s="9"/>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B21" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="E11" s="30" t="s">
-[...132 lines deleted...]
-      <c r="B21" s="1"/>
+      <c r="C21" s="3"/>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B24" s="4"/>
     </row>
   </sheetData>
-  <mergeCells count="40">
-[...6 lines deleted...]
-    <mergeCell ref="C15:C17"/>
+  <mergeCells count="8">
+    <mergeCell ref="H9:H18"/>
+    <mergeCell ref="C1:G1"/>
+    <mergeCell ref="E9:E18"/>
     <mergeCell ref="A6:B6"/>
-    <mergeCell ref="A7:B10"/>
-[...30 lines deleted...]
-    <mergeCell ref="G7:G10"/>
+    <mergeCell ref="G9:G18"/>
+    <mergeCell ref="C9:C18"/>
+    <mergeCell ref="F9:F18"/>
+    <mergeCell ref="D9:D18"/>
   </mergeCells>
+  <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="52" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="8" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Munkalapok</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Munka1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>User</dc:creator>
+  <dc:creator>Czicze Andrea</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>