--- v0 (2026-05-20)
+++ v1 (2026-10-19)
@@ -1,417 +1,298 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ejfhu-my.sharepoint.com/personal/csilics_bernadett_ejf_hu/Documents/DROPI/ÓRARENDEK_2025_26_2/ÓRAREND_L_2025_26_2/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ejfhu-my.sharepoint.com/personal/csilics_bernadett_ejf_hu/Documents/DROPI/ÓRARENDEK_2026_27_1/ÓRAREND_L_2026_27_1/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="11" documentId="13_ncr:1_{7F921DFC-A165-4B10-996D-D36284D9467D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{378F6452-4436-452F-8C8A-523BC502DC6A}"/>
+  <xr:revisionPtr revIDLastSave="500" documentId="8_{C4BC5F8E-A446-4A82-9220-71F76FA9592E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{210391FD-B683-4EC0-8948-21550FFE7343}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{EE12859D-F376-4FF4-A225-467755D3EC3D}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{EE12859D-F376-4FF4-A225-467755D3EC3D}"/>
   </bookViews>
   <sheets>
-    <sheet name="2025_26_2" sheetId="1" r:id="rId1"/>
+    <sheet name="2026_27_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="49">
   <si>
     <t>Tárgykód</t>
   </si>
   <si>
     <t>Tárgynév</t>
   </si>
   <si>
     <t>Oktató</t>
   </si>
   <si>
     <t>Helyszín</t>
   </si>
   <si>
     <t>Bakacsi Zita</t>
   </si>
   <si>
     <t>Zenei képességfejlesztés</t>
   </si>
   <si>
     <t>Dátum</t>
   </si>
   <si>
     <t>Kreatív zenei műhely</t>
-  </si>
-[...4 lines deleted...]
-    <t>Bábtechnikák, kreatív alkotóműhely</t>
   </si>
   <si>
     <t>Szak
 Évfolyam</t>
   </si>
   <si>
-    <t>Dr. Kanizsai Mária</t>
-[...10 lines deleted...]
-  <si>
     <t>Az időpontok VÁLTOZHATNAK! Kérnünk Mindenkit, hogy kísérje figyelemmel!</t>
   </si>
   <si>
     <t>Gyermekirodalom napjainkban</t>
   </si>
   <si>
     <t>Dr. Bordás Sándor</t>
   </si>
   <si>
-    <t>Office 365 – Alapoktól a profi használatig</t>
-[...60 lines deleted...]
-    <t>T/ Bármely</t>
+    <t>Ó, CS - 2. évfolyam</t>
+  </si>
+  <si>
+    <t>08:00 - 16:00</t>
+  </si>
+  <si>
+    <t>Furulyajáték</t>
+  </si>
+  <si>
+    <t>08:00 - 12:00</t>
+  </si>
+  <si>
+    <t>T, Ó, CS</t>
+  </si>
+  <si>
+    <t>09:00 - 17:00</t>
+  </si>
+  <si>
+    <t>Játszva fejlődni 1.</t>
+  </si>
+  <si>
+    <t>SF1248L</t>
   </si>
   <si>
     <t>Szűcsné Tóth Zsuzsanna</t>
   </si>
   <si>
-    <t>2026.03.20. PÉNTEK</t>
-[...65 lines deleted...]
-    <t>SF1217L</t>
+    <t>T
+bármely évfolyam</t>
+  </si>
+  <si>
+    <t>Mondókázz szabadon</t>
+  </si>
+  <si>
+    <t>SF1257L</t>
+  </si>
+  <si>
+    <t>Vida-Varga Éva</t>
+  </si>
+  <si>
+    <t>2026.10.16
+PÉNTEK</t>
+  </si>
+  <si>
+    <t>2026.11.14.
+SZOMBAT</t>
+  </si>
+  <si>
+    <t>CS - 1. évfolyam 4 féléves</t>
+  </si>
+  <si>
+    <t>SF1258L</t>
+  </si>
+  <si>
+    <t>T, Ó, CS bármely évfolyam</t>
+  </si>
+  <si>
+    <t>SF1256L</t>
+  </si>
+  <si>
+    <t>SF1259L</t>
   </si>
   <si>
     <t>Filmklub</t>
   </si>
   <si>
-    <t>keddenként a nappali tagozatos hallgatókkal együtt</t>
+    <t>SF1255L</t>
+  </si>
+  <si>
+    <t>SF1254L</t>
+  </si>
+  <si>
+    <t>16.00-18.00</t>
+  </si>
+  <si>
+    <t>KEDD</t>
   </si>
   <si>
     <t>A/88</t>
   </si>
   <si>
-    <t>16:00 - 17:30</t>
-[...5 lines deleted...]
-    <t>8:00-11:45</t>
+    <t>13.00-16.30</t>
+  </si>
+  <si>
+    <t>CS - 2. évfolyam
+Ó - 2.-3. évfolyam</t>
+  </si>
+  <si>
+    <t>8.30-12.00</t>
+  </si>
+  <si>
+    <t>A/94</t>
+  </si>
+  <si>
+    <t>A/90</t>
+  </si>
+  <si>
+    <t>Bábtechnikák, kreatív alkotó műhely</t>
+  </si>
+  <si>
+    <t>SF1247L</t>
+  </si>
+  <si>
+    <t>Szabó Áron</t>
+  </si>
+  <si>
+    <t>9:00–12:45</t>
   </si>
   <si>
     <t>C/47</t>
   </si>
   <si>
-    <t>A gyermekbántalmazás és elhanyagolás felismerése, kezelése (2. csoport) (45 fő)</t>
-[...62 lines deleted...]
-    <t>A/90</t>
+    <t>2026.12.05.
+SZOMBAT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.249977111117893"/>
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -487,184 +368,172 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...79 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normál" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -969,752 +838,379 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD70AF7B-C25E-436A-8F2F-12CB1C03A04B}">
-  <dimension ref="A1:G42"/>
+  <dimension ref="A1:G15"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:G4"/>
+    <sheetView tabSelected="1" zoomScale="68" zoomScaleNormal="68" workbookViewId="0">
+      <selection activeCell="C19" sqref="C19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="13.7109375" style="5" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="18.42578125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="13.7265625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="61.54296875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="30.26953125" customWidth="1"/>
+    <col min="4" max="5" width="13.7265625" customWidth="1"/>
+    <col min="6" max="6" width="10.81640625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="24.453125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" ht="36" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="43" t="s">
+      <c r="D1" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="E1" s="43"/>
+      <c r="E1" s="31"/>
       <c r="F1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="G1" s="4" t="s">
+      <c r="G1" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="F2" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B3" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C3" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="F3" s="12"/>
+      <c r="G3" s="40" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="24"/>
+      <c r="B4" s="24"/>
+      <c r="C4" s="39"/>
+      <c r="D4" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="E4" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4" s="1"/>
+      <c r="G4" s="41"/>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A5" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="16">
+        <v>46304</v>
+      </c>
+      <c r="E5" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="G5" s="18" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A6" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="10">
+        <v>46368</v>
+      </c>
+      <c r="E6" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="G6" s="11" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A7" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="D7" s="14">
+        <v>46298</v>
+      </c>
+      <c r="E7" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="F7" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="G7" s="4" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A8" s="24"/>
+      <c r="B8" s="24"/>
+      <c r="C8" s="37"/>
+      <c r="D8" s="10">
+        <v>46346</v>
+      </c>
+      <c r="E8" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="F8" s="22"/>
+      <c r="G8" s="4" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A9" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="23" t="s">
         <v>10</v>
       </c>
-    </row>
-[...76 lines deleted...]
-      <c r="C5" s="13" t="s">
+      <c r="C9" s="36" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="14" t="s">
+      <c r="D9" s="16">
+        <v>46304</v>
+      </c>
+      <c r="E9" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="G9" s="21" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A10" s="24"/>
+      <c r="B10" s="24"/>
+      <c r="C10" s="37"/>
+      <c r="D10" s="10">
+        <v>46353</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="F10" s="7"/>
+      <c r="G10" s="22"/>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A11" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="G11" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A12" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="C12" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="D12" s="29">
+        <v>46354</v>
+      </c>
+      <c r="E12" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="E5" s="15" t="s">
-[...13 lines deleted...]
-      <c r="B6" s="33" t="s">
+      <c r="F12" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="G12" s="15"/>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A13" s="24"/>
+      <c r="B13" s="26"/>
+      <c r="C13" s="28"/>
+      <c r="D13" s="30"/>
+      <c r="E13" s="22"/>
+      <c r="F13" s="22"/>
+      <c r="G13" s="15"/>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A14" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="39" t="s">
-[...517 lines deleted...]
-      <c r="G42" s="2"/>
+      <c r="B14" s="25"/>
+      <c r="C14" s="25"/>
+      <c r="D14" s="25"/>
+      <c r="E14" s="25"/>
+      <c r="F14" s="25"/>
+      <c r="G14" s="33"/>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A15" s="34"/>
+      <c r="B15" s="26"/>
+      <c r="C15" s="26"/>
+      <c r="D15" s="26"/>
+      <c r="E15" s="26"/>
+      <c r="F15" s="26"/>
+      <c r="G15" s="35"/>
     </row>
   </sheetData>
-  <mergeCells count="24">
+  <mergeCells count="20">
     <mergeCell ref="D1:E1"/>
-    <mergeCell ref="A11:A12"/>
-[...21 lines deleted...]
-    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="A14:G15"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="G3:G4"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="G9:G10"/>
+    <mergeCell ref="F7:F8"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="D12:D13"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Munkalapok</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>2025_26_2</vt:lpstr>
+      <vt:lpstr>2026_27_1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Csilics Bernadett</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>